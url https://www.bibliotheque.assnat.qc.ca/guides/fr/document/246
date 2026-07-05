--- v1 (2025-12-16)
+++ v2 (2026-07-05)
@@ -8,87 +8,87 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://assnatqc.sharepoint.com/sites/GED/MULTIDIR/2120-Guide Femme Parl/Section 6-Avancées législatives/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{455DBFA9-496B-4EB8-932F-506FE081CFAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7A5167B6-D544-46CC-83D8-EF3D2B88D4BF}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6B63899E-8500-43DF-977A-9735A8AF1287}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9F3D0BB8-A448-452E-A357-D443F5BB41FE}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{9F3D0BB8-A448-452E-A357-D443F5BB41FE}"/>
   </bookViews>
   <sheets>
     <sheet name="Projet de loi" sheetId="1" r:id="rId1"/>
     <sheet name="Données" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6862" uniqueCount="1259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6991" uniqueCount="1281">
   <si>
     <t xml:space="preserve">Projets de loi présentés par des femmes </t>
   </si>
   <si>
     <t>Législature, session</t>
   </si>
   <si>
     <t>Année de présentation</t>
   </si>
   <si>
     <t>Public ou privé</t>
   </si>
   <si>
     <t>Fonction</t>
   </si>
   <si>
     <t>Circonscription</t>
   </si>
   <si>
     <t xml:space="preserve">Appartenance politique </t>
   </si>
   <si>
     <t>Projet de loi 223 : Loi concernant Compagnie de fiducie Citicor</t>
   </si>
   <si>
@@ -4979,60 +4979,126 @@
   <si>
     <t>Mirabel</t>
   </si>
   <si>
     <t>Projet de loi n° 7 : Loi visant à réduire la bureaucratie, à accroître l’efficacité de l’État et à renforcer l’imputabilité des hauts fonctionnaires</t>
   </si>
   <si>
     <t>Projet de loi n° 200 : Loi concernant Le Country Club de Montréal</t>
   </si>
   <si>
     <t>Bourassa, Kariane</t>
   </si>
   <si>
     <t>Charlevoix-Côte-de-Beaupré</t>
   </si>
   <si>
     <t>Projet de loi n° 202 : Loi concernant le regroupement de Mutuelle Beneva et de La Compagnie mutuelle d’assurance Gore</t>
   </si>
   <si>
     <t>Projet de loi n° 393 : Loi modifiant la Loi sur le vérificateur général relativement à sa nomination</t>
   </si>
   <si>
     <t>Setlakwe, Michelle</t>
   </si>
   <si>
+    <t>Mont-Royal-Outremontq</t>
+  </si>
+  <si>
     <t>Projet de loi n° 495 : Loi modifiant la Loi sur la gouvernance du système de santé et de services sociaux pour garantir l’accès d’un organisme ayant un projet d’économie sociale aux subventions allouées aux organismes communautaires</t>
   </si>
   <si>
+    <t>Projet de loi n° 12, Loi instituant la prestation de services de garde éducatifs à l’enfance par les personnes reconnues à titre de responsables d’un service de garde éducatif en communauté</t>
+  </si>
+  <si>
     <t>Champagne Jourdain, Kateri</t>
   </si>
   <si>
-    <t>Mont-Royal-Outremont</t>
-[...2 lines deleted...]
-    <t>Projet de loi n° 12 : Loi instituant la prestation de services de garde éducatifs à l’enfance par les personnes reconnues à titre de responsables d’un service de garde éducatif en communauté</t>
+    <t>Projet de loi n° 19 : Loi visant notamment l’amélioration de l’accès aux services médicaux et la prise en charge médicale de la population</t>
+  </si>
+  <si>
+    <t>Ministre de la Santé</t>
+  </si>
+  <si>
+    <t>Projet de loi n° 20 : Loi édictant la Loi visant à favoriser l’accès au logement et modifiant diverses dispositions concernant le domaine de l’habitation</t>
+  </si>
+  <si>
+    <t>Projet de loi n° 392 : Loi visant à lutter contre le gaspillage alimentaire</t>
+  </si>
+  <si>
+    <t>Projet de loi n° 592, Loi édictant la Loi sur la régionalisation de l’immigration afin d’instituer des tables régionales de l’immigration et d’affirmer le rôle des régions dans l’accueil et l’intégration des personnes immigrantes</t>
+  </si>
+  <si>
+    <t>Ministre responsable de l'Administration gouvernementale et de l'Efficacité de l'État Présidente du Conseil du Trésor</t>
+  </si>
+  <si>
+    <t>Projet de loi n° 26 : Loi n° 1 sur les crédits, 2026-2027</t>
+  </si>
+  <si>
+    <t>Projet de loi n° 23 : Loi visant principalement à mieux accompagner les personnes dont l’état mental pourrait représenter un risque pour leur propre sécurité ou celle d’autrui</t>
+  </si>
+  <si>
+    <t>Ministre responsable des Services sociaux</t>
+  </si>
+  <si>
+    <t>Projet de loi n° 22 : Loi bonifiant les pouvoirs d’intervention des municipalités et modifiant d’autres dispositions législatives</t>
+  </si>
+  <si>
+    <t>Projet de loi n° 191 : Loi mettant en place des mesures concernant les approches complémentaires et intégratives en santé</t>
+  </si>
+  <si>
+    <t>43e législature, 3e session</t>
+  </si>
+  <si>
+    <t>Projet de loi n° 696 : Loi visant à garantir la liberté des personnes exploitant un établissement d’hébergement touristique quant à la détermination des prix et des conditions applicables à la location d’unités d’hébergement</t>
+  </si>
+  <si>
+    <t>Projet de loi n° 791 : Loi modifiant la Loi électorale aux fins de protéger de manière permanente les circonscriptions de Gaspé et de Bonaventure</t>
+  </si>
+  <si>
+    <t>Parti conservateur du Québec</t>
+  </si>
+  <si>
+    <t>Projet de loi n° 698, Loi sur la coconstruction des mesures législatives et réglementaires touchant les Premières Nations et les Inuit</t>
+  </si>
+  <si>
+    <t>Projet de loi n° 7 : Loi n° 2 sur les crédits, 2026-2027</t>
+  </si>
+  <si>
+    <t>Projet de loi n° 9: Loi visant à prévenir les effets nocifs de la boisson énergisante sur la santé des jeunes</t>
+  </si>
+  <si>
+    <t>Projet de loi n° 691 : Loi sur le maintien de l’autonomie des personnes aînées</t>
+  </si>
+  <si>
+    <t>Laflamme, Marie-Karlynn</t>
+  </si>
+  <si>
+    <t>Projet de loi n° 796, Loi visant à protéger les jeunes contre les effets néfastes des écrans notamment en encadrant les médias sociaux et les jeux vidéo</t>
+  </si>
+  <si>
+    <t>Projet de loi n° 692 : Loi visant à créer un nouvel outil de conservation volontaire des milieux naturels</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -5237,51 +5303,51 @@
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" xr:uid="{00000000-000B-0000-0000-000008000000}"/>
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="12">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
@@ -5467,92 +5533,92 @@
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>1015</xdr:colOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>3455415</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>916162</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Image 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACE35FE6-E2A2-46BD-8DBB-D61D898FC8F9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3350640" cy="916162"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D84CA578-16BA-4AE8-B61B-3BF067558866}" name="Les_projets_de_loi_présentées_par_des_femmes" displayName="Les_projets_de_loi_présentées_par_des_femmes" ref="A2:I870" totalsRowShown="0" headerRowDxfId="11" dataDxfId="9" headerRowBorderDxfId="10">
-  <autoFilter ref="A2:I870" xr:uid="{567C37F4-0E2B-4A36-91B8-6B82086E7581}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D84CA578-16BA-4AE8-B61B-3BF067558866}" name="Les_projets_de_loi_présentées_par_des_femmes" displayName="Les_projets_de_loi_présentées_par_des_femmes" ref="A2:I895" totalsRowShown="0" headerRowDxfId="11" dataDxfId="9" headerRowBorderDxfId="10">
+  <autoFilter ref="A2:I895" xr:uid="{567C37F4-0E2B-4A36-91B8-6B82086E7581}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A776:I825">
     <sortCondition ref="A2:A829"/>
   </sortState>
   <tableColumns count="9">
     <tableColumn id="1" xr3:uid="{DE76A640-B4E8-4183-905D-DC50AA07AE1D}" name="Numéro et titre du projet de loi" dataDxfId="8"/>
     <tableColumn id="2" xr3:uid="{7F21C267-C66B-4843-BA32-1D2768F9233A}" name="Législature, session" dataDxfId="7"/>
     <tableColumn id="3" xr3:uid="{0F817776-7ECE-4F32-BD4E-32A399BDCE32}" name="Année de présentation" dataDxfId="6"/>
     <tableColumn id="4" xr3:uid="{6F568BD0-5D75-4A51-91A8-F7EA934A6579}" name="Public ou privé" dataDxfId="5"/>
     <tableColumn id="5" xr3:uid="{536C1661-1196-483C-96C8-3A3A2AD8DF7F}" name="Sanction" dataDxfId="4"/>
     <tableColumn id="6" xr3:uid="{F12E9CA1-B27A-4AC7-AF27-051DD6FD875B}" name="Présenté par" dataDxfId="3"/>
     <tableColumn id="7" xr3:uid="{37F03224-F42A-41F0-92B5-C037000A5F53}" name="Fonction" dataDxfId="2"/>
     <tableColumn id="8" xr3:uid="{E9215D31-7FED-4F1D-A388-B9E46D20B246}" name="Circonscription" dataDxfId="1"/>
     <tableColumn id="9" xr3:uid="{63103233-3C83-4D22-894B-B3CC60D45672}" name="Appartenance politique " dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight11" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -5823,25057 +5889,25620 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_51525&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_149283&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_183879&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224927" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9975&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_77175&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=227717" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_67689&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_210223&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_69533&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_139249&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224957" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223726" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229164" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9903&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9517&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9799&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9135&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_213827&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223686" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9285&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_138925&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228948" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9371&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9759&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9953&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_182167&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28311&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F32-5_1984-1985%2F32-5_1984-1985_247-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D4f1e38%26DocId%3D198%26Index%3D%252a%257baa3a08efd694f04f7429bbd4a84f3ea2%257d%2520ProjetsLoi%255f1984%252d1985%252832%252d5%2529%26HitCount%3D3%26hits%3D19%2B1a%2B1b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225545" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_105013&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_146253&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_172267&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17479&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228980" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_153-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D6976a1%26DocId%3D304%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D15%2B16%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10109&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_183867&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228942" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_155533&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=227080" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228998" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9119&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_81707&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17109&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9057&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_187597&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_81709&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229128" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10021&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9121&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=148300" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_161659&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224580" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223734" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_32117&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_114503&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228799" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229318" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9719&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8917&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9781&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_152153&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_179747&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_190035&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_193717&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_215249&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226155" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17307&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F33-1_1985-1988%2F33-1_1985-1988_200%25281987%2529-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D2cf0d5%26DocId%3D520%26Index%3D%252a%257baadd486c7a8e12ee3e025b2b6506cb17%257d%2520ProjetsLoi%255f1985%252d1988%252833%252d1%2529%26HitCount%3D2%26hits%3D1a%2B1b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8989&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_108259&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10017&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_127581&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225165" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-2_1992-1994%2F34-2_1992-1994_193-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D165391%26DocId%3D304%26Index%3D%252a%257baae63d35787190ca7a67e1e1aafb93a5%257d%2520ProjetsLoi%255f1992%252d1994%252834%252d2%2529%26HitCount%3D2%26hits%3D20%2B21%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223431" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_34501&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_89981&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9877&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_111151&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17295&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10123&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15645&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9951&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_72289&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_67139&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=190945" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_172541&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_182099&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/travaux-parlementaires/projets-loi/projet-loi-65-43-1.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9185&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10065&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F33-2_1988-1989%2F33-2_1988-1989_204-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D4f5a33%26DocId%3D316%26Index%3D%252a%257baa4a605d6e4d098ba28c365e10e2bea6%257d%2520ProjetsLoi%255f1988%252d1989%252833%252d2%2529%26HitCount%3D2%26hits%3D1d%2B1e%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=222792" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17077&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192208" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_145139&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_105257&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224528" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228868" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15319&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8883&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_82117&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_109785&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10113&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226817" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_185191&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_158803&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_54611&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_003-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D23cc1%26DocId%3D6%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D17%2B18%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_81043&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229098" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_146345&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_207343&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229344" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_80695&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_163575&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_210943&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224470" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9177&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15395&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16111&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_111515&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224428" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10067&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_176891&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_117431&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_104449&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9235&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=227716" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_187601&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28175&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15713&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9281&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_114383&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229196" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_215511&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10093&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223243" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10073&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8847&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_126415&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9299&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F32-5_1984-1985%2F32-5_1984-1985_021-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3Dda92c%26DocId%3D42%26Index%3D%252a%257baa3a08efd694f04f7429bbd4a84f3ea2%257d%2520ProjetsLoi%255f1984%252d1985%252832%252d5%2529%26HitCount%3D2%26hits%3D24%2B25%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_179771&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9895&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_71791&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8901&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15819&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9967&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_130253&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192178" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_190599&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_196471&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224657" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_236-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D6ee797%26DocId%3D438%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D18%2B19%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9209&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_61097&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_130605&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224773" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9991&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_199921&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-2_1992-1994%2F34-2_1992-1994_082-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3Dd174d%26DocId%3D160%26Index%3D%252a%257baae63d35787190ca7a67e1e1aafb93a5%257d%2520ProjetsLoi%255f1992%252d1994%252834%252d2%2529%26HitCount%3D2%26hits%3D21%2B22%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223475" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9179&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9047&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://http/www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_173705&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28111&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_47849&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9173&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_39935&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_142715&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_72587&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=190803" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_183109&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_32033&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=222888" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_130093&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_162893&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224625" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_208531&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224847" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223381" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_157867&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_47923&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_84197&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_32689&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9499&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224069" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16141&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10127&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226474" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_186079&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_59877&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9773&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229172" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226115" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225849" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_193233&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_210945&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-2_1992-1994%2F34-2_1992-1994_033-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D8b4eb%26DocId%3D62%26Index%3D%252a%257baae63d35787190ca7a67e1e1aafb93a5%257d%2520ProjetsLoi%255f1992%252d1994%252834%252d2%2529%26HitCount%3D2%26hits%3D1c%2B1d%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28269&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9449&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9981&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224548" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_32101&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8981&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_133403&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192177" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_177395&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_187217&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17303&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_68169&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9465&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_108715&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9423&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192206" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=190787" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9233&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_196985&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F35-1_1994-1996%2F35-1_1994-1996_058-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D5da05%26DocId%3D44%26Index%3D%252a%257baa9436e82a008fa34cf503a1c959665b%257d%2520ProjetsLoi%255f1994%252d1996%252835%252d1%2529%26HitCount%3D2%26hits%3D21%2B22%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9445&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223457" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9887&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_129803&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229242" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_216699&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223941" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9585&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9323&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8877&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9821&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F35-1_1994-1996%2F35-1_1994-1996_058-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3Dd201d%26DocId%3D44%26Index%3D%252a%257baa9436e82a008fa34cf503a1c959665b%257d%2520ProjetsLoi%255f1994%252d1996%252835%252d1%2529%26HitCount%3D2%26hits%3D21%2B22%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_181233&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_189663&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_158809&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10125&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9609&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17319&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15763&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_136695&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_133447&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_203265&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_203-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D6340dd%26DocId%3D394%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D18%2B19%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-2_1992-1994%2F34-2_1992-1994_109-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D43043%26DocId%3D212%26Index%3D%252a%257baae63d35787190ca7a67e1e1aafb93a5%257d%2520ProjetsLoi%255f1992%252d1994%252834%252d2%2529%26HitCount%3D2%26hits%3D26%2B27%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224865" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10009&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223991" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_27557&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9347&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17191&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9085&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10077&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_174181&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_182509&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8881&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_41767&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F35-1_1994-1996%2F35-1_1994-1996_125-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3Da1e6f%26DocId%3D176%26Index%3D%252a%257baa9436e82a008fa34cf503a1c959665b%257d%2520ProjetsLoi%255f1994%252d1996%252835%252d1%2529%26HitCount%3D2%26hits%3D1c%2B1d%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9143&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_151681&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=222918" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_162913&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_161079&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228926" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16125&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_143983&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_209527&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224849" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_159559&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9075&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_135487&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_174891&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223128" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_75583&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16153&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_47401&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192142" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_186889&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_53469&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_061-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D8b455%26DocId%3D124%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D1c%2B1d%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225822" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9353&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_194057&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_211379&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226456" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223670" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17237&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15835&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9515&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_139535&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16131&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17291&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_177927&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10003&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_104157&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_113241&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_30049&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15815&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9385&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_188275&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224610" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F35-1_1994-1996%2F35-1_1994-1996_111-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D9c03d%26DocId%3D148%26Index%3D%252a%257baa9436e82a008fa34cf503a1c959665b%257d%2520ProjetsLoi%255f1994%252d1996%252835%252d1%2529%26HitCount%3D2%26hits%3D2e%2B2f%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_34593&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192209" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_129859&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_72287&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_197957&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F35-2_1996-1998%2F35-2_1996-1998_208-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D1d8efd%26DocId%3D384%26Index%3D%252a%257baacd308f5fa3cd220aef8dd9d9f2dc4a%257d%2520ProjetsLoi%255f1996%252d1998%252835%252d2%2529%26HitCount%3D2%26hits%3D20%2B21%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223066" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9703&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17033&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8927&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_134771&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_171327&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9807&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15665&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_41675&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17467&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_181435&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_192875&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223247" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_143331&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28219&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9013&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10101&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_155529&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224899" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_204949&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F33-1_1985-1988%2F33-1_1985-1988_068%25281987%2529-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D462325%26DocId%3D248%26Index%3D%252a%257baadd486c7a8e12ee3e025b2b6506cb17%257d%2520ProjetsLoi%255f1985%252d1988%252833%252d1%2529%26HitCount%3D2%26hits%3D1e%2B1f%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-3_1994%2F34-3_1994_017-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D10be02%26DocId%3D34%26Index%3D%252a%257baa94475422722dcab6c85efe2ca490f1%257d%2520ProjetsLoi%255f1994%252834%252d3%2529%26HitCount%3D2%26hits%3D22%2B23%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15661&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228798" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_72865&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9095&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_146343&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_46859&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_44185&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8949&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_139251&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=227098" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_183585&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224911" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9993&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_162449&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_104445&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=190916" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_210221&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228962" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_69537&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9873&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_53465&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228788" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9403&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_172379&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_187099&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17021&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228858" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_75951&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10121&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_98455&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9497&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_133943&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_143871&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_187769&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_194127&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226797" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9383&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F33-2_1988-1989%2F33-2_1988-1989_255-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D2240f3%26DocId%3D390%26Index%3D%252a%257baa4a605d6e4d098ba28c365e10e2bea6%257d%2520ProjetsLoi%255f1988%252d1989%252833%252d2%2529%26HitCount%3D2%26hits%3D1a%2B1b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28333&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_52015&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9589&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225399" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_211755&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_32873&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9595&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_80993&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_162447&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_177907&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228944" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229214" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_134007&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9603&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_134407&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9337&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9935&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192271" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_149407&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_198255&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28295&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=222810" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_250-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D233d54%26DocId%3D454%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D1a%2B1b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225355" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9851&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224530" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_35069&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_98655&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224316" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_172469&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_182091&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224659" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223421" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15697&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9411&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_67141&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_109287&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9221&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_137235&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_146001&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_183633&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9207&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_46363&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-2_1992-1994%2F34-2_1992-1994_143-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D4eeac0%26DocId%3D276%26Index%3D%252a%257baae63d35787190ca7a67e1e1aafb93a5%257d%2520ProjetsLoi%255f1992%252d1994%252834%252d2%2529%26HitCount%3D2%26hits%3D1a%2B1b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228910" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Projet%20de%20loi%20n&#176;%20794,%20Loi%20d&#233;clarant%20l&#8217;engagement%20du%20Qu&#233;bec%20d&#8217;atteindre%20la%20carboneutralit&#233;%20d&#8217;ici%202050" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223411" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_142771&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=227718" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_158093&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=227076" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224172" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10141&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_51705&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9245&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_71781&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_76371&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_75915&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_104673&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229122" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_187439&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_210395&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_77303&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9933&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_161379&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_152165&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225039" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_172377&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223774" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_34505&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223704" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9963&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_113959&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9519&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229252" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9563&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9801&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/travaux-parlementaires/projets-loi/projet-loi-35-39-2.html" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_46879&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_125585&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_179245&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_188399&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_195091&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_214691&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226957" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F33-1_1985-1988%2F33-1_1985-1988_230%25281987%2529-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D2b4393%26DocId%3D594%26Index%3D%252a%257baadd486c7a8e12ee3e025b2b6506cb17%257d%2520ProjetsLoi%255f1985%252d1988%252833%252d1%2529%26HitCount%3D2%26hits%3D1a%2B1b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9139&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9331&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_114063&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224691" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16129&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223319" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224155" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_34427&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9883&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../01530-Section%204-Statistiques/38e%20l&#233;gislature,%201re%20session" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17239&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9297&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9157&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_139389&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10019&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=190930" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_181655&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_198483&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28353&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F33-2_1988-1989%2F33-2_1988-1989_240-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D5aa50f%26DocId%3D360%26Index%3D%252a%257baa4a605d6e4d098ba28c365e10e2bea6%257d%2520ProjetsLoi%255f1988%252d1989%252833%252d2%2529%26HitCount%3D2%26hits%3D18%2B19%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-2_1992-1994%2F34-2_1992-1994_192-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D169c79%26DocId%3D302%26Index%3D%252a%257baae63d35787190ca7a67e1e1aafb93a5%257d%2520ProjetsLoi%255f1992%252d1994%252834%252d2%2529%26HitCount%3D2%26hits%3D18%2B19%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224999" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17043&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_105295&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_151221&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224508" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225157" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9971&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F35-1_1994-1996%2F35-1_1994-1996_247-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D2a6b1b%26DocId%3D252%26Index%3D%252a%257baa9436e82a008fa34cf503a1c959665b%257d%2520ProjetsLoi%255f1994%252d1996%252835%252d1%2529%26HitCount%3D2%26hits%3D18%2B19%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9509&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_109949&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_171883&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15391&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_158801&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9041&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10111&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=227136" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_184001&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_205785&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_53757&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_101-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D40bb41%26DocId%3D200%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D2a%2B2b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229028" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_72007&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_141381&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229010" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_161383&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224312" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9123&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_90845&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16087&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_73915&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_111511&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226159" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_163337&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_187307&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_210947&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_104443&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229130" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9201&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10081&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=227713" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_108319&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-3_1994%2F34-3_1994_020-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D957de%26DocId%3D38%26Index%3D%252a%257baa94475422722dcab6c85efe2ca490f1%257d%2520ProjetsLoi%255f1994%252834%252d3%2529%26HitCount%3D2%26hits%3D19%2B1a%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9243&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224590" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_215485&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223921" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15795&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223517" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223899" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10143&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_116993&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9803&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_170115&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F32-4_1983-1984%2F32-4_1983-1984_065-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D1efdcd%26DocId%3D136%26Index%3D%252a%257baa1b13c32dcd7183e5fdae6fe582d710%257d%2520ProjetsLoi%255f1983%252d1984%252832%252d4%2529%26HitCount%3D2%26hits%3D20%2B21%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_179709&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_195637&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224655" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9763&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17403&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8857&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_115041&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9683&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_130525&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_190709&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-2_1992-1994%2F34-2_1992-1994_083-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D81875%26DocId%3D162%26Index%3D%252a%257baae63d35787190ca7a67e1e1aafb93a5%257d%2520ProjetsLoi%255f1992%252d1994%252834%252d2%2529%26HitCount%3D2%26hits%3D1f%2B20%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9593&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224771" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9889&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15789&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223435" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9175&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9961&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9021&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10023&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_172973&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_183091&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9035&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9029&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_33633&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15729&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_274-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D7b00d0%26DocId%3D490%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D16%2B17%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_141039&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=222848" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=190950" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_199587&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_112-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D51293e%26DocId%3D222%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D21%2B22%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17083&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_145013&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224542" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_206581&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9275&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_145309&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9527&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_29985&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10117&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226422" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223638" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224993" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_58401&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15813&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_185151&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229100" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224057" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226061" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225660" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_210949&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17067&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229346" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28229&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16135&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9361&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_130047&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9973&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_32461&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9777&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_133529&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9237&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_76589&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_177337&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_187595&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F35-1_1994-1996%2F35-1_1994-1996_097-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3Dd6eac%26DocId%3D120%26Index%3D%252a%257baa9436e82a008fa34cf503a1c959665b%257d%2520ProjetsLoi%255f1994%252d1996%252835%252d1%2529%26HitCount%3D2%26hits%3D1f%2B20%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_55407&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15805&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=191775" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_128789&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229222" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_196695&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_215839&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225280" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223245" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8875&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_129323&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F32-5_1984-1985%2F32-5_1984-1985_025-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3Dc3c51%26DocId%3D48%26Index%3D%252a%257baa3a08efd694f04f7429bbd4a84f3ea2%257d%2520ProjetsLoi%255f1984%252d1985%252832%252d5%2529%26HitCount%3D2%26hits%3D24%2B25%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223923" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17141&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9183&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8967&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9327&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192205" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_181249&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_191675&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_156181&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9487&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17261&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9369&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_133881&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_30439&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_137407&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225221" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_201731&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_303-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D8f0101%26DocId%3D540%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D18%2B19%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-2_1992-1994%2F34-2_1992-1994_040-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D5a0fb%26DocId%3D76%26Index%3D%252a%257baae63d35787190ca7a67e1e1aafb93a5%257d%2520ProjetsLoi%255f1992%252d1994%252834%252d2%2529%26HitCount%3D2%26hits%3D21%2B22%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223064" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9647&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17129&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9071&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9997&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223977" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_30047&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9791&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_78127&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_174231&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_183135&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_41669&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28139&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_145507&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=222900" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_163337&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_209373&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=222976" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_151679&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15679&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_142713&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228852" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8863&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15289&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_134447&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10129&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_174223&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_186541&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_32585&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_60857&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16143&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_46801&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16085&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_71269&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225814" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_193953&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226452" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16083&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9053&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15243&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_210217&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16151&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28337&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9163&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9467&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_134655&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9987&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_177725&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_32029&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15237&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_80639&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15675&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9675&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192207" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=190788" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_188263&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_192173&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F35-1_1994-1996%2F35-1_1994-1996_108-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3Ddcdb16%26DocId%3D142%26Index%3D%252a%257baa9436e82a008fa34cf503a1c959665b%257d%2520ProjetsLoi%255f1994%252d1996%252835%252d1%2529%26HitCount%3D2%26hits%3D26%2B27%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224416" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15859&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229302" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_216723&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17165&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223050" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10137&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8895&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_133883&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9835&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17499&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_181117&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223189" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8859&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10133&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28215&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_144441&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16091&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_152163&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_138923&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_103269&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_192719&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_75607&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_217-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D68d870%26DocId%3D412%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D1a%2B1b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=222926" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192246" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224893" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_204767&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-3_1994%2F34-3_1994_031-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D1dc041%26DocId%3D60%26Index%3D%252a%257baa94475422722dcab6c85efe2ca490f1%257d%2520ProjetsLoi%255f1994%252834%252d3%2529%26HitCount%3D2%26hits%3D1a%2B1b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8849&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17211&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9091&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226189" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_41727&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_42775&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9189&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_68001&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_183407&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9525&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F35-1_1994-1996%2F35-1_1994-1996_070-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D48d19%26DocId%3D66%26Index%3D%252a%257baa9436e82a008fa34cf503a1c959665b%257d%2520ProjetsLoi%255f1994%252d1996%252835%252d1%2529%26HitCount%3D2%26hits%3D1c%2B1d%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15693&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_155381&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_146071&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_208959&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224895" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228954" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_162491&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16139&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_41575&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_138735&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15353&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_175073&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16133&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_77327&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16155&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9495&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_186891&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228834" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9373&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_90191&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225419" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_194257&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_211129&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226867" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_047-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D728d2%26DocId%3D98%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D1d%2B1e%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28383&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9663&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9571&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9561&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17459&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_114775&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_30051&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9483&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15843&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_178101&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_188059&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10107&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225316" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_114061&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_41765&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9905&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192234" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_99405&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_138921&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_198487&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9867&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=222938" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_191-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D1befbb%26DocId%3D380%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D18%2B19%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224522" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9941&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15637&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_138643&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224933" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9825&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_61095&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_90907&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_172093&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_182231&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9897&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223385" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15333&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15683&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17471&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_30411&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9193&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_111379&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_143129&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_204845&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-2_1992-1994%2F34-2_1992-1994_032-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D134bb0%26DocId%3D60%26Index%3D%252a%257baae63d35787190ca7a67e1e1aafb93a5%257d%2520ProjetsLoi%255f1992%252d1994%252834%252d2%2529%26HitCount%3D2%26hits%3D18%2B19%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223794" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228848" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_81847&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9127&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=227088" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10005&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_45085&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_69053&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9043&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_185287&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228968" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9907&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_151975&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_175075&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228902" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_50261&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_111207&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_139039&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_194989&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226143" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F33-2_1988-1989%2F33-2_1988-1989_200-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D180de7%26DocId%3D310%26Index%3D%252a%257baa4a605d6e4d098ba28c365e10e2bea6%257d%2520ProjetsLoi%255f1988%252d1989%252833%252d2%2529%26HitCount%3D2%26hits%3D1a%2B1b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_189467&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9793&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225095" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_178459&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223909" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_63713&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_137521&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9367&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_108325&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9321&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9061&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=191622" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_199267&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223849" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_40867&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224354" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224661" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9957&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_46999&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9255&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9451&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_47599&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_41673&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_205243&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229020" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229234" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_159567&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224248" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_61499&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9251&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_84189&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_176011&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_211015&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_51525&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_149283&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_183879&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224927" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9975&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_77175&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=227717" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_67689&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_210223&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_69533&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_139249&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224957" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223726" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229164" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9903&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9517&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9799&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9135&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_213827&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223686" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9285&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_138925&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228948" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9371&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9759&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9953&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_182167&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28311&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F32-5_1984-1985%2F32-5_1984-1985_247-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D4f1e38%26DocId%3D198%26Index%3D%252a%257baa3a08efd694f04f7429bbd4a84f3ea2%257d%2520ProjetsLoi%255f1984%252d1985%252832%252d5%2529%26HitCount%3D3%26hits%3D19%2B1a%2B1b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225545" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_219061&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_105013&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_146253&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_172267&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17479&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228980" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_153-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D6976a1%26DocId%3D304%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D15%2B16%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10109&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_183867&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_221617&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228942" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_155533&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=227080" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228998" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9119&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_81707&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17109&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9057&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_187597&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229128" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10021&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_161659&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223734" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_114503&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229318" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9719&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8917&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_152153&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_190035&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_193717&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226155" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F33-1_1985-1988%2F33-1_1985-1988_200%25281987%2529-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D2cf0d5%26DocId%3D520%26Index%3D%252a%257baadd486c7a8e12ee3e025b2b6506cb17%257d%2520ProjetsLoi%255f1985%252d1988%252833%252d1%2529%26HitCount%3D2%26hits%3D1a%2B1b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10017&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225165" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223431" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_34501&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_219635&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10123&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_72289&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=190945" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_172541&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/travaux-parlementaires/projets-loi/projet-loi-65-43-1.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9185&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17077&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224528" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228868" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8883&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_109785&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226817" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_54611&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_81043&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_207343&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229344" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_80695&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_163575&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224470" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16111&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_111515&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_176891&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_104449&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9235&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=227716" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28175&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9281&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229196" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10093&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10073&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9299&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_179771&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_71791&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15819&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_130253&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9209&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_130605&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9991&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_199921&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-2_1992-1994%2F34-2_1992-1994_082-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3Dd174d%26DocId%3D160%26Index%3D%252a%257baae63d35787190ca7a67e1e1aafb93a5%257d%2520ProjetsLoi%255f1992%252d1994%252834%252d2%2529%26HitCount%3D2%26hits%3D21%2B22%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28111&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9173&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_72587&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_183109&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_32033&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=222888" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_162893&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_208531&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_157867&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_84197&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9499&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224069" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16141&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10127&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_186079&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229172" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226115" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_210945&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28269&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9449&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9981&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_32101&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8981&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192177" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_187217&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9465&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9423&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9233&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F35-1_1994-1996%2F35-1_1994-1996_058-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D5da05%26DocId%3D44%26Index%3D%252a%257baa9436e82a008fa34cf503a1c959665b%257d%2520ProjetsLoi%255f1994%252d1996%252835%252d1%2529%26HitCount%3D2%26hits%3D21%2B22%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223457" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_129803&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_216699&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8877&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F35-1_1994-1996%2F35-1_1994-1996_058-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3Dd201d%26DocId%3D44%26Index%3D%252a%257baa9436e82a008fa34cf503a1c959665b%257d%2520ProjetsLoi%255f1994%252d1996%252835%252d1%2529%26HitCount%3D2%26hits%3D21%2B22%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_189663&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10125&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17319&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_203-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D6340dd%26DocId%3D394%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D18%2B19%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224865" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_221195&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9347&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9085&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_174181&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8881&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_41767&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_151681&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_162913&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228926" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16125&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_143983&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224849" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_135487&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_174891&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_75583&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_47401&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192142" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_53469&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_061-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D8b455%26DocId%3D124%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D1c%2B1d%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9353&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_194057&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226456" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223670" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15835&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_139535&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_177927&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_113241&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_30049&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224610" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_34593&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192209" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_129859&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_197957&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F35-2_1996-1998%2F35-2_1996-1998_208-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D1d8efd%26DocId%3D384%26Index%3D%252a%257baacd308f5fa3cd220aef8dd9d9f2dc4a%257d%2520ProjetsLoi%255f1996%252d1998%252835%252d2%2529%26HitCount%3D2%26hits%3D20%2B21%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17033&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9807&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_41675&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_181435&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_143331&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28219&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9013&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_155529&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_204949&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-3_1994%2F34-3_1994_017-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D10be02%26DocId%3D34%26Index%3D%252a%257baa94475422722dcab6c85efe2ca490f1%257d%2520ProjetsLoi%255f1994%252834%252d3%2529%26HitCount%3D2%26hits%3D22%2B23%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_72865&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_146343&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_46859&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8949&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_139251&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_183585&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224911" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=190916" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_210221&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_69537&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_53465&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228788" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9403&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_187099&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17021&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10121&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9497&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_143871&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9383&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28333&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_52015&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_211755&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9595&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_80993&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_162447&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228944" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_134007&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9603&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9935&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28295&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=222810" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225355" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_217443&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224530" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_98655&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_172469&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223421" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15697&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_67141&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_137235&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_183633&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-2_1992-1994%2F34-2_1992-1994_143-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D4eeac0%26DocId%3D276%26Index%3D%252a%257baae63d35787190ca7a67e1e1aafb93a5%257d%2520ProjetsLoi%255f1992%252d1994%252834%252d2%2529%26HitCount%3D2%26hits%3D1a%2B1b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228910" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_220361&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=227718" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=227076" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10141&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_71781&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_75915&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229122" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_187439&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9933&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_152165&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_172377&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223704" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_113959&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229252" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9563&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/travaux-parlementaires/projets-loi/projet-loi-35-39-2.html" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_125585&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_188399&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_195091&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226957" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F33-1_1985-1988%2F33-1_1985-1988_230%25281987%2529-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D2b4393%26DocId%3D594%26Index%3D%252a%257baadd486c7a8e12ee3e025b2b6506cb17%257d%2520ProjetsLoi%255f1985%252d1988%252833%252d1%2529%26HitCount%3D2%26hits%3D1a%2B1b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9139&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224691" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224155" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_34427&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../01530-Section%204-Statistiques/38e%20l&#233;gislature,%201re%20session" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9297&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9157&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_139389&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=190930" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_198483&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-2_1992-1994%2F34-2_1992-1994_192-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D169c79%26DocId%3D302%26Index%3D%252a%257baae63d35787190ca7a67e1e1aafb93a5%257d%2520ProjetsLoi%255f1992%252d1994%252834%252d2%2529%26HitCount%3D2%26hits%3D18%2B19%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17043&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224508" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_222045&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225157" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9971&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9509&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_109949&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225013" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=227136" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_205785&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_53757&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_72007&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_161383&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224312" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16087&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_111511&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_163337&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_210947&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_104443&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9201&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=227713" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-3_1994%2F34-3_1994_020-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D957de%26DocId%3D38%26Index%3D%252a%257baa94475422722dcab6c85efe2ca490f1%257d%2520ProjetsLoi%255f1994%252834%252d3%2529%26HitCount%3D2%26hits%3D19%2B1a%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9243&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224590" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223921" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223517" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10143&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9803&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_179709&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17403&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8857&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_115041&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_130525&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-2_1992-1994%2F34-2_1992-1994_083-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D81875%26DocId%3D162%26Index%3D%252a%257baae63d35787190ca7a67e1e1aafb93a5%257d%2520ProjetsLoi%255f1992%252d1994%252834%252d2%2529%26HitCount%3D2%26hits%3D1f%2B20%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9593&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9889&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15789&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9961&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10023&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_183091&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9035&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9029&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_33633&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15729&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_274-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D7b00d0%26DocId%3D490%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D16%2B17%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_141039&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=222848" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=190950" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_199587&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_112-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D51293e%26DocId%3D222%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D21%2B22%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17083&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_145013&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224542" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_206581&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9275&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_145309&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9527&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_29985&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10117&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226422" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223638" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224993" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_58401&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15813&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_185151&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229100" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224057" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226061" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225660" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_210949&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17067&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229346" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28229&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16135&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9361&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_130047&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9973&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_32461&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9777&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_133529&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9237&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_76589&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_177337&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_187595&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F35-1_1994-1996%2F35-1_1994-1996_097-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3Dd6eac%26DocId%3D120%26Index%3D%252a%257baa9436e82a008fa34cf503a1c959665b%257d%2520ProjetsLoi%255f1994%252d1996%252835%252d1%2529%26HitCount%3D2%26hits%3D1f%2B20%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_55407&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15805&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=191775" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_128789&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229222" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_196695&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_215839&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225280" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223245" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8875&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_129323&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F32-5_1984-1985%2F32-5_1984-1985_025-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3Dc3c51%26DocId%3D48%26Index%3D%252a%257baa3a08efd694f04f7429bbd4a84f3ea2%257d%2520ProjetsLoi%255f1984%252d1985%252832%252d5%2529%26HitCount%3D2%26hits%3D24%2B25%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223923" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17141&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9183&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8967&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9327&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192205" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_181249&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_191675&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_156181&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9487&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17261&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9369&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_133881&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_30439&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_137407&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225221" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_201731&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_220675&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_303-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D8f0101%26DocId%3D540%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D18%2B19%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-2_1992-1994%2F34-2_1992-1994_040-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D5a0fb%26DocId%3D76%26Index%3D%252a%257baae63d35787190ca7a67e1e1aafb93a5%257d%2520ProjetsLoi%255f1992%252d1994%252834%252d2%2529%26HitCount%3D2%26hits%3D21%2B22%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223064" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9647&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17129&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9071&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9997&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223977" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_30047&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9791&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_78127&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_174231&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_183135&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_41669&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28139&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_145507&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=222900" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_163337&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_209373&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=222976" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_151679&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15679&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_142713&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228852" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8863&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15289&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_134447&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10129&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_174223&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_186541&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_32585&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_60857&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16143&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_46801&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16085&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_71269&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225814" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_193953&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226452" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16083&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9053&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15243&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_210217&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16151&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28337&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9163&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9467&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_134655&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9987&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_177725&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_32029&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15237&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_80639&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15675&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9675&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192207" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=190788" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_188263&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_192173&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F35-1_1994-1996%2F35-1_1994-1996_108-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3Ddcdb16%26DocId%3D142%26Index%3D%252a%257baa9436e82a008fa34cf503a1c959665b%257d%2520ProjetsLoi%255f1994%252d1996%252835%252d1%2529%26HitCount%3D2%26hits%3D26%2B27%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224416" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15859&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229302" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_216723&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17165&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223050" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10137&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8895&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_133883&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9835&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17499&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_181117&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223189" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8859&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10133&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28215&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_144441&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16091&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_152163&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_138923&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_103269&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_192719&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_75607&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_217-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D68d870%26DocId%3D412%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D1a%2B1b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=222926" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192246" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224893" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_204767&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_220691&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-3_1994%2F34-3_1994_031-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D1dc041%26DocId%3D60%26Index%3D%252a%257baa94475422722dcab6c85efe2ca490f1%257d%2520ProjetsLoi%255f1994%252834%252d3%2529%26HitCount%3D2%26hits%3D1a%2B1b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8849&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17211&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9091&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226189" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_41727&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_42775&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9189&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_68001&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_183407&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9525&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F35-1_1994-1996%2F35-1_1994-1996_070-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D48d19%26DocId%3D66%26Index%3D%252a%257baa9436e82a008fa34cf503a1c959665b%257d%2520ProjetsLoi%255f1994%252d1996%252835%252d1%2529%26HitCount%3D2%26hits%3D1c%2B1d%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15693&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_155381&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_146071&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_208959&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224895" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228954" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_162491&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16139&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_41575&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_138735&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15353&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_175073&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16133&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_77327&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16155&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9495&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_186891&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228834" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9373&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_90191&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225419" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_194257&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_211129&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226867" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_047-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D728d2%26DocId%3D98%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D1d%2B1e%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28383&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9663&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9571&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9561&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17459&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_114775&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_30051&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9483&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15843&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_178101&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_188059&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10107&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225316" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_114061&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_41765&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9905&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192234" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_99405&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_138921&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_198487&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_218009&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9867&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=222938" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_191-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D1befbb%26DocId%3D380%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D18%2B19%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224522" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9941&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15637&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_138643&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224933" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9825&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_61095&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_90907&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_172093&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_182231&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9897&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223385" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15333&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15683&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17471&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_30411&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9193&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_111379&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_143129&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_204845&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-2_1992-1994%2F34-2_1992-1994_032-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D134bb0%26DocId%3D60%26Index%3D%252a%257baae63d35787190ca7a67e1e1aafb93a5%257d%2520ProjetsLoi%255f1992%252d1994%252834%252d2%2529%26HitCount%3D2%26hits%3D18%2B19%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223794" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228848" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_81847&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_221581&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9127&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=227088" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10005&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_45085&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_69053&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9043&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_185287&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228968" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9907&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_151975&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_175075&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228902" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_50261&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_111207&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_139039&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_194989&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226143" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F33-2_1988-1989%2F33-2_1988-1989_200-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D180de7%26DocId%3D310%26Index%3D%252a%257baa4a605d6e4d098ba28c365e10e2bea6%257d%2520ProjetsLoi%255f1988%252d1989%252833%252d2%2529%26HitCount%3D2%26hits%3D1a%2B1b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_189467&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9793&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225095" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_178459&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223909" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_63713&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_137521&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9367&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_108325&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9321&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9061&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=191622" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_199267&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223849" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_40867&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224354" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224661" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9957&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_46999&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9255&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9451&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_47599&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_41673&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_205243&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229020" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229234" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_159567&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224248" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_61499&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9251&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_84189&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_176011&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_211015&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_81709&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9121&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=148300" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224580" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_32117&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228799" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9781&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_179747&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_215249&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17307&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8989&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_108259&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_127581&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-2_1992-1994%2F34-2_1992-1994_193-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D165391%26DocId%3D304%26Index%3D%252a%257baae63d35787190ca7a67e1e1aafb93a5%257d%2520ProjetsLoi%255f1992%252d1994%252834%252d2%2529%26HitCount%3D2%26hits%3D20%2B21%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_89981&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9877&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_111151&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17295&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15645&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9951&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_67139&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_182099&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10065&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F33-2_1988-1989%2F33-2_1988-1989_204-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D4f5a33%26DocId%3D316%26Index%3D%252a%257baa4a605d6e4d098ba28c365e10e2bea6%257d%2520ProjetsLoi%255f1988%252d1989%252833%252d2%2529%26HitCount%3D2%26hits%3D1d%2B1e%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=222792" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192208" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_145139&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_105257&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15319&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_82117&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10113&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_185191&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_158803&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_003-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D23cc1%26DocId%3D6%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D17%2B18%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229098" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_146345&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_210943&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9177&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15395&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224428" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10067&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_117431&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_187601&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15713&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_114383&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_215511&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223243" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8847&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_126415&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F32-5_1984-1985%2F32-5_1984-1985_021-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3Dda92c%26DocId%3D42%26Index%3D%252a%257baa3a08efd694f04f7429bbd4a84f3ea2%257d%2520ProjetsLoi%255f1984%252d1985%252832%252d5%2529%26HitCount%3D2%26hits%3D24%2B25%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9895&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8901&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9967&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192178" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_190599&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_196471&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224657" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_236-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D6ee797%26DocId%3D438%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D18%2B19%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_61097&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224773" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/travaux-parlementaires/projets-loi/projet-loi-191-43-3.html" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223475" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9179&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9047&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://http/www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_173705&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_47849&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_39935&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_142715&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=190803" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_130093&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224625" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224847" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223381" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_47923&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_32689&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226474" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_59877&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9773&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225849" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_193233&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-2_1992-1994%2F34-2_1992-1994_033-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D8b4eb%26DocId%3D62%26Index%3D%252a%257baae63d35787190ca7a67e1e1aafb93a5%257d%2520ProjetsLoi%255f1992%252d1994%252834%252d2%2529%26HitCount%3D2%26hits%3D1c%2B1d%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224548" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_133403&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_177395&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17303&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_68169&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_108715&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192206" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=190787" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_196985&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9445&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9887&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229242" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223941" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9585&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9323&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9821&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_181233&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_158809&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9609&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15763&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_136695&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_133447&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_203265&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-2_1992-1994%2F34-2_1992-1994_109-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D43043%26DocId%3D212%26Index%3D%252a%257baae63d35787190ca7a67e1e1aafb93a5%257d%2520ProjetsLoi%255f1992%252d1994%252834%252d2%2529%26HitCount%3D2%26hits%3D26%2B27%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10009&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223991" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_27557&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17191&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10077&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_182509&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F35-1_1994-1996%2F35-1_1994-1996_125-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3Da1e6f%26DocId%3D176%26Index%3D%252a%257baa9436e82a008fa34cf503a1c959665b%257d%2520ProjetsLoi%255f1994%252d1996%252835%252d1%2529%26HitCount%3D2%26hits%3D1c%2B1d%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9143&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=222918" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_161079&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_209527&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_159559&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9075&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223128" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16153&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_186889&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225822" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_211379&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17237&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9515&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16131&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17291&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10003&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_104157&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15815&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9385&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_188275&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F35-1_1994-1996%2F35-1_1994-1996_111-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D9c03d%26DocId%3D148%26Index%3D%252a%257baa9436e82a008fa34cf503a1c959665b%257d%2520ProjetsLoi%255f1994%252d1996%252835%252d1%2529%26HitCount%3D2%26hits%3D2e%2B2f%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_72287&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_217627&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223066" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9703&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_8927&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_134771&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_171327&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15665&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17467&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_192875&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223247" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10101&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224899" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_221197&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F33-1_1985-1988%2F33-1_1985-1988_068%25281987%2529-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D462325%26DocId%3D248%26Index%3D%252a%257baadd486c7a8e12ee3e025b2b6506cb17%257d%2520ProjetsLoi%255f1985%252d1988%252833%252d1%2529%26HitCount%3D2%26hits%3D1e%2B1f%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15661&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228798" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9095&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_44185&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=227098" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9993&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_162449&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_104445&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228962" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9873&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_172379&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=228858" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_75951&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_98455&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_133943&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_187769&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_194127&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226797" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F33-2_1988-1989%2F33-2_1988-1989_255-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D2240f3%26DocId%3D390%26Index%3D%252a%257baa4a605d6e4d098ba28c365e10e2bea6%257d%2520ProjetsLoi%255f1988%252d1989%252833%252d2%2529%26HitCount%3D2%26hits%3D1a%2B1b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9589&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225399" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_32873&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_177907&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229214" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_134407&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9337&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=192271" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_149407&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_198255&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_250-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D233d54%26DocId%3D454%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D1a%2B1b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9851&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_35069&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224316" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_182091&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224659" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9411&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_109287&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9221&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_146001&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9207&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_46363&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Projet%20de%20loi%20n&#176;%20794,%20Loi%20d&#233;clarant%20l&#8217;engagement%20du%20Qu&#233;bec%20d&#8217;atteindre%20la%20carboneutralit&#233;%20d&#8217;ici%202050" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223411" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_142771&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_158093&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224172" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_51705&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9245&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_76371&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_104673&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_210395&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_77303&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_161379&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225039" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223774" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_34505&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9963&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9519&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9801&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_46879&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_179245&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_214691&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9331&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_114063&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_16129&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223319" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9883&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_17239&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10019&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_181655&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_219579&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_28353&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F33-2_1988-1989%2F33-2_1988-1989_240-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D5aa50f%26DocId%3D360%26Index%3D%252a%257baa4a605d6e4d098ba28c365e10e2bea6%257d%2520ProjetsLoi%255f1988%252d1989%252833%252d2%2529%26HitCount%3D2%26hits%3D18%2B19%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224999" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_105295&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_151221&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F35-1_1994-1996%2F35-1_1994-1996_247-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D2a6b1b%26DocId%3D252%26Index%3D%252a%257baa9436e82a008fa34cf503a1c959665b%257d%2520ProjetsLoi%255f1994%252d1996%252835%252d1%2529%26HitCount%3D2%26hits%3D18%2B19%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_171883&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15391&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_158801&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9041&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10111&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_184001&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F34-1_1989-1992%2F34-1_1989-1992_101-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D40bb41%26DocId%3D200%26Index%3D%252a%257baaa5fe99ff1ae283a52189ff4f7cacc0%257d%2520ProjetsLoi%255f1989%252d1992%252834%252d1%2529%26HitCount%3D2%26hits%3D2a%2B2b%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229028" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_141381&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9123&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_90845&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_73915&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=226159" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_187307&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=229130" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_10081&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_108319&amp;process=Original&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_215485&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_15795&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223899" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_116993&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_170115&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recherchedocumentaire.assnat.qc.ca/Highlighter/highlight-for-xml?uri=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FDocumentPublique%2FProjets_de_loi%2F32-4_1983-1984%2F32-4_1983-1984_065-F.pdf&amp;xml=http%3A%2F%2Frecherchedocumentaire.assnat.qc.ca%2FdtSearch%2Fdtisapi6.dll%3Fcmd%3Dgetpdfhits%26u%3D1efdcd%26DocId%3D136%26Index%3D%252a%257baa1b13c32dcd7183e5fdae6fe582d710%257d%2520ProjetsLoi%255f1983%252d1984%252832%252d4%2529%26HitCount%3D2%26hits%3D20%2B21%2B%26SearchForm%3D%252fProjets%255floi%252fformulairerecherche%252ehtml%26.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_195637&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224655" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9763&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9683&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_190709&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=224771" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_219283&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=223435" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9175&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_9021&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/Media/Process.aspx?MediaId=ANQ.Vigie.Bll.DocumentGenerique_172973&amp;process=Default&amp;token=ZyMoxNwUn8ikQ+TRKYwPCjWrKwg+vIv9rjij7p3xLGTZDmLVSmJLoqe/vG7/YWzz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6464EAEB-E7FE-4627-9162-4EED48ACB122}">
-  <dimension ref="A1:I870"/>
+  <dimension ref="A1:I895"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A848" workbookViewId="0">
-      <selection activeCell="A858" sqref="A858"/>
+    <sheetView tabSelected="1" topLeftCell="A869" workbookViewId="0">
+      <selection activeCell="C540" sqref="C540"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="49.5703125" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="25.85546875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="51.81640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.7265625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="15.54296875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="20.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.81640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26.54296875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="25.81640625" style="2" customWidth="1"/>
     <col min="9" max="9" width="20" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="86.1" customHeight="1" thickBot="1">
+    <row r="1" spans="1:9" ht="86.15" customHeight="1" thickBot="1">
       <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="24"/>
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
       <c r="G1" s="24"/>
       <c r="H1" s="24"/>
       <c r="I1" s="24"/>
     </row>
-    <row r="2" spans="1:9" s="4" customFormat="1" ht="69.599999999999994" customHeight="1" thickBot="1">
+    <row r="2" spans="1:9" s="4" customFormat="1" ht="69.650000000000006" customHeight="1" thickBot="1">
       <c r="A2" s="18" t="s">
         <v>1078</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="17" t="s">
         <v>1079</v>
       </c>
       <c r="F2" s="17" t="s">
         <v>1080</v>
       </c>
       <c r="G2" s="17" t="s">
         <v>4</v>
       </c>
       <c r="H2" s="17" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="17" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="28.5">
+    <row r="3" spans="1:9" ht="29">
       <c r="A3" s="15" t="s">
         <v>528</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>529</v>
       </c>
       <c r="C3" s="5">
         <v>1962</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>530</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>290</v>
       </c>
-      <c r="I3" s="6" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:9" ht="28.5">
+      <c r="I3" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="29">
       <c r="A4" s="15" t="s">
         <v>532</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>529</v>
       </c>
       <c r="C4" s="5">
         <v>1962</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>530</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>290</v>
       </c>
-      <c r="I4" s="6" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:9" ht="57">
+      <c r="I4" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="42">
       <c r="A5" s="15" t="s">
         <v>533</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>529</v>
       </c>
       <c r="C5" s="7">
         <v>1962</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>290</v>
       </c>
-      <c r="I5" s="6" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:9" ht="28.5">
+      <c r="I5" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="29">
       <c r="A6" s="15" t="s">
         <v>534</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>529</v>
       </c>
       <c r="C6" s="5">
         <v>1962</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>290</v>
       </c>
-      <c r="I6" s="6" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:9" ht="28.5">
+      <c r="I6" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="29">
       <c r="A7" s="15" t="s">
         <v>535</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>529</v>
       </c>
       <c r="C7" s="5">
         <v>1962</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>290</v>
       </c>
-      <c r="I7" s="6" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:9" ht="28.5">
+      <c r="I7" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="29">
       <c r="A8" s="15" t="s">
         <v>558</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>529</v>
       </c>
       <c r="C8" s="5">
         <v>1962</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>530</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>290</v>
       </c>
-      <c r="I8" s="6" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:9" ht="57">
+      <c r="I8" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="56">
       <c r="A9" s="15" t="s">
         <v>536</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>529</v>
       </c>
       <c r="C9" s="5">
         <v>1962</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>530</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>290</v>
       </c>
-      <c r="I9" s="6" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:9" ht="28.5">
+      <c r="I9" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="29">
       <c r="A10" s="15" t="s">
         <v>537</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>529</v>
       </c>
       <c r="C10" s="5">
         <v>1962</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>530</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>290</v>
       </c>
-      <c r="I10" s="6" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:9" ht="28.5">
+      <c r="I10" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="29">
       <c r="A11" s="15" t="s">
         <v>557</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>529</v>
       </c>
       <c r="C11" s="7">
         <v>1962</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H11" s="8" t="s">
         <v>290</v>
       </c>
-      <c r="I11" s="6" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:9" ht="28.5">
+      <c r="I11" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="29">
       <c r="A12" s="15" t="s">
         <v>538</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>529</v>
       </c>
       <c r="C12" s="7">
         <v>1962</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H12" s="8" t="s">
         <v>290</v>
       </c>
-      <c r="I12" s="6" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:9" ht="28.5">
+      <c r="I12" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="29">
       <c r="A13" s="15" t="s">
         <v>531</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>529</v>
       </c>
       <c r="C13" s="7">
         <v>1962</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>12</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>290</v>
       </c>
-      <c r="I13" s="6" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:9" ht="28.5">
+      <c r="I13" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="29">
       <c r="A14" s="15" t="s">
         <v>553</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>554</v>
       </c>
       <c r="C14" s="7">
         <v>1964</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H14" s="8" t="s">
         <v>290</v>
       </c>
-      <c r="I14" s="6" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:9" ht="28.5">
+      <c r="I14" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="29">
       <c r="A15" s="15" t="s">
         <v>539</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>540</v>
       </c>
       <c r="C15" s="7">
         <v>1965</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>541</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>290</v>
       </c>
-      <c r="I15" s="6" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:9" ht="28.5">
+      <c r="I15" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="29">
       <c r="A16" s="15" t="s">
         <v>542</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>543</v>
       </c>
       <c r="C16" s="7">
         <v>1970</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G16" s="7" t="s">
         <v>544</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I16" s="6" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:9" ht="28.5">
+      <c r="I16" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="29">
       <c r="A17" s="15" t="s">
         <v>545</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>543</v>
       </c>
       <c r="C17" s="7">
         <v>1970</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G17" s="7" t="s">
         <v>544</v>
       </c>
       <c r="H17" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I17" s="6" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:9" ht="28.5">
+      <c r="I17" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="29">
       <c r="A18" s="15" t="s">
         <v>546</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>543</v>
       </c>
       <c r="C18" s="7">
         <v>1970</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>544</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I18" s="6" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:9" ht="28.5">
+      <c r="I18" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="29">
       <c r="A19" s="15" t="s">
         <v>559</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>548</v>
       </c>
       <c r="C19" s="7">
         <v>1971</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>544</v>
       </c>
       <c r="H19" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I19" s="6" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:9" ht="28.5">
+      <c r="I19" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="29">
       <c r="A20" s="15" t="s">
         <v>555</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>548</v>
       </c>
       <c r="C20" s="7">
         <v>1971</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>544</v>
       </c>
       <c r="H20" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I20" s="6" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:9" ht="28.5">
+      <c r="I20" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="29">
       <c r="A21" s="15" t="s">
         <v>556</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>548</v>
       </c>
       <c r="C21" s="7">
         <v>1971</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>544</v>
       </c>
       <c r="H21" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I21" s="6" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:9" ht="28.5">
+      <c r="I21" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="29">
       <c r="A22" s="15" t="s">
         <v>547</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>548</v>
       </c>
       <c r="C22" s="7">
         <v>1971</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>544</v>
       </c>
       <c r="H22" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I22" s="6" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:9" ht="28.5">
+      <c r="I22" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="29">
       <c r="A23" s="15" t="s">
         <v>549</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>550</v>
       </c>
       <c r="C23" s="7">
         <v>1972</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I23" s="6" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:9" ht="28.5">
+      <c r="I23" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="29">
       <c r="A24" s="15" t="s">
         <v>551</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>550</v>
       </c>
       <c r="C24" s="7">
         <v>1972</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I24" s="6" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:9" ht="28.5">
+      <c r="I24" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="29">
       <c r="A25" s="15" t="s">
         <v>552</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>550</v>
       </c>
       <c r="C25" s="7">
         <v>1972</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I25" s="6" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:9" ht="28.5">
+      <c r="I25" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="29">
       <c r="A26" s="15" t="s">
         <v>560</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>550</v>
       </c>
       <c r="C26" s="7">
         <v>1972</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I26" s="6" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:9" ht="28.5">
+      <c r="I26" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="28">
       <c r="A27" s="15" t="s">
         <v>561</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>562</v>
       </c>
       <c r="C27" s="7">
         <v>1972</v>
       </c>
       <c r="D27" s="20" t="s">
         <v>18</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>530</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H27" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I27" s="6" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:9" ht="38.25">
+      <c r="I27" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="37.5">
       <c r="A28" s="15" t="s">
         <v>1067</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>1065</v>
       </c>
       <c r="C28" s="5">
         <v>1977</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>844</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>845</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>572</v>
       </c>
-      <c r="I28" s="6" t="s">
+      <c r="I28" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="29" spans="1:9" ht="38.25">
+    <row r="29" spans="1:9" ht="37.5">
       <c r="A29" s="15" t="s">
         <v>1068</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>1065</v>
       </c>
       <c r="C29" s="5">
         <v>1977</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>844</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>845</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>572</v>
       </c>
-      <c r="I29" s="6" t="s">
+      <c r="I29" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="30" spans="1:9" ht="38.25">
+    <row r="30" spans="1:9" ht="37.5">
       <c r="A30" s="15" t="s">
         <v>1073</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>1065</v>
       </c>
       <c r="C30" s="5">
         <v>1977</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>844</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>845</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>572</v>
       </c>
-      <c r="I30" s="6" t="s">
+      <c r="I30" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="31" spans="1:9" ht="38.25">
+    <row r="31" spans="1:9" ht="37.5">
       <c r="A31" s="15" t="s">
         <v>1066</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>1065</v>
       </c>
       <c r="C31" s="6">
         <v>1977</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>844</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>845</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>572</v>
       </c>
-      <c r="I31" s="6" t="s">
+      <c r="I31" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="32" spans="1:9" ht="38.25">
+    <row r="32" spans="1:9" ht="37.5">
       <c r="A32" s="15" t="s">
         <v>1069</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>1065</v>
       </c>
       <c r="C32" s="5">
         <v>1977</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>844</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>845</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>572</v>
       </c>
-      <c r="I32" s="6" t="s">
+      <c r="I32" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="33" spans="1:9" ht="42.75">
+    <row r="33" spans="1:9" ht="42">
       <c r="A33" s="15" t="s">
         <v>1070</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>843</v>
       </c>
       <c r="C33" s="5">
         <v>1978</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>844</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>845</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>572</v>
       </c>
-      <c r="I33" s="6" t="s">
+      <c r="I33" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="34" spans="1:9" ht="42.75">
+    <row r="34" spans="1:9" ht="37.5">
       <c r="A34" s="15" t="s">
         <v>847</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>843</v>
       </c>
       <c r="C34" s="5">
         <v>1978</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>844</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>845</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>572</v>
       </c>
-      <c r="I34" s="6" t="s">
+      <c r="I34" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="35" spans="1:9" ht="38.25">
+    <row r="35" spans="1:9" ht="37.5">
       <c r="A35" s="15" t="s">
         <v>846</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>843</v>
       </c>
       <c r="C35" s="5">
         <v>1978</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>844</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>845</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>572</v>
       </c>
-      <c r="I35" s="6" t="s">
+      <c r="I35" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="36" spans="1:9" ht="38.25">
+    <row r="36" spans="1:9" ht="37.5">
       <c r="A36" s="15" t="s">
         <v>842</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>843</v>
       </c>
       <c r="C36" s="5">
         <v>1978</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>844</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>845</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>572</v>
       </c>
-      <c r="I36" s="6" t="s">
+      <c r="I36" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="37" spans="1:9" ht="38.25">
+    <row r="37" spans="1:9" ht="37.5">
       <c r="A37" s="15" t="s">
         <v>1071</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>849</v>
       </c>
       <c r="C37" s="5">
         <v>1979</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>844</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>845</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>572</v>
       </c>
-      <c r="I37" s="6" t="s">
+      <c r="I37" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="38" spans="1:9" ht="38.25">
+    <row r="38" spans="1:9" ht="37.5">
       <c r="A38" s="15" t="s">
         <v>1072</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>849</v>
       </c>
       <c r="C38" s="5">
         <v>1979</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>844</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>845</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>572</v>
       </c>
-      <c r="I38" s="6" t="s">
+      <c r="I38" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="39" spans="1:9" ht="38.25">
+    <row r="39" spans="1:9" ht="37.5">
       <c r="A39" s="15" t="s">
         <v>848</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>849</v>
       </c>
       <c r="C39" s="5">
         <v>1979</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>844</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>845</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>572</v>
       </c>
-      <c r="I39" s="6" t="s">
+      <c r="I39" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="40" spans="1:9" ht="38.25">
+    <row r="40" spans="1:9" ht="37.5">
       <c r="A40" s="15" t="s">
         <v>850</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>849</v>
       </c>
       <c r="C40" s="5">
         <v>1979</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>844</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>845</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>572</v>
       </c>
-      <c r="I40" s="6" t="s">
+      <c r="I40" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="41" spans="1:9" ht="28.5">
+    <row r="41" spans="1:9" ht="29">
       <c r="A41" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="5">
         <v>1982</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I41" s="6" t="s">
-[...3 lines deleted...]
-    <row r="42" spans="1:9" ht="28.5">
+      <c r="I41" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="29">
       <c r="A42" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="5">
         <v>1982</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I42" s="6" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:9" ht="28.5">
+      <c r="I42" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="29">
       <c r="A43" s="15" t="s">
         <v>524</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C43" s="7">
         <v>1982</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>525</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H43" s="8" t="s">
         <v>526</v>
       </c>
-      <c r="I43" s="8" t="s">
+      <c r="I43" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="44" spans="1:9" ht="28.5">
+    <row r="44" spans="1:9" ht="29">
       <c r="A44" s="15" t="s">
         <v>570</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C44" s="7">
         <v>1981</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>571</v>
       </c>
       <c r="G44" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H44" s="8" t="s">
         <v>572</v>
       </c>
-      <c r="I44" s="6" t="s">
+      <c r="I44" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="45" spans="1:9" ht="28.5">
+    <row r="45" spans="1:9" ht="29">
       <c r="A45" s="15" t="s">
         <v>1064</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C45" s="7">
         <v>1982</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>571</v>
       </c>
       <c r="G45" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>572</v>
       </c>
       <c r="I45" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="46" spans="1:9" ht="28.5">
+    <row r="46" spans="1:9" ht="29">
       <c r="A46" s="15" t="s">
         <v>573</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C46" s="7">
         <v>1982</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>571</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H46" s="8" t="s">
         <v>572</v>
       </c>
-      <c r="I46" s="8" t="s">
+      <c r="I46" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="47" spans="1:9" ht="42.75">
+    <row r="47" spans="1:9" ht="29">
       <c r="A47" s="15" t="s">
         <v>574</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>575</v>
       </c>
       <c r="C47" s="7">
         <v>1984</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F47" s="8" t="s">
         <v>571</v>
       </c>
       <c r="G47" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H47" s="8" t="s">
         <v>572</v>
       </c>
-      <c r="I47" s="8" t="s">
+      <c r="I47" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="48" spans="1:9" ht="42.75">
+    <row r="48" spans="1:9" ht="42">
       <c r="A48" s="15" t="s">
         <v>576</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>575</v>
       </c>
       <c r="C48" s="7">
         <v>1984</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>571</v>
       </c>
       <c r="G48" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H48" s="8" t="s">
         <v>572</v>
       </c>
-      <c r="I48" s="8" t="s">
+      <c r="I48" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="49" spans="1:9" ht="28.5">
+    <row r="49" spans="1:9" ht="29">
       <c r="A49" s="15" t="s">
         <v>644</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>575</v>
       </c>
       <c r="C49" s="7">
         <v>1983</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>624</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>641</v>
       </c>
       <c r="G49" s="7" t="s">
         <v>642</v>
       </c>
       <c r="H49" s="8" t="s">
         <v>643</v>
       </c>
-      <c r="I49" s="8" t="s">
+      <c r="I49" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="50" spans="1:9" ht="28.5">
+    <row r="50" spans="1:9" ht="29">
       <c r="A50" s="15" t="s">
         <v>640</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>575</v>
       </c>
       <c r="C50" s="7">
         <v>1983</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>641</v>
       </c>
       <c r="G50" s="7" t="s">
         <v>642</v>
       </c>
       <c r="H50" s="8" t="s">
         <v>643</v>
       </c>
-      <c r="I50" s="8" t="s">
+      <c r="I50" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="51" spans="1:9" ht="28.5">
+    <row r="51" spans="1:9" ht="29">
       <c r="A51" s="15" t="s">
         <v>769</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>575</v>
       </c>
       <c r="C51" s="7">
         <v>1984</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>720</v>
       </c>
       <c r="G51" s="7" t="s">
         <v>770</v>
       </c>
       <c r="H51" s="8" t="s">
         <v>401</v>
       </c>
-      <c r="I51" s="8" t="s">
+      <c r="I51" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="52" spans="1:9" ht="28.5">
+    <row r="52" spans="1:9" ht="29">
       <c r="A52" s="15" t="s">
         <v>402</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>403</v>
       </c>
       <c r="C52" s="5">
         <v>1984</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>404</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>325</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>405</v>
       </c>
-      <c r="I52" s="6" t="s">
+      <c r="I52" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="53" spans="1:9" ht="28.5">
+    <row r="53" spans="1:9" ht="29">
       <c r="A53" s="15" t="s">
         <v>406</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>403</v>
       </c>
       <c r="C53" s="5">
         <v>1985</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>404</v>
       </c>
       <c r="G53" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>405</v>
       </c>
-      <c r="I53" s="6" t="s">
+      <c r="I53" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="54" spans="1:9" ht="28.5">
+    <row r="54" spans="1:9" ht="29">
       <c r="A54" s="15" t="s">
         <v>577</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>403</v>
       </c>
       <c r="C54" s="7">
         <v>1984</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>571</v>
       </c>
       <c r="G54" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H54" s="8" t="s">
         <v>572</v>
       </c>
-      <c r="I54" s="8" t="s">
+      <c r="I54" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="55" spans="1:9" ht="28.5">
+    <row r="55" spans="1:9" ht="29">
       <c r="A55" s="15" t="s">
         <v>604</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>403</v>
       </c>
       <c r="C55" s="7">
         <v>1984</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>605</v>
       </c>
       <c r="G55" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H55" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I55" s="6" t="s">
-[...3 lines deleted...]
-    <row r="56" spans="1:9" ht="42.75">
+      <c r="I55" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="42">
       <c r="A56" s="15" t="s">
         <v>771</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>403</v>
       </c>
       <c r="C56" s="7">
         <v>1984</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>720</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>770</v>
       </c>
       <c r="H56" s="8" t="s">
         <v>401</v>
       </c>
-      <c r="I56" s="8" t="s">
+      <c r="I56" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="57" spans="1:9" ht="28.5">
+    <row r="57" spans="1:9" ht="29">
       <c r="A57" s="15" t="s">
         <v>772</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>403</v>
       </c>
       <c r="C57" s="7">
         <v>1984</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>720</v>
       </c>
       <c r="G57" s="7" t="s">
         <v>770</v>
       </c>
       <c r="H57" s="8" t="s">
         <v>401</v>
       </c>
-      <c r="I57" s="8" t="s">
+      <c r="I57" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="58" spans="1:9" ht="28.5">
+    <row r="58" spans="1:9" ht="29">
       <c r="A58" s="15" t="s">
         <v>773</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>403</v>
       </c>
       <c r="C58" s="7">
         <v>1985</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>720</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>770</v>
       </c>
       <c r="H58" s="8" t="s">
         <v>401</v>
       </c>
-      <c r="I58" s="8" t="s">
+      <c r="I58" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="59" spans="1:9" ht="28.5">
+    <row r="59" spans="1:9" ht="29">
       <c r="A59" s="15" t="s">
         <v>925</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>403</v>
       </c>
       <c r="C59" s="5">
         <v>1984</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>926</v>
       </c>
       <c r="G59" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>348</v>
       </c>
-      <c r="I59" s="6" t="s">
-[...3 lines deleted...]
-    <row r="60" spans="1:9" ht="28.5">
+      <c r="I59" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="29">
       <c r="A60" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C60" s="5">
         <v>1986</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I60" s="6" t="s">
-[...3 lines deleted...]
-    <row r="61" spans="1:9" ht="28.5">
+      <c r="I60" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="29">
       <c r="A61" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C61" s="5">
         <v>1986</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I61" s="6" t="s">
-[...3 lines deleted...]
-    <row r="62" spans="1:9" ht="28.5">
+      <c r="I61" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="29">
       <c r="A62" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="5">
         <v>1986</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I62" s="6" t="s">
-[...3 lines deleted...]
-    <row r="63" spans="1:9" ht="28.5">
+      <c r="I62" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="29">
       <c r="A63" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C63" s="5">
         <v>1986</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I63" s="6" t="s">
-[...3 lines deleted...]
-    <row r="64" spans="1:9" ht="42.75">
+      <c r="I63" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="42">
       <c r="A64" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C64" s="5">
         <v>1986</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I64" s="6" t="s">
-[...3 lines deleted...]
-    <row r="65" spans="1:9" ht="28.5">
+      <c r="I64" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="29">
       <c r="A65" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C65" s="5">
         <v>1986</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I65" s="6" t="s">
-[...3 lines deleted...]
-    <row r="66" spans="1:9" ht="42.75">
+      <c r="I65" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="42">
       <c r="A66" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C66" s="5">
         <v>1986</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I66" s="6" t="s">
-[...3 lines deleted...]
-    <row r="67" spans="1:9" ht="28.5">
+      <c r="I66" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="29">
       <c r="A67" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="5">
         <v>1986</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I67" s="6" t="s">
-[...3 lines deleted...]
-    <row r="68" spans="1:9" ht="28.5">
+      <c r="I67" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="29">
       <c r="A68" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C68" s="5">
         <v>1986</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I68" s="6" t="s">
-[...3 lines deleted...]
-    <row r="69" spans="1:9" ht="57">
+      <c r="I68" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="42">
       <c r="A69" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C69" s="5">
         <v>1987</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H69" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I69" s="6" t="s">
-[...3 lines deleted...]
-    <row r="70" spans="1:9" ht="42.75">
+      <c r="I69" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="42">
       <c r="A70" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C70" s="5">
         <v>1987</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F70" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H70" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I70" s="6" t="s">
-[...3 lines deleted...]
-    <row r="71" spans="1:9" ht="28.5">
+      <c r="I70" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="29">
       <c r="A71" s="15" t="s">
         <v>105</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C71" s="5">
         <v>1987</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>106</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="I71" s="6" t="s">
-[...3 lines deleted...]
-    <row r="72" spans="1:9" ht="28.5">
+      <c r="I71" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="29">
       <c r="A72" s="15" t="s">
         <v>135</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C72" s="5">
         <v>1986</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>137</v>
       </c>
-      <c r="I72" s="6" t="s">
-[...3 lines deleted...]
-    <row r="73" spans="1:9" ht="42.75">
+      <c r="I72" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="42">
       <c r="A73" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C73" s="5">
         <v>1986</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H73" s="6" t="s">
         <v>137</v>
       </c>
-      <c r="I73" s="6" t="s">
-[...3 lines deleted...]
-    <row r="74" spans="1:9" ht="28.5">
+      <c r="I73" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="29">
       <c r="A74" s="15" t="s">
         <v>173</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C74" s="5">
         <v>1986</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>174</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="I74" s="6" t="s">
-[...3 lines deleted...]
-    <row r="75" spans="1:9" ht="28.5">
+      <c r="I74" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="29">
       <c r="A75" s="15" t="s">
         <v>288</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C75" s="5">
         <v>1987</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>289</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="I75" s="6" t="s">
-[...3 lines deleted...]
-    <row r="76" spans="1:9" ht="42.75">
+      <c r="I75" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="29">
       <c r="A76" s="15" t="s">
         <v>407</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C76" s="5">
         <v>1986</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>404</v>
       </c>
       <c r="G76" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>405</v>
       </c>
-      <c r="I76" s="6" t="s">
+      <c r="I76" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="77" spans="1:9" ht="28.5">
+    <row r="77" spans="1:9" ht="29">
       <c r="A77" s="15" t="s">
         <v>614</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C77" s="7">
         <v>1986</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F77" s="8" t="s">
         <v>605</v>
       </c>
       <c r="G77" s="7" t="s">
         <v>608</v>
       </c>
       <c r="H77" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I77" s="6" t="s">
-[...3 lines deleted...]
-    <row r="78" spans="1:9" ht="42.75">
+      <c r="I77" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="42">
       <c r="A78" s="15" t="s">
         <v>615</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C78" s="5">
         <v>1986</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>605</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>608</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>606</v>
       </c>
-      <c r="I78" s="6" t="s">
-[...3 lines deleted...]
-    <row r="79" spans="1:9" ht="42.75">
+      <c r="I78" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="29">
       <c r="A79" s="15" t="s">
         <v>616</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C79" s="7">
         <v>1986</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F79" s="8" t="s">
         <v>605</v>
       </c>
       <c r="G79" s="7" t="s">
         <v>608</v>
       </c>
       <c r="H79" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I79" s="6" t="s">
-[...3 lines deleted...]
-    <row r="80" spans="1:9" ht="42.75">
+      <c r="I79" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="42">
       <c r="A80" s="15" t="s">
         <v>617</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C80" s="7">
         <v>1986</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F80" s="8" t="s">
         <v>605</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>608</v>
       </c>
       <c r="H80" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I80" s="6" t="s">
-[...3 lines deleted...]
-    <row r="81" spans="1:9" ht="28.5">
+      <c r="I80" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="29">
       <c r="A81" s="15" t="s">
         <v>609</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C81" s="7">
         <v>1986</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F81" s="8" t="s">
         <v>605</v>
       </c>
       <c r="G81" s="7" t="s">
         <v>608</v>
       </c>
       <c r="H81" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I81" s="6" t="s">
-[...3 lines deleted...]
-    <row r="82" spans="1:9" ht="28.5">
+      <c r="I81" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="29">
       <c r="A82" s="15" t="s">
         <v>611</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C82" s="7">
         <v>1986</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F82" s="8" t="s">
         <v>605</v>
       </c>
       <c r="G82" s="7" t="s">
         <v>608</v>
       </c>
       <c r="H82" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I82" s="6" t="s">
-[...3 lines deleted...]
-    <row r="83" spans="1:9" ht="28.5">
+      <c r="I82" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="29">
       <c r="A83" s="15" t="s">
         <v>612</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C83" s="7">
         <v>1986</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F83" s="8" t="s">
         <v>605</v>
       </c>
       <c r="G83" s="7" t="s">
         <v>608</v>
       </c>
       <c r="H83" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I83" s="6" t="s">
-[...3 lines deleted...]
-    <row r="84" spans="1:9" ht="57">
+      <c r="I83" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="42">
       <c r="A84" s="15" t="s">
         <v>607</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C84" s="7">
         <v>1987</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F84" s="8" t="s">
         <v>605</v>
       </c>
       <c r="G84" s="7" t="s">
         <v>608</v>
       </c>
       <c r="H84" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I84" s="6" t="s">
-[...3 lines deleted...]
-    <row r="85" spans="1:9" ht="57">
+      <c r="I84" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="56">
       <c r="A85" s="15" t="s">
         <v>610</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C85" s="7">
         <v>1987</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F85" s="8" t="s">
         <v>605</v>
       </c>
       <c r="G85" s="7" t="s">
         <v>608</v>
       </c>
       <c r="H85" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I85" s="6" t="s">
-[...3 lines deleted...]
-    <row r="86" spans="1:9" ht="28.5">
+      <c r="I85" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="29">
       <c r="A86" s="15" t="s">
         <v>613</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C86" s="7">
         <v>1987</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F86" s="8" t="s">
         <v>605</v>
       </c>
       <c r="G86" s="7" t="s">
         <v>608</v>
       </c>
       <c r="H86" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I86" s="6" t="s">
-[...3 lines deleted...]
-    <row r="87" spans="1:9" ht="28.5">
+      <c r="I86" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="29">
       <c r="A87" s="15" t="s">
         <v>651</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C87" s="7">
         <v>1986</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F87" s="8" t="s">
         <v>652</v>
       </c>
       <c r="G87" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H87" s="8" t="s">
         <v>653</v>
       </c>
-      <c r="I87" s="6" t="s">
-[...3 lines deleted...]
-    <row r="88" spans="1:9" ht="42.75">
+      <c r="I87" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="42">
       <c r="A88" s="15" t="s">
         <v>654</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C88" s="7">
         <v>1987</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F88" s="8" t="s">
         <v>652</v>
       </c>
       <c r="G88" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H88" s="8" t="s">
         <v>653</v>
       </c>
-      <c r="I88" s="6" t="s">
-[...3 lines deleted...]
-    <row r="89" spans="1:9" ht="42.75">
+      <c r="I88" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="29">
       <c r="A89" s="15" t="s">
         <v>892</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C89" s="5">
         <v>1987</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>893</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>325</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="I89" s="6" t="s">
-[...3 lines deleted...]
-    <row r="90" spans="1:9" ht="28.5">
+      <c r="I89" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="29">
       <c r="A90" s="15" t="s">
         <v>979</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C90" s="5">
         <v>1986</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>978</v>
       </c>
       <c r="G90" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>572</v>
       </c>
-      <c r="I90" s="6" t="s">
-[...3 lines deleted...]
-    <row r="91" spans="1:9" ht="28.5">
+      <c r="I90" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="29">
       <c r="A91" s="15" t="s">
         <v>977</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C91" s="5">
         <v>1987</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>978</v>
       </c>
       <c r="G91" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>572</v>
       </c>
-      <c r="I91" s="6" t="s">
-[...3 lines deleted...]
-    <row r="92" spans="1:9" ht="28.5">
+      <c r="I91" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="29">
       <c r="A92" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C92" s="5">
         <v>1988</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F92" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I92" s="6" t="s">
-[...3 lines deleted...]
-    <row r="93" spans="1:9" ht="28.5">
+      <c r="I92" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="29">
       <c r="A93" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C93" s="5">
         <v>1988</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F93" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I93" s="6" t="s">
-[...3 lines deleted...]
-    <row r="94" spans="1:9" ht="57">
+      <c r="I93" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="42">
       <c r="A94" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C94" s="5">
         <v>1988</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F94" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I94" s="6" t="s">
-[...3 lines deleted...]
-    <row r="95" spans="1:9" ht="28.5">
+      <c r="I94" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="29">
       <c r="A95" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C95" s="5">
         <v>1989</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F95" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I95" s="6" t="s">
-[...3 lines deleted...]
-    <row r="96" spans="1:9" ht="28.5">
+      <c r="I95" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="29">
       <c r="A96" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C96" s="5">
         <v>1989</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>37</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I96" s="6" t="s">
-[...3 lines deleted...]
-    <row r="97" spans="1:9" ht="28.5">
+      <c r="I96" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="29">
       <c r="A97" s="15" t="s">
         <v>102</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C97" s="5">
         <v>1989</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E97" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F97" s="6" t="s">
         <v>103</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H97" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="I97" s="6" t="s">
-[...3 lines deleted...]
-    <row r="98" spans="1:9" ht="28.5">
+      <c r="I97" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="29">
       <c r="A98" s="15" t="s">
         <v>291</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C98" s="5">
         <v>1988</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>289</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="I98" s="6" t="s">
-[...3 lines deleted...]
-    <row r="99" spans="1:9" ht="42.75">
+      <c r="I98" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="42">
       <c r="A99" s="15" t="s">
         <v>319</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C99" s="5">
         <v>1989</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F99" s="6" t="s">
         <v>320</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>321</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="I99" s="6" t="s">
-[...3 lines deleted...]
-    <row r="100" spans="1:9" ht="28.5">
+      <c r="I99" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="29">
       <c r="A100" s="15" t="s">
         <v>323</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C100" s="7">
         <v>1989</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E100" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F100" s="8" t="s">
         <v>320</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>321</v>
       </c>
       <c r="H100" s="8" t="s">
         <v>322</v>
       </c>
-      <c r="I100" s="6" t="s">
-[...3 lines deleted...]
-    <row r="101" spans="1:9" ht="28.5">
+      <c r="I100" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="29">
       <c r="A101" s="15" t="s">
         <v>527</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C101" s="7">
         <v>1988</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F101" s="8" t="s">
         <v>525</v>
       </c>
       <c r="G101" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H101" s="8" t="s">
         <v>526</v>
       </c>
-      <c r="I101" s="8" t="s">
+      <c r="I101" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="102" spans="1:9" ht="28.5">
+    <row r="102" spans="1:9" ht="29">
       <c r="A102" s="15" t="s">
         <v>619</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C102" s="7">
         <v>1988</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E102" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F102" s="8" t="s">
         <v>605</v>
       </c>
       <c r="G102" s="7" t="s">
         <v>608</v>
       </c>
       <c r="H102" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I102" s="6" t="s">
-[...3 lines deleted...]
-    <row r="103" spans="1:9" ht="28.5">
+      <c r="I102" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="29">
       <c r="A103" s="15" t="s">
         <v>618</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C103" s="7">
         <v>1988</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F103" s="8" t="s">
         <v>605</v>
       </c>
       <c r="G103" s="7" t="s">
         <v>608</v>
       </c>
       <c r="H103" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I103" s="6" t="s">
-[...3 lines deleted...]
-    <row r="104" spans="1:9" ht="28.5">
+      <c r="I103" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="29">
       <c r="A104" s="15" t="s">
         <v>623</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C104" s="7">
         <v>1989</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>624</v>
       </c>
       <c r="F104" s="8" t="s">
         <v>605</v>
       </c>
       <c r="G104" s="7" t="s">
         <v>608</v>
       </c>
       <c r="H104" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I104" s="6" t="s">
-[...3 lines deleted...]
-    <row r="105" spans="1:9" ht="42.75">
+      <c r="I104" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="29">
       <c r="A105" s="15" t="s">
         <v>620</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C105" s="5">
         <v>1989</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F105" s="6" t="s">
         <v>605</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>608</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>606</v>
       </c>
-      <c r="I105" s="6" t="s">
-[...3 lines deleted...]
-    <row r="106" spans="1:9" ht="28.5">
+      <c r="I105" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="29">
       <c r="A106" s="15" t="s">
         <v>621</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C106" s="7">
         <v>1989</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F106" s="8" t="s">
         <v>605</v>
       </c>
       <c r="G106" s="7" t="s">
         <v>608</v>
       </c>
       <c r="H106" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I106" s="6" t="s">
-[...3 lines deleted...]
-    <row r="107" spans="1:9" ht="28.5">
+      <c r="I106" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="29">
       <c r="A107" s="15" t="s">
         <v>622</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C107" s="5">
         <v>1989</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F107" s="6" t="s">
         <v>605</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>608</v>
       </c>
       <c r="H107" s="6" t="s">
         <v>606</v>
       </c>
-      <c r="I107" s="6" t="s">
-[...3 lines deleted...]
-    <row r="108" spans="1:9" ht="42.75">
+      <c r="I107" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="42">
       <c r="A108" s="15" t="s">
         <v>655</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C108" s="7">
         <v>1989</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F108" s="8" t="s">
         <v>652</v>
       </c>
       <c r="G108" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H108" s="8" t="s">
         <v>653</v>
       </c>
-      <c r="I108" s="6" t="s">
-[...3 lines deleted...]
-    <row r="109" spans="1:9" ht="28.5">
+      <c r="I108" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="29">
       <c r="A109" s="15" t="s">
         <v>656</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C109" s="7">
         <v>1989</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F109" s="8" t="s">
         <v>652</v>
       </c>
       <c r="G109" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H109" s="8" t="s">
         <v>653</v>
       </c>
-      <c r="I109" s="6" t="s">
-[...3 lines deleted...]
-    <row r="110" spans="1:9" ht="28.5">
+      <c r="I109" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="29">
       <c r="A110" s="15" t="s">
         <v>853</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C110" s="5">
         <v>1988</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>852</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>832</v>
       </c>
-      <c r="I110" s="6" t="s">
-[...3 lines deleted...]
-    <row r="111" spans="1:9" ht="28.5">
+      <c r="I110" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="29">
       <c r="A111" s="15" t="s">
         <v>851</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C111" s="5">
         <v>1989</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>852</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>832</v>
       </c>
-      <c r="I111" s="6" t="s">
-[...3 lines deleted...]
-    <row r="112" spans="1:9" ht="28.5">
+      <c r="I111" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="29">
       <c r="A112" s="15" t="s">
         <v>139</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C112" s="5">
         <v>1988</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F112" s="5" t="s">
         <v>978</v>
       </c>
       <c r="G112" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>572</v>
       </c>
-      <c r="I112" s="6" t="s">
-[...3 lines deleted...]
-    <row r="113" spans="1:9" ht="28.5">
+      <c r="I112" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="29">
       <c r="A113" s="15" t="s">
         <v>980</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C113" s="5">
         <v>1988</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F113" s="5" t="s">
         <v>978</v>
       </c>
       <c r="G113" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>572</v>
       </c>
-      <c r="I113" s="6" t="s">
-[...3 lines deleted...]
-    <row r="114" spans="1:9" ht="28.5">
+      <c r="I113" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="29">
       <c r="A114" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B114" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C114" s="5">
         <v>1990</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F114" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>40</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I114" s="6" t="s">
-[...3 lines deleted...]
-    <row r="115" spans="1:9" ht="28.5">
+      <c r="I114" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="29">
       <c r="A115" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B115" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C115" s="5">
         <v>1990</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F115" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>40</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I115" s="6" t="s">
-[...3 lines deleted...]
-    <row r="116" spans="1:9" ht="28.5">
+      <c r="I115" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="29">
       <c r="A116" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B116" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C116" s="5">
         <v>1990</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F116" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>40</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I116" s="6" t="s">
-[...3 lines deleted...]
-    <row r="117" spans="1:9" ht="28.5">
+      <c r="I116" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="29">
       <c r="A117" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B117" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C117" s="5">
         <v>1991</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E117" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F117" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>40</v>
       </c>
       <c r="H117" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I117" s="6" t="s">
-[...3 lines deleted...]
-    <row r="118" spans="1:9" ht="28.5">
+      <c r="I117" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="29">
       <c r="A118" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B118" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C118" s="5">
         <v>1991</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F118" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>40</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I118" s="6" t="s">
-[...3 lines deleted...]
-    <row r="119" spans="1:9" ht="42.75">
+      <c r="I118" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" ht="42">
       <c r="A119" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B119" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C119" s="5">
         <v>1991</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F119" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>40</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I119" s="6" t="s">
-[...3 lines deleted...]
-    <row r="120" spans="1:9" ht="42.75">
+      <c r="I119" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="29">
       <c r="A120" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B120" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C120" s="5">
         <v>1991</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F120" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>40</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I120" s="6" t="s">
-[...3 lines deleted...]
-    <row r="121" spans="1:9" ht="42.75">
+      <c r="I120" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="42">
       <c r="A121" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B121" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C121" s="5">
         <v>1991</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F121" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>40</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="I121" s="6" t="s">
-[...3 lines deleted...]
-    <row r="122" spans="1:9" ht="28.5">
+      <c r="I121" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="29">
       <c r="A122" s="15" t="s">
         <v>139</v>
       </c>
       <c r="B122" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C122" s="5">
         <v>1989</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F122" s="8" t="s">
         <v>140</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="I122" s="6" t="s">
-[...3 lines deleted...]
-    <row r="123" spans="1:9" ht="28.5">
+      <c r="I122" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="29">
       <c r="A123" s="15" t="s">
         <v>176</v>
       </c>
       <c r="B123" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C123" s="5">
         <v>1991</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E123" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F123" s="5" t="s">
         <v>174</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="I123" s="6" t="s">
-[...3 lines deleted...]
-    <row r="124" spans="1:9" ht="28.5">
+      <c r="I123" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" ht="29">
       <c r="A124" s="15" t="s">
         <v>292</v>
       </c>
       <c r="B124" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C124" s="5">
         <v>1990</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>293</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>294</v>
       </c>
       <c r="I124" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="125" spans="1:9" ht="28.5">
+    <row r="125" spans="1:9" ht="29">
       <c r="A125" s="15" t="s">
         <v>306</v>
       </c>
       <c r="B125" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C125" s="5">
         <v>1990</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F125" s="6" t="s">
         <v>307</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>308</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>309</v>
       </c>
-      <c r="I125" s="6" t="s">
-[...3 lines deleted...]
-    <row r="126" spans="1:9" ht="28.5">
+      <c r="I125" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" ht="29">
       <c r="A126" s="15" t="s">
         <v>310</v>
       </c>
       <c r="B126" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C126" s="5">
         <v>1990</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F126" s="6" t="s">
         <v>307</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>308</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>309</v>
       </c>
-      <c r="I126" s="6" t="s">
-[...3 lines deleted...]
-    <row r="127" spans="1:9" ht="57">
+      <c r="I126" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" ht="56">
       <c r="A127" s="15" t="s">
         <v>311</v>
       </c>
       <c r="B127" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C127" s="5">
         <v>1990</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E127" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F127" s="6" t="s">
         <v>307</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>308</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>309</v>
       </c>
-      <c r="I127" s="6" t="s">
-[...3 lines deleted...]
-    <row r="128" spans="1:9" ht="28.5">
+      <c r="I127" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" ht="29">
       <c r="A128" s="15" t="s">
         <v>312</v>
       </c>
       <c r="B128" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C128" s="9">
         <v>1991</v>
       </c>
       <c r="D128" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E128" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F128" s="11" t="s">
         <v>307</v>
       </c>
       <c r="G128" s="9" t="s">
         <v>19</v>
       </c>
       <c r="H128" s="11" t="s">
         <v>309</v>
       </c>
-      <c r="I128" s="6" t="s">
-[...3 lines deleted...]
-    <row r="129" spans="1:9" ht="42.75">
+      <c r="I128" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" ht="29">
       <c r="A129" s="15" t="s">
         <v>324</v>
       </c>
       <c r="B129" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C129" s="9">
         <v>1991</v>
       </c>
       <c r="D129" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E129" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F129" s="11" t="s">
         <v>320</v>
       </c>
       <c r="G129" s="9" t="s">
         <v>325</v>
       </c>
       <c r="H129" s="11" t="s">
         <v>322</v>
       </c>
-      <c r="I129" s="6" t="s">
-[...3 lines deleted...]
-    <row r="130" spans="1:9" ht="42.75">
+      <c r="I129" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" ht="29">
       <c r="A130" s="15" t="s">
         <v>326</v>
       </c>
       <c r="B130" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C130" s="9">
         <v>1992</v>
       </c>
       <c r="D130" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E130" s="9" t="s">
         <v>28</v>
       </c>
       <c r="F130" s="11" t="s">
         <v>320</v>
       </c>
       <c r="G130" s="9" t="s">
         <v>325</v>
       </c>
       <c r="H130" s="11" t="s">
         <v>322</v>
       </c>
-      <c r="I130" s="6" t="s">
-[...3 lines deleted...]
-    <row r="131" spans="1:9" ht="28.5">
+      <c r="I130" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" ht="29">
       <c r="A131" s="15" t="s">
         <v>465</v>
       </c>
       <c r="B131" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C131" s="9">
         <v>1991</v>
       </c>
       <c r="D131" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E131" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F131" s="11" t="s">
         <v>466</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H131" s="11" t="s">
         <v>200</v>
       </c>
-      <c r="I131" s="6" t="s">
-[...3 lines deleted...]
-    <row r="132" spans="1:9" ht="28.5">
+      <c r="I131" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" ht="29">
       <c r="A132" s="15" t="s">
         <v>685</v>
       </c>
       <c r="B132" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C132" s="9">
         <v>1991</v>
       </c>
       <c r="D132" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E132" s="9" t="s">
         <v>28</v>
       </c>
       <c r="F132" s="11" t="s">
         <v>686</v>
       </c>
       <c r="G132" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H132" s="11" t="s">
         <v>687</v>
       </c>
-      <c r="I132" s="6" t="s">
-[...3 lines deleted...]
-    <row r="133" spans="1:9" ht="28.5">
+      <c r="I132" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" ht="29">
       <c r="A133" s="15" t="s">
         <v>857</v>
       </c>
       <c r="B133" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C133" s="9">
         <v>1989</v>
       </c>
       <c r="D133" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E133" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F133" s="9" t="s">
         <v>852</v>
       </c>
       <c r="G133" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H133" s="9" t="s">
         <v>832</v>
       </c>
-      <c r="I133" s="6" t="s">
-[...3 lines deleted...]
-    <row r="134" spans="1:9" ht="28.5">
+      <c r="I133" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="29">
       <c r="A134" s="15" t="s">
         <v>858</v>
       </c>
       <c r="B134" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C134" s="9">
         <v>1989</v>
       </c>
       <c r="D134" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E134" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F134" s="9" t="s">
         <v>852</v>
       </c>
       <c r="G134" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H134" s="9" t="s">
         <v>832</v>
       </c>
-      <c r="I134" s="6" t="s">
-[...3 lines deleted...]
-    <row r="135" spans="1:9" ht="28.5">
+      <c r="I134" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" ht="29">
       <c r="A135" s="15" t="s">
         <v>855</v>
       </c>
       <c r="B135" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C135" s="10">
         <v>1990</v>
       </c>
       <c r="D135" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F135" s="10" t="s">
         <v>852</v>
       </c>
       <c r="G135" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H135" s="10" t="s">
         <v>832</v>
       </c>
-      <c r="I135" s="6" t="s">
-[...3 lines deleted...]
-    <row r="136" spans="1:9" ht="28.5">
+      <c r="I135" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" ht="29">
       <c r="A136" s="15" t="s">
         <v>854</v>
       </c>
       <c r="B136" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C136" s="10">
         <v>1991</v>
       </c>
       <c r="D136" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E136" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F136" s="10" t="s">
         <v>852</v>
       </c>
       <c r="G136" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H136" s="10" t="s">
         <v>832</v>
       </c>
-      <c r="I136" s="6" t="s">
-[...3 lines deleted...]
-    <row r="137" spans="1:9" ht="28.5">
+      <c r="I136" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" ht="29">
       <c r="A137" s="15" t="s">
         <v>856</v>
       </c>
       <c r="B137" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C137" s="10">
         <v>1991</v>
       </c>
       <c r="D137" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F137" s="10" t="s">
         <v>852</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H137" s="10" t="s">
         <v>832</v>
       </c>
-      <c r="I137" s="6" t="s">
-[...3 lines deleted...]
-    <row r="138" spans="1:9" ht="28.5">
+      <c r="I137" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" ht="29">
       <c r="A138" s="15" t="s">
         <v>897</v>
       </c>
       <c r="B138" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C138" s="10">
         <v>1989</v>
       </c>
       <c r="D138" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F138" s="10" t="s">
         <v>893</v>
       </c>
       <c r="G138" s="10" t="s">
         <v>895</v>
       </c>
       <c r="H138" s="10" t="s">
         <v>594</v>
       </c>
-      <c r="I138" s="6" t="s">
-[...3 lines deleted...]
-    <row r="139" spans="1:9" ht="28.5">
+      <c r="I138" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" ht="29">
       <c r="A139" s="15" t="s">
         <v>896</v>
       </c>
       <c r="B139" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C139" s="10">
         <v>1990</v>
       </c>
       <c r="D139" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E139" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F139" s="10" t="s">
         <v>893</v>
       </c>
       <c r="G139" s="10" t="s">
         <v>895</v>
       </c>
       <c r="H139" s="10" t="s">
         <v>594</v>
       </c>
-      <c r="I139" s="6" t="s">
-[...3 lines deleted...]
-    <row r="140" spans="1:9" ht="28.5">
+      <c r="I139" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" ht="29">
       <c r="A140" s="15" t="s">
         <v>898</v>
       </c>
       <c r="B140" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C140" s="10">
         <v>1990</v>
       </c>
       <c r="D140" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E140" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F140" s="10" t="s">
         <v>893</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>895</v>
       </c>
       <c r="H140" s="10" t="s">
         <v>594</v>
       </c>
-      <c r="I140" s="6" t="s">
-[...3 lines deleted...]
-    <row r="141" spans="1:9" ht="28.5">
+      <c r="I140" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" ht="29">
       <c r="A141" s="15" t="s">
         <v>894</v>
       </c>
       <c r="B141" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C141" s="10">
         <v>1991</v>
       </c>
       <c r="D141" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F141" s="10" t="s">
         <v>893</v>
       </c>
       <c r="G141" s="10" t="s">
         <v>895</v>
       </c>
       <c r="H141" s="10" t="s">
         <v>594</v>
       </c>
-      <c r="I141" s="6" t="s">
-[...3 lines deleted...]
-    <row r="142" spans="1:9" ht="28.5">
+      <c r="I141" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" ht="29">
       <c r="A142" s="15" t="s">
         <v>902</v>
       </c>
       <c r="B142" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C142" s="10">
         <v>1990</v>
       </c>
       <c r="D142" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F142" s="12" t="s">
         <v>903</v>
       </c>
       <c r="G142" s="10" t="s">
         <v>904</v>
       </c>
       <c r="H142" s="12" t="s">
         <v>88</v>
       </c>
-      <c r="I142" s="6" t="s">
-[...3 lines deleted...]
-    <row r="143" spans="1:9" ht="42.75">
+      <c r="I142" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" ht="37.5">
       <c r="A143" s="15" t="s">
         <v>983</v>
       </c>
       <c r="B143" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C143" s="10">
         <v>1990</v>
       </c>
       <c r="D143" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E143" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F143" s="10" t="s">
         <v>978</v>
       </c>
       <c r="G143" s="10" t="s">
         <v>982</v>
       </c>
       <c r="H143" s="10" t="s">
         <v>572</v>
       </c>
-      <c r="I143" s="6" t="s">
-[...3 lines deleted...]
-    <row r="144" spans="1:9" ht="38.25">
+      <c r="I143" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" ht="37.5">
       <c r="A144" s="15" t="s">
         <v>981</v>
       </c>
       <c r="B144" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C144" s="10">
         <v>1990</v>
       </c>
       <c r="D144" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E144" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F144" s="10" t="s">
         <v>978</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>982</v>
       </c>
       <c r="H144" s="10" t="s">
         <v>572</v>
       </c>
-      <c r="I144" s="6" t="s">
-[...3 lines deleted...]
-    <row r="145" spans="1:9" ht="28.5">
+      <c r="I144" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" ht="29">
       <c r="A145" s="15" t="s">
         <v>1014</v>
       </c>
       <c r="B145" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C145" s="10">
         <v>1990</v>
       </c>
       <c r="D145" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E145" s="10" t="s">
         <v>28</v>
       </c>
       <c r="F145" s="10" t="s">
         <v>1015</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H145" s="10" t="s">
         <v>297</v>
       </c>
       <c r="I145" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="146" spans="1:9" ht="28.5">
+    <row r="146" spans="1:9" ht="29">
       <c r="A146" s="15" t="s">
         <v>1016</v>
       </c>
       <c r="B146" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C146" s="10">
         <v>1991</v>
       </c>
       <c r="D146" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E146" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F146" s="10" t="s">
         <v>1015</v>
       </c>
       <c r="G146" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H146" s="10" t="s">
         <v>297</v>
       </c>
       <c r="I146" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="147" spans="1:9" ht="42.75">
+    <row r="147" spans="1:9" ht="42">
       <c r="A147" s="15" t="s">
         <v>48</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C147" s="10">
         <v>1992</v>
       </c>
       <c r="D147" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E147" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F147" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="10" t="s">
         <v>40</v>
       </c>
       <c r="H147" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="I147" s="6" t="s">
-[...3 lines deleted...]
-    <row r="148" spans="1:9" ht="28.5">
+      <c r="I147" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" ht="29">
       <c r="A148" s="15" t="s">
         <v>50</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C148" s="9">
         <v>1992</v>
       </c>
       <c r="D148" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E148" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F148" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="9" t="s">
         <v>40</v>
       </c>
       <c r="H148" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="I148" s="6" t="s">
-[...3 lines deleted...]
-    <row r="149" spans="1:9" ht="28.5">
+      <c r="I148" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" ht="29">
       <c r="A149" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C149" s="9">
         <v>1993</v>
       </c>
       <c r="D149" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E149" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F149" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="9" t="s">
         <v>40</v>
       </c>
       <c r="H149" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="I149" s="6" t="s">
-[...3 lines deleted...]
-    <row r="150" spans="1:9" ht="28.5">
+      <c r="I149" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" ht="29">
       <c r="A150" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C150" s="9">
         <v>1993</v>
       </c>
       <c r="D150" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E150" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F150" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="9" t="s">
         <v>40</v>
       </c>
       <c r="H150" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="I150" s="6" t="s">
-[...3 lines deleted...]
-    <row r="151" spans="1:9" ht="28.5">
+      <c r="I150" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" ht="29">
       <c r="A151" s="15" t="s">
         <v>142</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C151" s="9">
         <v>1993</v>
       </c>
       <c r="D151" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E151" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F151" s="11" t="s">
         <v>140</v>
       </c>
       <c r="G151" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H151" s="11" t="s">
         <v>141</v>
       </c>
-      <c r="I151" s="6" t="s">
-[...3 lines deleted...]
-    <row r="152" spans="1:9" ht="28.5">
+      <c r="I151" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" ht="29">
       <c r="A152" s="15" t="s">
         <v>313</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C152" s="9">
         <v>1992</v>
       </c>
       <c r="D152" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E152" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F152" s="11" t="s">
         <v>307</v>
       </c>
       <c r="G152" s="9" t="s">
         <v>19</v>
       </c>
       <c r="H152" s="11" t="s">
         <v>309</v>
       </c>
-      <c r="I152" s="6" t="s">
-[...3 lines deleted...]
-    <row r="153" spans="1:9" ht="28.5">
+      <c r="I152" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" ht="29">
       <c r="A153" s="15" t="s">
         <v>314</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C153" s="9">
         <v>1992</v>
       </c>
       <c r="D153" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E153" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F153" s="11" t="s">
         <v>307</v>
       </c>
       <c r="G153" s="9" t="s">
         <v>19</v>
       </c>
       <c r="H153" s="11" t="s">
         <v>309</v>
       </c>
-      <c r="I153" s="6" t="s">
-[...3 lines deleted...]
-    <row r="154" spans="1:9" ht="28.5">
+      <c r="I153" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" ht="29">
       <c r="A154" s="15" t="s">
         <v>315</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C154" s="9">
         <v>1993</v>
       </c>
       <c r="D154" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E154" s="9" t="s">
         <v>28</v>
       </c>
       <c r="F154" s="11" t="s">
         <v>307</v>
       </c>
       <c r="G154" s="9" t="s">
         <v>316</v>
       </c>
       <c r="H154" s="11" t="s">
         <v>309</v>
       </c>
-      <c r="I154" s="11" t="s">
-[...3 lines deleted...]
-    <row r="155" spans="1:9" ht="42.75">
+      <c r="I154" s="9" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" ht="29">
       <c r="A155" s="15" t="s">
         <v>327</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C155" s="9">
         <v>1993</v>
       </c>
       <c r="D155" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E155" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F155" s="11" t="s">
         <v>320</v>
       </c>
       <c r="G155" s="9" t="s">
         <v>325</v>
       </c>
       <c r="H155" s="11" t="s">
         <v>322</v>
       </c>
-      <c r="I155" s="11" t="s">
-[...3 lines deleted...]
-    <row r="156" spans="1:9" ht="42.75">
+      <c r="I155" s="9" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" ht="29">
       <c r="A156" s="15" t="s">
         <v>328</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C156" s="5">
         <v>1993</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E156" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F156" s="6" t="s">
         <v>320</v>
       </c>
       <c r="G156" s="9" t="s">
         <v>325</v>
       </c>
       <c r="H156" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="I156" s="6" t="s">
-[...3 lines deleted...]
-    <row r="157" spans="1:9" ht="28.5">
+      <c r="I156" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" ht="29">
       <c r="A157" s="15" t="s">
         <v>329</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C157" s="5">
         <v>1993</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E157" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F157" s="6" t="s">
         <v>320</v>
       </c>
       <c r="G157" s="9" t="s">
         <v>330</v>
       </c>
       <c r="H157" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="I157" s="6" t="s">
-[...3 lines deleted...]
-    <row r="158" spans="1:9" ht="28.5">
+      <c r="I157" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" ht="29">
       <c r="A158" s="15" t="s">
         <v>688</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C158" s="5">
         <v>1992</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F158" s="6" t="s">
         <v>686</v>
       </c>
       <c r="G158" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H158" s="6" t="s">
         <v>687</v>
       </c>
-      <c r="I158" s="6" t="s">
-[...3 lines deleted...]
-    <row r="159" spans="1:9" ht="28.5">
+      <c r="I158" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" ht="29">
       <c r="A159" s="15" t="s">
         <v>899</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C159" s="5">
         <v>1992</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E159" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F159" s="5" t="s">
         <v>893</v>
       </c>
       <c r="G159" s="9" t="s">
         <v>895</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="I159" s="6" t="s">
-[...3 lines deleted...]
-    <row r="160" spans="1:9" ht="28.5">
+      <c r="I159" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" ht="29">
       <c r="A160" s="15" t="s">
         <v>900</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C160" s="5">
         <v>1993</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F160" s="5" t="s">
         <v>893</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>895</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="I160" s="6" t="s">
-[...3 lines deleted...]
-    <row r="161" spans="1:9" ht="42.75">
+      <c r="I160" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" ht="42">
       <c r="A161" s="15" t="s">
         <v>901</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C161" s="5">
         <v>1993</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F161" s="5" t="s">
         <v>893</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>895</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="I161" s="6" t="s">
-[...3 lines deleted...]
-    <row r="162" spans="1:9" ht="42.75">
+      <c r="I161" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" ht="42">
       <c r="A162" s="15" t="s">
         <v>908</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C162" s="5">
         <v>1992</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E162" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F162" s="6" t="s">
         <v>903</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>904</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="I162" s="6" t="s">
-[...3 lines deleted...]
-    <row r="163" spans="1:9" ht="42.75">
+      <c r="I162" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" ht="42">
       <c r="A163" s="15" t="s">
         <v>909</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C163" s="5">
         <v>1993</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E163" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F163" s="6" t="s">
         <v>903</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>904</v>
       </c>
       <c r="H163" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="I163" s="6" t="s">
-[...3 lines deleted...]
-    <row r="164" spans="1:9" ht="28.5">
+      <c r="I163" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" ht="29">
       <c r="A164" s="15" t="s">
         <v>905</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C164" s="5">
         <v>1993</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E164" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F164" s="6" t="s">
         <v>903</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>904</v>
       </c>
       <c r="H164" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="I164" s="6" t="s">
-[...3 lines deleted...]
-    <row r="165" spans="1:9" ht="42.75">
+      <c r="I164" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" ht="42">
       <c r="A165" s="15" t="s">
         <v>907</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C165" s="5">
         <v>1993</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E165" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F165" s="6" t="s">
         <v>903</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>904</v>
       </c>
       <c r="H165" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="I165" s="6" t="s">
-[...3 lines deleted...]
-    <row r="166" spans="1:9" ht="42.75">
+      <c r="I165" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" ht="42">
       <c r="A166" s="15" t="s">
         <v>906</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C166" s="5">
         <v>1993</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E166" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F166" s="6" t="s">
         <v>903</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>904</v>
       </c>
       <c r="H166" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="I166" s="6" t="s">
-[...3 lines deleted...]
-    <row r="167" spans="1:9" ht="38.25">
+      <c r="I166" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" ht="37.5">
       <c r="A167" s="15" t="s">
         <v>984</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C167" s="9">
         <v>1992</v>
       </c>
       <c r="D167" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E167" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F167" s="9" t="s">
         <v>978</v>
       </c>
       <c r="G167" s="9" t="s">
         <v>982</v>
       </c>
       <c r="H167" s="9" t="s">
         <v>572</v>
       </c>
-      <c r="I167" s="6" t="s">
-[...3 lines deleted...]
-    <row r="168" spans="1:9" ht="28.5">
+      <c r="I167" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" ht="29">
       <c r="A168" s="15" t="s">
         <v>1017</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C168" s="9">
         <v>1992</v>
       </c>
       <c r="D168" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E168" s="9" t="s">
         <v>28</v>
       </c>
       <c r="F168" s="9" t="s">
         <v>1015</v>
       </c>
       <c r="G168" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H168" s="9" t="s">
         <v>297</v>
       </c>
       <c r="I168" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="169" spans="1:9" ht="42.75">
+    <row r="169" spans="1:9" ht="42">
       <c r="A169" s="15" t="s">
         <v>1018</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C169" s="9">
         <v>1992</v>
       </c>
       <c r="D169" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E169" s="9" t="s">
         <v>28</v>
       </c>
       <c r="F169" s="9" t="s">
         <v>1015</v>
       </c>
       <c r="G169" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H169" s="9" t="s">
         <v>297</v>
       </c>
       <c r="I169" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="170" spans="1:9" ht="28.5">
+    <row r="170" spans="1:9" ht="29">
       <c r="A170" s="15" t="s">
         <v>180</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>181</v>
       </c>
       <c r="C170" s="11">
         <v>1994</v>
       </c>
       <c r="D170" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E170" s="11" t="s">
         <v>10</v>
       </c>
       <c r="F170" s="11" t="s">
         <v>182</v>
       </c>
       <c r="G170" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H170" s="11" t="s">
         <v>183</v>
       </c>
-      <c r="I170" s="11" t="s">
+      <c r="I170" s="9" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="171" spans="1:9" ht="28.5">
+    <row r="171" spans="1:9" ht="29">
       <c r="A171" s="15" t="s">
         <v>318</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>181</v>
       </c>
       <c r="C171" s="9">
         <v>1994</v>
       </c>
       <c r="D171" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E171" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F171" s="11" t="s">
         <v>307</v>
       </c>
       <c r="G171" s="9" t="s">
         <v>64</v>
       </c>
       <c r="H171" s="11" t="s">
         <v>309</v>
       </c>
-      <c r="I171" s="11" t="s">
-[...3 lines deleted...]
-    <row r="172" spans="1:9" ht="28.5">
+      <c r="I171" s="9" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" ht="29">
       <c r="A172" s="15" t="s">
         <v>317</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>181</v>
       </c>
       <c r="C172" s="9">
         <v>1994</v>
       </c>
       <c r="D172" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E172" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F172" s="11" t="s">
         <v>307</v>
       </c>
       <c r="G172" s="9" t="s">
         <v>64</v>
       </c>
       <c r="H172" s="11" t="s">
         <v>309</v>
       </c>
-      <c r="I172" s="11" t="s">
-[...3 lines deleted...]
-    <row r="173" spans="1:9" ht="51">
+      <c r="I172" s="9" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" ht="50">
       <c r="A173" s="15" t="s">
         <v>331</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>181</v>
       </c>
       <c r="C173" s="9">
         <v>1994</v>
       </c>
       <c r="D173" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E173" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F173" s="11" t="s">
         <v>320</v>
       </c>
       <c r="G173" s="9" t="s">
         <v>332</v>
       </c>
       <c r="H173" s="11" t="s">
         <v>322</v>
       </c>
-      <c r="I173" s="11" t="s">
-[...3 lines deleted...]
-    <row r="174" spans="1:9" ht="42.75">
+      <c r="I173" s="9" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" ht="42">
       <c r="A174" s="15" t="s">
         <v>911</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>181</v>
       </c>
       <c r="C174" s="9">
         <v>1994</v>
       </c>
       <c r="D174" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E174" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F174" s="11" t="s">
         <v>903</v>
       </c>
       <c r="G174" s="9" t="s">
         <v>608</v>
       </c>
       <c r="H174" s="11" t="s">
         <v>88</v>
       </c>
-      <c r="I174" s="11" t="s">
-[...3 lines deleted...]
-    <row r="175" spans="1:9" ht="28.5">
+      <c r="I174" s="9" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" ht="29">
       <c r="A175" s="15" t="s">
         <v>910</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>181</v>
       </c>
       <c r="C175" s="5">
         <v>1994</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E175" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F175" s="6" t="s">
         <v>903</v>
       </c>
       <c r="G175" s="7" t="s">
         <v>608</v>
       </c>
       <c r="H175" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="I175" s="6" t="s">
-[...3 lines deleted...]
-    <row r="176" spans="1:9" ht="28.5">
+      <c r="I175" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" ht="29">
       <c r="A176" s="15" t="s">
         <v>985</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>181</v>
       </c>
       <c r="C176" s="5">
         <v>1994</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E176" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F176" s="5" t="s">
         <v>978</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>418</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>572</v>
       </c>
-      <c r="I176" s="6" t="s">
-[...3 lines deleted...]
-    <row r="177" spans="1:9" ht="28.5">
+      <c r="I176" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" ht="29">
       <c r="A177" s="15" t="s">
         <v>184</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C177" s="6">
         <v>1995</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E177" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F177" s="6" t="s">
         <v>182</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>183</v>
       </c>
-      <c r="I177" s="6" t="s">
+      <c r="I177" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="178" spans="1:9" ht="57">
+    <row r="178" spans="1:9" ht="42">
       <c r="A178" s="15" t="s">
         <v>272</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C178" s="5">
         <v>1995</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E178" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F178" s="5" t="s">
         <v>273</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>274</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I178" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="179" spans="1:9" ht="71.25">
+    <row r="179" spans="1:9" ht="56">
       <c r="A179" s="15" t="s">
         <v>408</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C179" s="5">
         <v>1994</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E179" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F179" s="6" t="s">
         <v>404</v>
       </c>
       <c r="G179" s="7" t="s">
         <v>409</v>
       </c>
       <c r="H179" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="I179" s="6" t="s">
+      <c r="I179" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="180" spans="1:9" ht="28.5">
+    <row r="180" spans="1:9" ht="29">
       <c r="A180" s="15" t="s">
         <v>416</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C180" s="5">
         <v>1995</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E180" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F180" s="6" t="s">
         <v>404</v>
       </c>
       <c r="G180" s="5" t="s">
         <v>409</v>
       </c>
       <c r="H180" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="I180" s="6" t="s">
+      <c r="I180" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="181" spans="1:9" ht="28.5">
+    <row r="181" spans="1:9" ht="29">
       <c r="A181" s="15" t="s">
         <v>411</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C181" s="5">
         <v>1995</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E181" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F181" s="6" t="s">
         <v>404</v>
       </c>
       <c r="G181" s="5" t="s">
         <v>409</v>
       </c>
       <c r="H181" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="I181" s="6" t="s">
+      <c r="I181" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="182" spans="1:9" ht="71.25">
+    <row r="182" spans="1:9" ht="56">
       <c r="A182" s="15" t="s">
         <v>412</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C182" s="5">
         <v>1995</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E182" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F182" s="6" t="s">
         <v>404</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>409</v>
       </c>
       <c r="H182" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="I182" s="6" t="s">
+      <c r="I182" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="183" spans="1:9" ht="38.25">
+    <row r="183" spans="1:9" ht="37.5">
       <c r="A183" s="15" t="s">
         <v>413</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C183" s="5">
         <v>1995</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E183" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F183" s="6" t="s">
         <v>404</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>414</v>
       </c>
       <c r="H183" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="I183" s="8" t="s">
+      <c r="I183" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="184" spans="1:9" ht="28.5">
+    <row r="184" spans="1:9" ht="29">
       <c r="A184" s="15" t="s">
         <v>415</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C184" s="5">
         <v>1995</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E184" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F184" s="6" t="s">
         <v>404</v>
       </c>
       <c r="G184" s="5" t="s">
         <v>409</v>
       </c>
       <c r="H184" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="I184" s="8" t="s">
+      <c r="I184" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="185" spans="1:9" ht="57">
+    <row r="185" spans="1:9" ht="56">
       <c r="A185" s="15" t="s">
         <v>729</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C185" s="5">
         <v>1994</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E185" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F185" s="5" t="s">
         <v>720</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>724</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>589</v>
       </c>
-      <c r="I185" s="6" t="s">
+      <c r="I185" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="186" spans="1:9" ht="42.75">
+    <row r="186" spans="1:9" ht="42">
       <c r="A186" s="15" t="s">
         <v>727</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C186" s="9">
         <v>1995</v>
       </c>
       <c r="D186" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E186" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F186" s="9" t="s">
         <v>720</v>
       </c>
       <c r="G186" s="9" t="s">
         <v>287</v>
       </c>
       <c r="H186" s="9" t="s">
         <v>589</v>
       </c>
-      <c r="I186" s="11" t="s">
+      <c r="I186" s="9" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="187" spans="1:9" ht="42.75">
+    <row r="187" spans="1:9" ht="42">
       <c r="A187" s="15" t="s">
         <v>726</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C187" s="9">
         <v>1995</v>
       </c>
       <c r="D187" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E187" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F187" s="9" t="s">
         <v>720</v>
       </c>
       <c r="G187" s="9" t="s">
         <v>330</v>
       </c>
       <c r="H187" s="9" t="s">
         <v>589</v>
       </c>
-      <c r="I187" s="11" t="s">
+      <c r="I187" s="9" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="188" spans="1:9" ht="42.75">
+    <row r="188" spans="1:9" ht="42">
       <c r="A188" s="15" t="s">
         <v>728</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C188" s="9">
         <v>1995</v>
       </c>
       <c r="D188" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E188" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F188" s="9" t="s">
         <v>720</v>
       </c>
       <c r="G188" s="9" t="s">
         <v>330</v>
       </c>
       <c r="H188" s="9" t="s">
         <v>589</v>
       </c>
-      <c r="I188" s="11" t="s">
+      <c r="I188" s="9" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="189" spans="1:9" ht="28.5">
+    <row r="189" spans="1:9" ht="29">
       <c r="A189" s="15" t="s">
         <v>719</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C189" s="9">
         <v>1995</v>
       </c>
       <c r="D189" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E189" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F189" s="9" t="s">
         <v>720</v>
       </c>
       <c r="G189" s="9" t="s">
         <v>330</v>
       </c>
       <c r="H189" s="9" t="s">
         <v>589</v>
       </c>
-      <c r="I189" s="11" t="s">
+      <c r="I189" s="9" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="190" spans="1:9" ht="51">
+    <row r="190" spans="1:9" ht="50">
       <c r="A190" s="15" t="s">
         <v>723</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C190" s="9">
         <v>1995</v>
       </c>
       <c r="D190" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E190" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F190" s="9" t="s">
         <v>720</v>
       </c>
       <c r="G190" s="9" t="s">
         <v>724</v>
       </c>
       <c r="H190" s="9" t="s">
         <v>589</v>
       </c>
-      <c r="I190" s="6" t="s">
+      <c r="I190" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="191" spans="1:9" ht="28.5">
+    <row r="191" spans="1:9" ht="29">
       <c r="A191" s="15" t="s">
         <v>721</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C191" s="9">
         <v>1995</v>
       </c>
       <c r="D191" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E191" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F191" s="9" t="s">
         <v>720</v>
       </c>
       <c r="G191" s="9" t="s">
         <v>722</v>
       </c>
       <c r="H191" s="9" t="s">
         <v>589</v>
       </c>
-      <c r="I191" s="6" t="s">
+      <c r="I191" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="192" spans="1:9" ht="51">
+    <row r="192" spans="1:9" ht="50">
       <c r="A192" s="15" t="s">
         <v>725</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C192" s="9">
         <v>1995</v>
       </c>
       <c r="D192" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E192" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F192" s="9" t="s">
         <v>720</v>
       </c>
       <c r="G192" s="9" t="s">
         <v>724</v>
       </c>
       <c r="H192" s="9" t="s">
         <v>589</v>
       </c>
-      <c r="I192" s="6" t="s">
+      <c r="I192" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="193" spans="1:9" ht="28.5">
+    <row r="193" spans="1:9" ht="29">
       <c r="A193" s="15" t="s">
         <v>989</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>185</v>
       </c>
       <c r="C193" s="9">
         <v>1995</v>
       </c>
       <c r="D193" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E193" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F193" s="11" t="s">
         <v>987</v>
       </c>
       <c r="G193" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H193" s="11" t="s">
         <v>988</v>
       </c>
-      <c r="I193" s="6" t="s">
-[...3 lines deleted...]
-    <row r="194" spans="1:9" ht="42.75">
+      <c r="I193" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" ht="42">
       <c r="A194" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C194" s="5">
         <v>1996</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E194" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F194" s="6" t="s">
         <v>55</v>
       </c>
       <c r="G194" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H194" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="I194" s="6" t="s">
+      <c r="I194" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="195" spans="1:9" ht="57">
+    <row r="195" spans="1:9" ht="42">
       <c r="A195" s="15" t="s">
         <v>86</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C195" s="5">
         <v>1996</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E195" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F195" s="6" t="s">
         <v>87</v>
       </c>
       <c r="G195" s="9" t="s">
         <v>64</v>
       </c>
       <c r="H195" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="I195" s="6" t="s">
+      <c r="I195" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="196" spans="1:9" ht="28.5">
+    <row r="196" spans="1:9" ht="29">
       <c r="A196" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C196" s="5">
         <v>1996</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E196" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F196" s="6" t="s">
         <v>87</v>
       </c>
       <c r="G196" s="9" t="s">
         <v>64</v>
       </c>
       <c r="H196" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="I196" s="6" t="s">
+      <c r="I196" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="197" spans="1:9" ht="57">
+    <row r="197" spans="1:9" ht="56">
       <c r="A197" s="15" t="s">
         <v>90</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C197" s="5">
         <v>1996</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E197" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F197" s="6" t="s">
         <v>87</v>
       </c>
       <c r="G197" s="9" t="s">
         <v>64</v>
       </c>
       <c r="H197" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="I197" s="6" t="s">
+      <c r="I197" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="198" spans="1:9" ht="28.5">
+    <row r="198" spans="1:9" ht="29">
       <c r="A198" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C198" s="5">
         <v>1997</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E198" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F198" s="6" t="s">
         <v>87</v>
       </c>
       <c r="G198" s="9" t="s">
         <v>64</v>
       </c>
       <c r="H198" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="I198" s="6" t="s">
+      <c r="I198" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="199" spans="1:9" ht="42.75">
+    <row r="199" spans="1:9" ht="42">
       <c r="A199" s="15" t="s">
         <v>92</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C199" s="5">
         <v>1998</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E199" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F199" s="6" t="s">
         <v>87</v>
       </c>
       <c r="G199" s="9" t="s">
         <v>64</v>
       </c>
       <c r="H199" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="I199" s="6" t="s">
+      <c r="I199" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="200" spans="1:9" ht="28.5">
+    <row r="200" spans="1:9" ht="29">
       <c r="A200" s="15" t="s">
         <v>108</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C200" s="5">
         <v>1997</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E200" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F200" s="6" t="s">
         <v>106</v>
       </c>
       <c r="G200" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H200" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="I200" s="6" t="s">
-[...3 lines deleted...]
-    <row r="201" spans="1:9" ht="28.5">
+      <c r="I200" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" ht="29">
       <c r="A201" s="15" t="s">
         <v>186</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C201" s="6">
         <v>1996</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E201" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F201" s="6" t="s">
         <v>182</v>
       </c>
       <c r="G201" s="9" t="s">
         <v>187</v>
       </c>
       <c r="H201" s="6" t="s">
         <v>183</v>
       </c>
-      <c r="I201" s="6" t="s">
+      <c r="I201" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="202" spans="1:9" ht="28.5">
+    <row r="202" spans="1:9" ht="29">
       <c r="A202" s="15" t="s">
         <v>188</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C202" s="6">
         <v>1997</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E202" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F202" s="6" t="s">
         <v>182</v>
       </c>
       <c r="G202" s="9" t="s">
         <v>187</v>
       </c>
       <c r="H202" s="6" t="s">
         <v>183</v>
       </c>
-      <c r="I202" s="6" t="s">
+      <c r="I202" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="203" spans="1:9" ht="28.5">
+    <row r="203" spans="1:9" ht="29">
       <c r="A203" s="15" t="s">
         <v>275</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C203" s="5">
         <v>1996</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E203" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F203" s="5" t="s">
         <v>273</v>
       </c>
       <c r="G203" s="9" t="s">
         <v>276</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I203" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="204" spans="1:9" ht="42.75">
+    <row r="204" spans="1:9" ht="42">
       <c r="A204" s="15" t="s">
         <v>277</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C204" s="5">
         <v>1996</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E204" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F204" s="5" t="s">
         <v>273</v>
       </c>
       <c r="G204" s="9" t="s">
         <v>276</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I204" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="205" spans="1:9" ht="42.75">
+    <row r="205" spans="1:9" ht="42">
       <c r="A205" s="15" t="s">
         <v>280</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C205" s="9">
         <v>1997</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E205" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F205" s="5" t="s">
         <v>273</v>
       </c>
       <c r="G205" s="9" t="s">
         <v>281</v>
       </c>
       <c r="H205" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I205" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="206" spans="1:9" ht="28.5">
+    <row r="206" spans="1:9" ht="29">
       <c r="A206" s="15" t="s">
         <v>282</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C206" s="9">
         <v>1997</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E206" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F206" s="5" t="s">
         <v>273</v>
       </c>
       <c r="G206" s="9" t="s">
         <v>281</v>
       </c>
       <c r="H206" s="9" t="s">
         <v>101</v>
       </c>
       <c r="I206" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="207" spans="1:9" ht="57">
+    <row r="207" spans="1:9" ht="56">
       <c r="A207" s="15" t="s">
         <v>283</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C207" s="9">
         <v>1997</v>
       </c>
       <c r="D207" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E207" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F207" s="5" t="s">
         <v>273</v>
       </c>
       <c r="G207" s="9" t="s">
         <v>281</v>
       </c>
       <c r="H207" s="9" t="s">
         <v>101</v>
       </c>
       <c r="I207" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="208" spans="1:9" ht="28.5">
+    <row r="208" spans="1:9" ht="29">
       <c r="A208" s="15" t="s">
         <v>278</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C208" s="9">
         <v>1997</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E208" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F208" s="5" t="s">
         <v>273</v>
       </c>
       <c r="G208" s="9" t="s">
         <v>276</v>
       </c>
       <c r="H208" s="9" t="s">
         <v>101</v>
       </c>
       <c r="I208" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="209" spans="1:9" ht="28.5">
+    <row r="209" spans="1:9" ht="29">
       <c r="A209" s="15" t="s">
         <v>279</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C209" s="9">
         <v>1997</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E209" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F209" s="9" t="s">
         <v>273</v>
       </c>
       <c r="G209" s="9" t="s">
         <v>276</v>
       </c>
       <c r="H209" s="9" t="s">
         <v>101</v>
       </c>
       <c r="I209" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="210" spans="1:9" ht="42.75">
+    <row r="210" spans="1:9" ht="29">
       <c r="A210" s="15" t="s">
         <v>284</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C210" s="9">
         <v>1998</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E210" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F210" s="9" t="s">
         <v>273</v>
       </c>
       <c r="G210" s="9" t="s">
         <v>281</v>
       </c>
       <c r="H210" s="9" t="s">
         <v>101</v>
       </c>
       <c r="I210" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="211" spans="1:9" ht="42.75">
+    <row r="211" spans="1:9" ht="42">
       <c r="A211" s="15" t="s">
         <v>285</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C211" s="9">
         <v>1998</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E211" s="9" t="s">
         <v>28</v>
       </c>
       <c r="F211" s="9" t="s">
         <v>273</v>
       </c>
       <c r="G211" s="9" t="s">
         <v>281</v>
       </c>
       <c r="H211" s="9" t="s">
         <v>101</v>
       </c>
       <c r="I211" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="212" spans="1:9" ht="28.5">
+    <row r="212" spans="1:9" ht="29">
       <c r="A212" s="15" t="s">
         <v>417</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C212" s="9">
         <v>1996</v>
       </c>
       <c r="D212" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E212" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F212" s="11" t="s">
         <v>404</v>
       </c>
       <c r="G212" s="9" t="s">
         <v>418</v>
       </c>
       <c r="H212" s="11" t="s">
         <v>410</v>
       </c>
-      <c r="I212" s="8" t="s">
+      <c r="I212" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="213" spans="1:9" ht="28.5">
+    <row r="213" spans="1:9" ht="29">
       <c r="A213" s="15" t="s">
         <v>419</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C213" s="9">
         <v>1996</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E213" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F213" s="11" t="s">
         <v>404</v>
       </c>
       <c r="G213" s="9" t="s">
         <v>420</v>
       </c>
       <c r="H213" s="11" t="s">
         <v>410</v>
       </c>
-      <c r="I213" s="6" t="s">
+      <c r="I213" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="214" spans="1:9" ht="57">
+    <row r="214" spans="1:9" ht="42">
       <c r="A214" s="15" t="s">
         <v>421</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C214" s="9">
         <v>1996</v>
       </c>
       <c r="D214" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E214" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F214" s="11" t="s">
         <v>404</v>
       </c>
       <c r="G214" s="9" t="s">
         <v>422</v>
       </c>
       <c r="H214" s="11" t="s">
         <v>410</v>
       </c>
-      <c r="I214" s="6" t="s">
+      <c r="I214" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="215" spans="1:9" ht="28.5">
+    <row r="215" spans="1:9" ht="29">
       <c r="A215" s="15" t="s">
         <v>423</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C215" s="9">
         <v>1996</v>
       </c>
       <c r="D215" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E215" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F215" s="11" t="s">
         <v>404</v>
       </c>
       <c r="G215" s="9" t="s">
         <v>418</v>
       </c>
       <c r="H215" s="11" t="s">
         <v>410</v>
       </c>
-      <c r="I215" s="6" t="s">
+      <c r="I215" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="216" spans="1:9" ht="71.25">
+    <row r="216" spans="1:9" ht="56">
       <c r="A216" s="15" t="s">
         <v>424</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C216" s="9">
         <v>1997</v>
       </c>
       <c r="D216" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E216" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F216" s="11" t="s">
         <v>404</v>
       </c>
       <c r="G216" s="9" t="s">
         <v>418</v>
       </c>
       <c r="H216" s="11" t="s">
         <v>410</v>
       </c>
-      <c r="I216" s="8" t="s">
+      <c r="I216" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="217" spans="1:9" ht="42.75">
+    <row r="217" spans="1:9" ht="42">
       <c r="A217" s="15" t="s">
         <v>425</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C217" s="9">
         <v>1997</v>
       </c>
       <c r="D217" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E217" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F217" s="6" t="s">
         <v>404</v>
       </c>
       <c r="G217" s="9" t="s">
         <v>418</v>
       </c>
       <c r="H217" s="11" t="s">
         <v>410</v>
       </c>
-      <c r="I217" s="6" t="s">
+      <c r="I217" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="218" spans="1:9" ht="42.75">
+    <row r="218" spans="1:9" ht="42">
       <c r="A218" s="15" t="s">
         <v>426</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C218" s="10">
         <v>1997</v>
       </c>
       <c r="D218" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E218" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F218" s="12" t="s">
         <v>404</v>
       </c>
       <c r="G218" s="9" t="s">
         <v>427</v>
       </c>
       <c r="H218" s="12" t="s">
         <v>410</v>
       </c>
-      <c r="I218" s="6" t="s">
+      <c r="I218" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="219" spans="1:9" ht="28.5">
+    <row r="219" spans="1:9" ht="29">
       <c r="A219" s="15" t="s">
         <v>428</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C219" s="10">
         <v>1997</v>
       </c>
       <c r="D219" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E219" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F219" s="12" t="s">
         <v>404</v>
       </c>
       <c r="G219" s="9" t="s">
         <v>429</v>
       </c>
       <c r="H219" s="12" t="s">
         <v>410</v>
       </c>
-      <c r="I219" s="6" t="s">
+      <c r="I219" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="220" spans="1:9" ht="28.5">
+    <row r="220" spans="1:9" ht="29">
       <c r="A220" s="15" t="s">
         <v>460</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C220" s="10">
         <v>1997</v>
       </c>
       <c r="D220" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E220" s="10" t="s">
         <v>28</v>
       </c>
       <c r="F220" s="12" t="s">
         <v>461</v>
       </c>
       <c r="G220" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H220" s="12" t="s">
         <v>462</v>
       </c>
-      <c r="I220" s="6" t="s">
-[...3 lines deleted...]
-    <row r="221" spans="1:9" ht="28.5">
+      <c r="I220" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9" ht="29">
       <c r="A221" s="15" t="s">
         <v>657</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C221" s="10">
         <v>1997</v>
       </c>
       <c r="D221" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E221" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F221" s="12" t="s">
         <v>658</v>
       </c>
       <c r="G221" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H221" s="12" t="s">
         <v>659</v>
       </c>
-      <c r="I221" s="6" t="s">
+      <c r="I221" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="222" spans="1:9" ht="42.75">
+    <row r="222" spans="1:9" ht="42">
       <c r="A222" s="15" t="s">
         <v>660</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C222" s="10">
         <v>1997</v>
       </c>
       <c r="D222" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E222" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F222" s="12" t="s">
         <v>658</v>
       </c>
       <c r="G222" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H222" s="12" t="s">
         <v>659</v>
       </c>
-      <c r="I222" s="11" t="s">
+      <c r="I222" s="9" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="223" spans="1:9" ht="28.5">
+    <row r="223" spans="1:9" ht="29">
       <c r="A223" s="15" t="s">
         <v>661</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C223" s="10">
         <v>1997</v>
       </c>
       <c r="D223" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E223" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F223" s="12" t="s">
         <v>658</v>
       </c>
       <c r="G223" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H223" s="12" t="s">
         <v>659</v>
       </c>
-      <c r="I223" s="6" t="s">
+      <c r="I223" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="224" spans="1:9" ht="57">
+    <row r="224" spans="1:9" ht="42">
       <c r="A224" s="15" t="s">
         <v>662</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C224" s="10">
         <v>1998</v>
       </c>
       <c r="D224" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E224" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F224" s="12" t="s">
         <v>658</v>
       </c>
       <c r="G224" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H224" s="12" t="s">
         <v>659</v>
       </c>
-      <c r="I224" s="6" t="s">
+      <c r="I224" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="225" spans="1:9" ht="42.75">
+    <row r="225" spans="1:9" ht="29">
       <c r="A225" s="15" t="s">
         <v>698</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C225" s="10">
         <v>1996</v>
       </c>
       <c r="D225" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E225" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F225" s="12" t="s">
         <v>695</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H225" s="12" t="s">
         <v>568</v>
       </c>
-      <c r="I225" s="11" t="s">
+      <c r="I225" s="9" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="226" spans="1:9" ht="42.75">
+    <row r="226" spans="1:9" ht="29">
       <c r="A226" s="15" t="s">
         <v>733</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C226" s="10">
         <v>1996</v>
       </c>
       <c r="D226" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E226" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F226" s="12" t="s">
         <v>720</v>
       </c>
       <c r="G226" s="10" t="s">
         <v>731</v>
       </c>
       <c r="H226" s="12" t="s">
         <v>589</v>
       </c>
-      <c r="I226" s="11" t="s">
+      <c r="I226" s="9" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="227" spans="1:9" ht="28.5">
+    <row r="227" spans="1:9" ht="29">
       <c r="A227" s="15" t="s">
         <v>732</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C227" s="10">
         <v>1996</v>
       </c>
       <c r="D227" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E227" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F227" s="12" t="s">
         <v>720</v>
       </c>
       <c r="G227" s="10" t="s">
         <v>731</v>
       </c>
       <c r="H227" s="12" t="s">
         <v>589</v>
       </c>
-      <c r="I227" s="11" t="s">
+      <c r="I227" s="9" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="228" spans="1:9" ht="28.5">
+    <row r="228" spans="1:9" ht="29">
       <c r="A228" s="15" t="s">
         <v>730</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C228" s="10">
         <v>1996</v>
       </c>
       <c r="D228" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E228" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F228" s="12" t="s">
         <v>720</v>
       </c>
       <c r="G228" s="10" t="s">
         <v>731</v>
       </c>
       <c r="H228" s="12" t="s">
         <v>589</v>
       </c>
-      <c r="I228" s="11" t="s">
+      <c r="I228" s="9" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="229" spans="1:9" ht="42.75">
+    <row r="229" spans="1:9" ht="42">
       <c r="A229" s="15" t="s">
         <v>734</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C229" s="10">
         <v>1996</v>
       </c>
       <c r="D229" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E229" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F229" s="12" t="s">
         <v>720</v>
       </c>
       <c r="G229" s="10" t="s">
         <v>731</v>
       </c>
       <c r="H229" s="12" t="s">
         <v>589</v>
       </c>
-      <c r="I229" s="11" t="s">
+      <c r="I229" s="9" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="230" spans="1:9" ht="57">
+    <row r="230" spans="1:9" ht="56">
       <c r="A230" s="15" t="s">
         <v>735</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C230" s="10">
         <v>1996</v>
       </c>
       <c r="D230" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E230" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F230" s="12" t="s">
         <v>720</v>
       </c>
       <c r="G230" s="10" t="s">
         <v>731</v>
       </c>
       <c r="H230" s="12" t="s">
         <v>589</v>
       </c>
-      <c r="I230" s="11" t="s">
+      <c r="I230" s="9" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="231" spans="1:9" ht="28.5">
+    <row r="231" spans="1:9" ht="29">
       <c r="A231" s="15" t="s">
         <v>768</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C231" s="10">
         <v>1997</v>
       </c>
       <c r="D231" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E231" s="10" t="s">
         <v>624</v>
       </c>
       <c r="F231" s="12" t="s">
         <v>720</v>
       </c>
       <c r="G231" s="10" t="s">
         <v>731</v>
       </c>
       <c r="H231" s="12" t="s">
         <v>589</v>
       </c>
-      <c r="I231" s="11" t="s">
+      <c r="I231" s="9" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="232" spans="1:9" ht="42.75">
+    <row r="232" spans="1:9" ht="42">
       <c r="A232" s="15" t="s">
         <v>736</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C232" s="10">
         <v>1997</v>
       </c>
       <c r="D232" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E232" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F232" s="12" t="s">
         <v>720</v>
       </c>
       <c r="G232" s="10" t="s">
         <v>731</v>
       </c>
       <c r="H232" s="12" t="s">
         <v>589</v>
       </c>
-      <c r="I232" s="11" t="s">
+      <c r="I232" s="9" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="233" spans="1:9" ht="38.25">
+    <row r="233" spans="1:9" ht="37.5">
       <c r="A233" s="15" t="s">
         <v>737</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C233" s="10">
         <v>1997</v>
       </c>
       <c r="D233" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E233" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F233" s="12" t="s">
         <v>720</v>
       </c>
       <c r="G233" s="10" t="s">
         <v>738</v>
       </c>
       <c r="H233" s="12" t="s">
         <v>589</v>
       </c>
-      <c r="I233" s="12" t="s">
+      <c r="I233" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="234" spans="1:9" ht="42.75">
+    <row r="234" spans="1:9" ht="42">
       <c r="A234" s="15" t="s">
         <v>739</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C234" s="10">
         <v>1997</v>
       </c>
       <c r="D234" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E234" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F234" s="12" t="s">
         <v>720</v>
       </c>
       <c r="G234" s="10" t="s">
         <v>738</v>
       </c>
       <c r="H234" s="12" t="s">
         <v>589</v>
       </c>
-      <c r="I234" s="12" t="s">
+      <c r="I234" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="235" spans="1:9" ht="42.75">
+    <row r="235" spans="1:9" ht="42">
       <c r="A235" s="15" t="s">
         <v>740</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C235" s="10">
         <v>1997</v>
       </c>
       <c r="D235" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E235" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F235" s="12" t="s">
         <v>720</v>
       </c>
       <c r="G235" s="10" t="s">
         <v>731</v>
       </c>
       <c r="H235" s="12" t="s">
         <v>589</v>
       </c>
-      <c r="I235" s="12" t="s">
+      <c r="I235" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="236" spans="1:9" ht="28.5">
+    <row r="236" spans="1:9" ht="29">
       <c r="A236" s="15" t="s">
         <v>741</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C236" s="10">
         <v>1997</v>
       </c>
       <c r="D236" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E236" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F236" s="12" t="s">
         <v>720</v>
       </c>
       <c r="G236" s="10" t="s">
         <v>731</v>
       </c>
       <c r="H236" s="12" t="s">
         <v>589</v>
       </c>
-      <c r="I236" s="12" t="s">
+      <c r="I236" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="237" spans="1:9" ht="42.75">
+    <row r="237" spans="1:9" ht="29">
       <c r="A237" s="15" t="s">
         <v>764</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C237" s="10">
         <v>1997</v>
       </c>
       <c r="D237" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E237" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F237" s="12" t="s">
         <v>720</v>
       </c>
       <c r="G237" s="10" t="s">
         <v>731</v>
       </c>
       <c r="H237" s="12" t="s">
         <v>589</v>
       </c>
-      <c r="I237" s="12" t="s">
+      <c r="I237" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="238" spans="1:9" ht="57">
+    <row r="238" spans="1:9" ht="42">
       <c r="A238" s="15" t="s">
         <v>742</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C238" s="10">
         <v>1998</v>
       </c>
       <c r="D238" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E238" s="10" t="s">
         <v>28</v>
       </c>
       <c r="F238" s="12" t="s">
         <v>720</v>
       </c>
       <c r="G238" s="10" t="s">
         <v>731</v>
       </c>
       <c r="H238" s="10" t="s">
         <v>589</v>
       </c>
-      <c r="I238" s="12" t="s">
+      <c r="I238" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="239" spans="1:9" ht="28.5">
+    <row r="239" spans="1:9" ht="29">
       <c r="A239" s="15" t="s">
         <v>840</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C239" s="10">
         <v>1997</v>
       </c>
       <c r="D239" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E239" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F239" s="12" t="s">
         <v>839</v>
       </c>
       <c r="G239" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H239" s="12" t="s">
         <v>122</v>
       </c>
-      <c r="I239" s="12" t="s">
+      <c r="I239" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="240" spans="1:9" ht="42.75">
+    <row r="240" spans="1:9" ht="29">
       <c r="A240" s="15" t="s">
         <v>841</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C240" s="10">
         <v>1998</v>
       </c>
       <c r="D240" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E240" s="10" t="s">
         <v>28</v>
       </c>
       <c r="F240" s="12" t="s">
         <v>839</v>
       </c>
       <c r="G240" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H240" s="12" t="s">
         <v>122</v>
       </c>
-      <c r="I240" s="12" t="s">
+      <c r="I240" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="241" spans="1:9" ht="28.5">
+    <row r="241" spans="1:9" ht="29">
       <c r="A241" s="15" t="s">
         <v>890</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C241" s="10">
         <v>1996</v>
       </c>
       <c r="D241" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E241" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F241" s="12" t="s">
         <v>891</v>
       </c>
       <c r="G241" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H241" s="12" t="s">
         <v>653</v>
       </c>
-      <c r="I241" s="12" t="s">
+      <c r="I241" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="242" spans="1:9" ht="57">
+    <row r="242" spans="1:9" ht="56">
       <c r="A242" s="15" t="s">
         <v>930</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C242" s="10">
         <v>1997</v>
       </c>
       <c r="D242" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E242" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F242" s="12" t="s">
         <v>928</v>
       </c>
       <c r="G242" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H242" s="12" t="s">
         <v>929</v>
       </c>
-      <c r="I242" s="12" t="s">
+      <c r="I242" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="243" spans="1:9" ht="28.5">
+    <row r="243" spans="1:9" ht="29">
       <c r="A243" s="15" t="s">
         <v>931</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C243" s="10">
         <v>1997</v>
       </c>
       <c r="D243" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E243" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F243" s="12" t="s">
         <v>928</v>
       </c>
       <c r="G243" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H243" s="12" t="s">
         <v>929</v>
       </c>
-      <c r="I243" s="12" t="s">
+      <c r="I243" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="244" spans="1:9" ht="42.75">
+    <row r="244" spans="1:9" ht="29">
       <c r="A244" s="15" t="s">
         <v>932</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C244" s="10">
         <v>1998</v>
       </c>
       <c r="D244" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E244" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F244" s="12" t="s">
         <v>928</v>
       </c>
       <c r="G244" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H244" s="12" t="s">
         <v>929</v>
       </c>
-      <c r="I244" s="12" t="s">
+      <c r="I244" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="245" spans="1:9" ht="28.5">
+    <row r="245" spans="1:9" ht="29">
       <c r="A245" s="15" t="s">
         <v>986</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C245" s="10">
         <v>1996</v>
       </c>
       <c r="D245" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E245" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F245" s="12" t="s">
         <v>987</v>
       </c>
       <c r="G245" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H245" s="12" t="s">
         <v>988</v>
       </c>
-      <c r="I245" s="12" t="s">
-[...3 lines deleted...]
-    <row r="246" spans="1:9" ht="42.75">
+      <c r="I245" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" ht="29">
       <c r="A246" s="15" t="s">
         <v>1019</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C246" s="10">
         <v>1996</v>
       </c>
       <c r="D246" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E246" s="10" t="s">
         <v>28</v>
       </c>
       <c r="F246" s="10" t="s">
         <v>1015</v>
       </c>
       <c r="G246" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H246" s="10" t="s">
         <v>297</v>
       </c>
       <c r="I246" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="247" spans="1:9" ht="42.75">
+    <row r="247" spans="1:9" ht="29">
       <c r="A247" s="15" t="s">
         <v>1019</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C247" s="10">
         <v>1996</v>
       </c>
       <c r="D247" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E247" s="10" t="s">
         <v>28</v>
       </c>
       <c r="F247" s="10" t="s">
         <v>1015</v>
       </c>
       <c r="G247" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H247" s="10" t="s">
         <v>297</v>
       </c>
       <c r="I247" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="248" spans="1:9" ht="28.5">
+    <row r="248" spans="1:9" ht="29">
       <c r="A248" s="15" t="s">
         <v>60</v>
       </c>
       <c r="B248" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C248" s="10">
         <v>1999</v>
       </c>
       <c r="D248" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E248" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F248" s="12" t="s">
         <v>55</v>
       </c>
       <c r="G248" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H248" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="I248" s="12" t="s">
+      <c r="I248" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="249" spans="1:9" ht="42.75">
+    <row r="249" spans="1:9" ht="42">
       <c r="A249" s="15" t="s">
         <v>58</v>
       </c>
       <c r="B249" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C249" s="10">
         <v>2000</v>
       </c>
       <c r="D249" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E249" s="10" t="s">
         <v>28</v>
       </c>
       <c r="F249" s="12" t="s">
         <v>55</v>
       </c>
       <c r="G249" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H249" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="I249" s="12" t="s">
+      <c r="I249" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="250" spans="1:9" ht="28.5">
+    <row r="250" spans="1:9" ht="29">
       <c r="A250" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B250" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C250" s="10">
         <v>2000</v>
       </c>
       <c r="D250" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E250" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F250" s="12" t="s">
         <v>87</v>
       </c>
       <c r="G250" s="5" t="s">
         <v>94</v>
       </c>
       <c r="H250" s="12" t="s">
         <v>88</v>
       </c>
-      <c r="I250" s="12" t="s">
+      <c r="I250" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="251" spans="1:9" ht="28.5">
+    <row r="251" spans="1:9" ht="29">
       <c r="A251" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B251" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C251" s="10">
         <v>2000</v>
       </c>
       <c r="D251" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E251" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F251" s="12" t="s">
         <v>87</v>
       </c>
       <c r="G251" s="10" t="s">
         <v>96</v>
       </c>
       <c r="H251" s="12" t="s">
         <v>88</v>
       </c>
-      <c r="I251" s="12" t="s">
+      <c r="I251" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="252" spans="1:9" ht="28.5">
+    <row r="252" spans="1:9" ht="29">
       <c r="A252" s="15" t="s">
         <v>128</v>
       </c>
       <c r="B252" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C252" s="10">
         <v>1999</v>
       </c>
       <c r="D252" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E252" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F252" s="12" t="s">
         <v>129</v>
       </c>
       <c r="G252" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H252" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="I252" s="12" t="s">
+      <c r="I252" s="10" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="253" spans="1:9" ht="42.75">
+    <row r="253" spans="1:9" ht="29">
       <c r="A253" s="15" t="s">
         <v>177</v>
       </c>
       <c r="B253" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C253" s="12">
         <v>1999</v>
       </c>
       <c r="D253" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E253" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F253" s="12" t="s">
         <v>178</v>
       </c>
       <c r="G253" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H253" s="12" t="s">
         <v>179</v>
       </c>
-      <c r="I253" s="12" t="s">
+      <c r="I253" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="254" spans="1:9" ht="28.5">
+    <row r="254" spans="1:9" ht="29">
       <c r="A254" s="15" t="s">
         <v>202</v>
       </c>
       <c r="B254" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C254" s="12">
         <v>1999</v>
       </c>
       <c r="D254" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E254" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F254" s="12" t="s">
         <v>203</v>
       </c>
       <c r="G254" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H254" s="12" t="s">
         <v>204</v>
       </c>
-      <c r="I254" s="12" t="s">
+      <c r="I254" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="255" spans="1:9" ht="28.5">
+    <row r="255" spans="1:9" ht="29">
       <c r="A255" s="15" t="s">
         <v>286</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>59</v>
       </c>
       <c r="C255" s="10">
         <v>1999</v>
       </c>
       <c r="D255" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E255" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F255" s="10" t="s">
         <v>273</v>
       </c>
       <c r="G255" s="5" t="s">
         <v>287</v>
       </c>
       <c r="H255" s="10" t="s">
         <v>101</v>
       </c>
       <c r="I255" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="256" spans="1:9" ht="28.5">
+    <row r="256" spans="1:9" ht="29">
       <c r="A256" s="15" t="s">
         <v>362</v>
       </c>
       <c r="B256" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C256" s="10">
         <v>1999</v>
       </c>
       <c r="D256" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E256" s="10" t="s">
         <v>28</v>
       </c>
       <c r="F256" s="12" t="s">
         <v>360</v>
       </c>
       <c r="G256" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H256" s="12" t="s">
         <v>364</v>
       </c>
-      <c r="I256" s="12" t="s">
+      <c r="I256" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="257" spans="1:9" ht="38.25">
+    <row r="257" spans="1:9" ht="37.5">
       <c r="A257" s="15" t="s">
         <v>365</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>59</v>
       </c>
       <c r="C257" s="10">
         <v>1999</v>
       </c>
       <c r="D257" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E257" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F257" s="12" t="s">
         <v>360</v>
       </c>
       <c r="G257" s="5" t="s">
         <v>366</v>
       </c>
       <c r="H257" s="12" t="s">
         <v>364</v>
       </c>
-      <c r="I257" s="12" t="s">
+      <c r="I257" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="258" spans="1:9" ht="28.5">
+    <row r="258" spans="1:9" ht="29">
       <c r="A258" s="15" t="s">
         <v>367</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C258" s="10">
         <v>1999</v>
       </c>
       <c r="D258" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E258" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F258" s="12" t="s">
         <v>360</v>
       </c>
       <c r="G258" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H258" s="12" t="s">
         <v>364</v>
       </c>
-      <c r="I258" s="12" t="s">
+      <c r="I258" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="259" spans="1:9" ht="42.75">
+    <row r="259" spans="1:9" ht="29">
       <c r="A259" s="15" t="s">
         <v>368</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C259" s="10">
         <v>1999</v>
       </c>
       <c r="D259" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E259" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F259" s="12" t="s">
         <v>360</v>
       </c>
       <c r="G259" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H259" s="12" t="s">
         <v>364</v>
       </c>
-      <c r="I259" s="12" t="s">
+      <c r="I259" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="260" spans="1:9" ht="28.5">
+    <row r="260" spans="1:9" ht="29">
       <c r="A260" s="15" t="s">
         <v>369</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>59</v>
       </c>
       <c r="C260" s="10">
         <v>1999</v>
       </c>
       <c r="D260" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E260" s="10" t="s">
         <v>28</v>
       </c>
       <c r="F260" s="12" t="s">
         <v>360</v>
       </c>
       <c r="G260" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H260" s="12" t="s">
         <v>364</v>
       </c>
-      <c r="I260" s="12" t="s">
+      <c r="I260" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="261" spans="1:9" ht="42.75">
+    <row r="261" spans="1:9" ht="29">
       <c r="A261" s="15" t="s">
         <v>370</v>
       </c>
       <c r="B261" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C261" s="10">
         <v>1999</v>
       </c>
       <c r="D261" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E261" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F261" s="12" t="s">
         <v>360</v>
       </c>
       <c r="G261" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H261" s="12" t="s">
         <v>364</v>
       </c>
-      <c r="I261" s="12" t="s">
+      <c r="I261" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="262" spans="1:9" ht="28.5">
+    <row r="262" spans="1:9" ht="29">
       <c r="A262" s="15" t="s">
         <v>359</v>
       </c>
       <c r="B262" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C262" s="5">
         <v>1999</v>
       </c>
       <c r="D262" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E262" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F262" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G262" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H262" s="6" t="s">
         <v>361</v>
       </c>
-      <c r="I262" s="6" t="s">
+      <c r="I262" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="263" spans="1:9" ht="28.5">
+    <row r="263" spans="1:9" ht="29">
       <c r="A263" s="15" t="s">
         <v>371</v>
       </c>
       <c r="B263" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C263" s="5">
         <v>1999</v>
       </c>
       <c r="D263" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E263" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F263" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G263" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H263" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="I263" s="6" t="s">
+      <c r="I263" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="264" spans="1:9" ht="42.75">
+    <row r="264" spans="1:9" ht="29">
       <c r="A264" s="15" t="s">
         <v>372</v>
       </c>
       <c r="B264" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C264" s="5">
         <v>1999</v>
       </c>
       <c r="D264" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E264" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F264" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G264" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H264" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="I264" s="6" t="s">
+      <c r="I264" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="265" spans="1:9" ht="28.5">
+    <row r="265" spans="1:9" ht="29">
       <c r="A265" s="15" t="s">
         <v>373</v>
       </c>
       <c r="B265" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C265" s="5">
         <v>1999</v>
       </c>
       <c r="D265" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E265" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F265" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G265" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H265" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="I265" s="6" t="s">
+      <c r="I265" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="266" spans="1:9" ht="38.25">
+    <row r="266" spans="1:9" ht="37.5">
       <c r="A266" s="15" t="s">
         <v>374</v>
       </c>
       <c r="B266" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C266" s="5">
         <v>1999</v>
       </c>
       <c r="D266" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E266" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F266" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G266" s="5" t="s">
         <v>366</v>
       </c>
       <c r="H266" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="I266" s="6" t="s">
+      <c r="I266" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="267" spans="1:9" ht="42.75">
+    <row r="267" spans="1:9" ht="42">
       <c r="A267" s="15" t="s">
         <v>375</v>
       </c>
       <c r="B267" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C267" s="5">
         <v>2000</v>
       </c>
       <c r="D267" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E267" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F267" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G267" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H267" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="I267" s="6" t="s">
+      <c r="I267" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="268" spans="1:9" ht="38.25">
+    <row r="268" spans="1:9" ht="37.5">
       <c r="A268" s="15" t="s">
         <v>376</v>
       </c>
       <c r="B268" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C268" s="5">
         <v>2000</v>
       </c>
       <c r="D268" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E268" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F268" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G268" s="5" t="s">
         <v>366</v>
       </c>
       <c r="H268" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="I268" s="6" t="s">
+      <c r="I268" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="269" spans="1:9" ht="38.25">
+    <row r="269" spans="1:9" ht="37.5">
       <c r="A269" s="15" t="s">
         <v>377</v>
       </c>
       <c r="B269" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C269" s="5">
         <v>2000</v>
       </c>
       <c r="D269" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E269" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F269" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G269" s="5" t="s">
         <v>366</v>
       </c>
       <c r="H269" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="I269" s="6" t="s">
+      <c r="I269" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="270" spans="1:9" ht="28.5">
+    <row r="270" spans="1:9" ht="29">
       <c r="A270" s="15" t="s">
         <v>378</v>
       </c>
       <c r="B270" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C270" s="5">
         <v>2000</v>
       </c>
       <c r="D270" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E270" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F270" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G270" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H270" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="I270" s="6" t="s">
+      <c r="I270" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="271" spans="1:9" ht="57">
+    <row r="271" spans="1:9" ht="56">
       <c r="A271" s="15" t="s">
         <v>379</v>
       </c>
       <c r="B271" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C271" s="5">
         <v>2000</v>
       </c>
       <c r="D271" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E271" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F271" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G271" s="5" t="s">
         <v>366</v>
       </c>
       <c r="H271" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="I271" s="6" t="s">
+      <c r="I271" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="272" spans="1:9" ht="38.25">
+    <row r="272" spans="1:9" ht="37.5">
       <c r="A272" s="15" t="s">
         <v>381</v>
       </c>
       <c r="B272" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C272" s="5">
         <v>2000</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E272" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F272" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G272" s="5" t="s">
         <v>366</v>
       </c>
       <c r="H272" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="I272" s="6" t="s">
+      <c r="I272" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="273" spans="1:9" ht="28.5">
+    <row r="273" spans="1:9" ht="29">
       <c r="A273" s="15" t="s">
         <v>384</v>
       </c>
       <c r="B273" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C273" s="5">
         <v>2000</v>
       </c>
       <c r="D273" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E273" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F273" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G273" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H273" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="I273" s="6" t="s">
+      <c r="I273" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="274" spans="1:9" ht="57">
+    <row r="274" spans="1:9" ht="56">
       <c r="A274" s="15" t="s">
         <v>380</v>
       </c>
       <c r="B274" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C274" s="5">
         <v>2000</v>
       </c>
       <c r="D274" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E274" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F274" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G274" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H274" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="I274" s="6" t="s">
+      <c r="I274" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="275" spans="1:9" ht="38.25">
+    <row r="275" spans="1:9" ht="29">
       <c r="A275" s="15" t="s">
         <v>432</v>
       </c>
       <c r="B275" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C275" s="5">
         <v>1999</v>
       </c>
       <c r="D275" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E275" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F275" s="6" t="s">
         <v>404</v>
       </c>
       <c r="G275" s="5" t="s">
         <v>431</v>
       </c>
       <c r="H275" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="I275" s="6" t="s">
+      <c r="I275" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="276" spans="1:9" ht="42.75">
+    <row r="276" spans="1:9" ht="42">
       <c r="A276" s="15" t="s">
         <v>433</v>
       </c>
       <c r="B276" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C276" s="5">
         <v>1999</v>
       </c>
       <c r="D276" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E276" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F276" s="6" t="s">
         <v>404</v>
       </c>
       <c r="G276" s="7" t="s">
         <v>431</v>
       </c>
       <c r="H276" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="I276" s="6" t="s">
+      <c r="I276" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="277" spans="1:9" ht="38.25">
+    <row r="277" spans="1:9" ht="29">
       <c r="A277" s="15" t="s">
         <v>430</v>
       </c>
       <c r="B277" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C277" s="7">
         <v>1999</v>
       </c>
       <c r="D277" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E277" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F277" s="8" t="s">
         <v>404</v>
       </c>
       <c r="G277" s="7" t="s">
         <v>431</v>
       </c>
       <c r="H277" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I277" s="8" t="s">
+      <c r="I277" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="278" spans="1:9" ht="42.75">
+    <row r="278" spans="1:9" ht="42">
       <c r="A278" s="15" t="s">
         <v>434</v>
       </c>
       <c r="B278" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C278" s="7">
         <v>1999</v>
       </c>
       <c r="D278" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E278" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F278" s="8" t="s">
         <v>404</v>
       </c>
       <c r="G278" s="7" t="s">
         <v>431</v>
       </c>
       <c r="H278" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I278" s="8" t="s">
+      <c r="I278" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="279" spans="1:9" ht="42.75">
+    <row r="279" spans="1:9" ht="29">
       <c r="A279" s="15" t="s">
         <v>435</v>
       </c>
       <c r="B279" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C279" s="7">
         <v>1999</v>
       </c>
       <c r="D279" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E279" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F279" s="8" t="s">
         <v>404</v>
       </c>
       <c r="G279" s="7" t="s">
         <v>431</v>
       </c>
       <c r="H279" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I279" s="8" t="s">
+      <c r="I279" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="280" spans="1:9" ht="42.75">
+    <row r="280" spans="1:9" ht="29">
       <c r="A280" s="15" t="s">
         <v>436</v>
       </c>
       <c r="B280" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C280" s="7">
         <v>1999</v>
       </c>
       <c r="D280" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E280" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F280" s="8" t="s">
         <v>404</v>
       </c>
       <c r="G280" s="7" t="s">
         <v>431</v>
       </c>
       <c r="H280" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I280" s="8" t="s">
+      <c r="I280" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="281" spans="1:9" ht="38.25">
+    <row r="281" spans="1:9" ht="29">
       <c r="A281" s="15" t="s">
         <v>437</v>
       </c>
       <c r="B281" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C281" s="7">
         <v>1999</v>
       </c>
       <c r="D281" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E281" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F281" s="8" t="s">
         <v>404</v>
       </c>
       <c r="G281" s="7" t="s">
         <v>431</v>
       </c>
       <c r="H281" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I281" s="8" t="s">
+      <c r="I281" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="282" spans="1:9" ht="57">
+    <row r="282" spans="1:9" ht="56">
       <c r="A282" s="15" t="s">
         <v>438</v>
       </c>
       <c r="B282" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C282" s="7">
         <v>1999</v>
       </c>
       <c r="D282" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E282" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F282" s="8" t="s">
         <v>404</v>
       </c>
       <c r="G282" s="7" t="s">
         <v>431</v>
       </c>
       <c r="H282" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I282" s="8" t="s">
+      <c r="I282" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="283" spans="1:9" ht="38.25">
+    <row r="283" spans="1:9" ht="29">
       <c r="A283" s="15" t="s">
         <v>439</v>
       </c>
       <c r="B283" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C283" s="7">
         <v>1999</v>
       </c>
       <c r="D283" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E283" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F283" s="8" t="s">
         <v>404</v>
       </c>
       <c r="G283" s="7" t="s">
         <v>431</v>
       </c>
       <c r="H283" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I283" s="8" t="s">
+      <c r="I283" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="284" spans="1:9" ht="42.75">
+    <row r="284" spans="1:9" ht="42">
       <c r="A284" s="15" t="s">
         <v>440</v>
       </c>
       <c r="B284" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C284" s="5">
         <v>2000</v>
       </c>
       <c r="D284" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E284" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F284" s="6" t="s">
         <v>404</v>
       </c>
       <c r="G284" s="7" t="s">
         <v>431</v>
       </c>
       <c r="H284" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="I284" s="6" t="s">
+      <c r="I284" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="285" spans="1:9" ht="42.75">
+    <row r="285" spans="1:9" ht="42">
       <c r="A285" s="15" t="s">
         <v>441</v>
       </c>
       <c r="B285" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C285" s="5">
         <v>2000</v>
       </c>
       <c r="D285" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E285" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F285" s="6" t="s">
         <v>404</v>
       </c>
       <c r="G285" s="5" t="s">
         <v>431</v>
       </c>
       <c r="H285" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="I285" s="6" t="s">
+      <c r="I285" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="286" spans="1:9" ht="38.25">
+    <row r="286" spans="1:9" ht="29">
       <c r="A286" s="15" t="s">
         <v>442</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>59</v>
       </c>
       <c r="C286" s="5">
         <v>2000</v>
       </c>
       <c r="D286" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E286" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F286" s="6" t="s">
         <v>404</v>
       </c>
       <c r="G286" s="7" t="s">
         <v>431</v>
       </c>
       <c r="H286" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="I286" s="6" t="s">
+      <c r="I286" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="287" spans="1:9" ht="38.25">
+    <row r="287" spans="1:9" ht="29">
       <c r="A287" s="15" t="s">
         <v>443</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>59</v>
       </c>
       <c r="C287" s="5">
         <v>2000</v>
       </c>
       <c r="D287" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E287" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F287" s="6" t="s">
         <v>404</v>
       </c>
       <c r="G287" s="5" t="s">
         <v>431</v>
       </c>
       <c r="H287" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="I287" s="6" t="s">
+      <c r="I287" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="288" spans="1:9" ht="42.75">
+    <row r="288" spans="1:9" ht="42">
       <c r="A288" s="15" t="s">
         <v>444</v>
       </c>
       <c r="B288" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C288" s="7">
         <v>2000</v>
       </c>
       <c r="D288" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E288" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F288" s="8" t="s">
         <v>404</v>
       </c>
       <c r="G288" s="7" t="s">
         <v>431</v>
       </c>
       <c r="H288" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I288" s="8" t="s">
+      <c r="I288" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="289" spans="1:9" ht="57">
+    <row r="289" spans="1:9" ht="42">
       <c r="A289" s="15" t="s">
         <v>445</v>
       </c>
       <c r="B289" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C289" s="5">
         <v>2000</v>
       </c>
       <c r="D289" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E289" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F289" s="6" t="s">
         <v>404</v>
       </c>
       <c r="G289" s="5" t="s">
         <v>431</v>
       </c>
       <c r="H289" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="I289" s="8" t="s">
+      <c r="I289" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="290" spans="1:9" ht="42.75">
+    <row r="290" spans="1:9" ht="42">
       <c r="A290" s="15" t="s">
         <v>645</v>
       </c>
       <c r="B290" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C290" s="7">
         <v>1999</v>
       </c>
       <c r="D290" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E290" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F290" s="8" t="s">
         <v>646</v>
       </c>
       <c r="G290" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H290" s="8" t="s">
         <v>647</v>
       </c>
-      <c r="I290" s="6" t="s">
-[...3 lines deleted...]
-    <row r="291" spans="1:9" ht="28.5">
+      <c r="I290" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9" ht="29">
       <c r="A291" s="15" t="s">
         <v>648</v>
       </c>
       <c r="B291" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C291" s="5">
         <v>1999</v>
       </c>
       <c r="D291" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E291" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F291" s="6" t="s">
         <v>649</v>
       </c>
       <c r="G291" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H291" s="6" t="s">
         <v>191</v>
       </c>
-      <c r="I291" s="6" t="s">
+      <c r="I291" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="292" spans="1:9" ht="42.75">
+    <row r="292" spans="1:9" ht="29">
       <c r="A292" s="15" t="s">
         <v>663</v>
       </c>
       <c r="B292" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C292" s="5">
         <v>1999</v>
       </c>
       <c r="D292" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E292" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F292" s="6" t="s">
         <v>658</v>
       </c>
       <c r="G292" s="7" t="s">
         <v>664</v>
       </c>
       <c r="H292" s="6" t="s">
         <v>659</v>
       </c>
-      <c r="I292" s="6" t="s">
+      <c r="I292" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="293" spans="1:9" ht="28.5">
+    <row r="293" spans="1:9" ht="29">
       <c r="A293" s="15" t="s">
         <v>665</v>
       </c>
       <c r="B293" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C293" s="5">
         <v>2000</v>
       </c>
       <c r="D293" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E293" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F293" s="6" t="s">
         <v>658</v>
       </c>
       <c r="G293" s="7" t="s">
         <v>664</v>
       </c>
       <c r="H293" s="6" t="s">
         <v>659</v>
       </c>
-      <c r="I293" s="8" t="s">
+      <c r="I293" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="294" spans="1:9" ht="42.75">
+    <row r="294" spans="1:9" ht="42">
       <c r="A294" s="15" t="s">
         <v>668</v>
       </c>
       <c r="B294" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C294" s="5">
         <v>1999</v>
       </c>
       <c r="D294" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E294" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F294" s="6" t="s">
         <v>669</v>
       </c>
       <c r="G294" s="7" t="s">
         <v>670</v>
       </c>
       <c r="H294" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="I294" s="8" t="s">
+      <c r="I294" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="295" spans="1:9" ht="57">
+    <row r="295" spans="1:9" ht="42">
       <c r="A295" s="15" t="s">
         <v>671</v>
       </c>
       <c r="B295" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C295" s="7">
         <v>1999</v>
       </c>
       <c r="D295" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E295" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F295" s="8" t="s">
         <v>669</v>
       </c>
       <c r="G295" s="7" t="s">
         <v>670</v>
       </c>
       <c r="H295" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="I295" s="8" t="s">
+      <c r="I295" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="296" spans="1:9" ht="42.75">
+    <row r="296" spans="1:9" ht="42">
       <c r="A296" s="15" t="s">
         <v>672</v>
       </c>
       <c r="B296" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C296" s="7">
         <v>1999</v>
       </c>
       <c r="D296" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E296" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F296" s="8" t="s">
         <v>669</v>
       </c>
       <c r="G296" s="7" t="s">
         <v>670</v>
       </c>
       <c r="H296" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="I296" s="8" t="s">
+      <c r="I296" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="297" spans="1:9" ht="42.75">
+    <row r="297" spans="1:9" ht="29">
       <c r="A297" s="15" t="s">
         <v>673</v>
       </c>
       <c r="B297" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C297" s="7">
         <v>1999</v>
       </c>
       <c r="D297" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E297" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F297" s="8" t="s">
         <v>669</v>
       </c>
       <c r="G297" s="7" t="s">
         <v>670</v>
       </c>
       <c r="H297" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="I297" s="8" t="s">
+      <c r="I297" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="298" spans="1:9" ht="28.5">
+    <row r="298" spans="1:9" ht="29">
       <c r="A298" s="15" t="s">
         <v>674</v>
       </c>
       <c r="B298" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C298" s="7">
         <v>1999</v>
       </c>
       <c r="D298" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E298" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F298" s="8" t="s">
         <v>669</v>
       </c>
       <c r="G298" s="7" t="s">
         <v>670</v>
       </c>
       <c r="H298" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="I298" s="8" t="s">
+      <c r="I298" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="299" spans="1:9" ht="42.75">
+    <row r="299" spans="1:9" ht="29">
       <c r="A299" s="15" t="s">
         <v>675</v>
       </c>
       <c r="B299" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C299" s="7">
         <v>1999</v>
       </c>
       <c r="D299" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E299" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F299" s="8" t="s">
         <v>669</v>
       </c>
       <c r="G299" s="7" t="s">
         <v>670</v>
       </c>
       <c r="H299" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="I299" s="8" t="s">
+      <c r="I299" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="300" spans="1:9" ht="28.5">
+    <row r="300" spans="1:9" ht="29">
       <c r="A300" s="15" t="s">
         <v>676</v>
       </c>
       <c r="B300" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C300" s="7">
         <v>1999</v>
       </c>
       <c r="D300" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E300" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F300" s="8" t="s">
         <v>669</v>
       </c>
       <c r="G300" s="7" t="s">
         <v>670</v>
       </c>
       <c r="H300" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="I300" s="8" t="s">
+      <c r="I300" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="301" spans="1:9" ht="42.75">
+    <row r="301" spans="1:9" ht="42">
       <c r="A301" s="15" t="s">
         <v>677</v>
       </c>
       <c r="B301" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C301" s="5">
         <v>2000</v>
       </c>
       <c r="D301" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E301" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F301" s="6" t="s">
         <v>669</v>
       </c>
       <c r="G301" s="5" t="s">
         <v>670</v>
       </c>
       <c r="H301" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="I301" s="6" t="s">
+      <c r="I301" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="302" spans="1:9" ht="42.75">
+    <row r="302" spans="1:9" ht="42">
       <c r="A302" s="15" t="s">
         <v>678</v>
       </c>
       <c r="B302" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C302" s="5">
         <v>2000</v>
       </c>
       <c r="D302" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E302" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F302" s="6" t="s">
         <v>669</v>
       </c>
       <c r="G302" s="5" t="s">
         <v>670</v>
       </c>
       <c r="H302" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="I302" s="6" t="s">
+      <c r="I302" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="303" spans="1:9" ht="57">
+    <row r="303" spans="1:9" ht="56">
       <c r="A303" s="15" t="s">
         <v>679</v>
       </c>
       <c r="B303" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C303" s="5">
         <v>2000</v>
       </c>
       <c r="D303" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E303" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F303" s="6" t="s">
         <v>669</v>
       </c>
       <c r="G303" s="5" t="s">
         <v>670</v>
       </c>
       <c r="H303" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="I303" s="6" t="s">
+      <c r="I303" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="304" spans="1:9" ht="42.75">
+    <row r="304" spans="1:9" ht="42">
       <c r="A304" s="15" t="s">
         <v>714</v>
       </c>
       <c r="B304" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C304" s="7">
         <v>1999</v>
       </c>
       <c r="D304" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E304" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F304" s="8" t="s">
         <v>700</v>
       </c>
       <c r="G304" s="7" t="s">
         <v>64</v>
       </c>
       <c r="H304" s="8" t="s">
         <v>701</v>
       </c>
-      <c r="I304" s="8" t="s">
+      <c r="I304" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="305" spans="1:9" ht="28.5">
+    <row r="305" spans="1:9" ht="29">
       <c r="A305" s="15" t="s">
         <v>699</v>
       </c>
       <c r="B305" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C305" s="5">
         <v>2000</v>
       </c>
       <c r="D305" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E305" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F305" s="6" t="s">
         <v>700</v>
       </c>
       <c r="G305" s="5" t="s">
         <v>64</v>
       </c>
       <c r="H305" s="6" t="s">
         <v>701</v>
       </c>
-      <c r="I305" s="6" t="s">
+      <c r="I305" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="306" spans="1:9" ht="42.75">
+    <row r="306" spans="1:9" ht="42">
       <c r="A306" s="15" t="s">
         <v>703</v>
       </c>
       <c r="B306" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C306" s="5">
         <v>2000</v>
       </c>
       <c r="D306" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E306" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F306" s="6" t="s">
         <v>700</v>
       </c>
       <c r="G306" s="5" t="s">
         <v>64</v>
       </c>
       <c r="H306" s="6" t="s">
         <v>701</v>
       </c>
-      <c r="I306" s="6" t="s">
+      <c r="I306" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="307" spans="1:9" ht="42.75">
+    <row r="307" spans="1:9" ht="42">
       <c r="A307" s="15" t="s">
         <v>745</v>
       </c>
       <c r="B307" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C307" s="5">
         <v>1999</v>
       </c>
       <c r="D307" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E307" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F307" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G307" s="5" t="s">
         <v>608</v>
       </c>
       <c r="H307" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I307" s="6" t="s">
+      <c r="I307" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="308" spans="1:9" ht="28.5">
+    <row r="308" spans="1:9" ht="29">
       <c r="A308" s="15" t="s">
         <v>744</v>
       </c>
       <c r="B308" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C308" s="5">
         <v>1999</v>
       </c>
       <c r="D308" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E308" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F308" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G308" s="5" t="s">
         <v>608</v>
       </c>
       <c r="H308" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I308" s="6" t="s">
+      <c r="I308" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="309" spans="1:9" ht="28.5">
+    <row r="309" spans="1:9" ht="29">
       <c r="A309" s="15" t="s">
         <v>743</v>
       </c>
       <c r="B309" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C309" s="5">
         <v>1999</v>
       </c>
       <c r="D309" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E309" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F309" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G309" s="5" t="s">
         <v>608</v>
       </c>
       <c r="H309" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I309" s="6" t="s">
+      <c r="I309" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="310" spans="1:9" ht="28.5">
+    <row r="310" spans="1:9" ht="29">
       <c r="A310" s="15" t="s">
         <v>746</v>
       </c>
       <c r="B310" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C310" s="5">
         <v>1999</v>
       </c>
       <c r="D310" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E310" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F310" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G310" s="5" t="s">
         <v>608</v>
       </c>
       <c r="H310" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I310" s="6" t="s">
+      <c r="I310" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="311" spans="1:9" ht="42.75">
+    <row r="311" spans="1:9" ht="42">
       <c r="A311" s="15" t="s">
         <v>747</v>
       </c>
       <c r="B311" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C311" s="5">
         <v>1999</v>
       </c>
       <c r="D311" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E311" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F311" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G311" s="5" t="s">
         <v>608</v>
       </c>
       <c r="H311" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I311" s="6" t="s">
+      <c r="I311" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="312" spans="1:9" ht="42.75">
+    <row r="312" spans="1:9" ht="29">
       <c r="A312" s="15" t="s">
         <v>748</v>
       </c>
       <c r="B312" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C312" s="5">
         <v>1999</v>
       </c>
       <c r="D312" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E312" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F312" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G312" s="5" t="s">
         <v>608</v>
       </c>
       <c r="H312" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I312" s="6" t="s">
+      <c r="I312" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="313" spans="1:9" ht="28.5">
+    <row r="313" spans="1:9" ht="29">
       <c r="A313" s="15" t="s">
         <v>749</v>
       </c>
       <c r="B313" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C313" s="5">
         <v>2000</v>
       </c>
       <c r="D313" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E313" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F313" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G313" s="5" t="s">
         <v>608</v>
       </c>
       <c r="H313" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I313" s="6" t="s">
+      <c r="I313" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="314" spans="1:9" ht="42.75">
+    <row r="314" spans="1:9" ht="42">
       <c r="A314" s="15" t="s">
         <v>750</v>
       </c>
       <c r="B314" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C314" s="5">
         <v>2000</v>
       </c>
       <c r="D314" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E314" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F314" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G314" s="5" t="s">
         <v>608</v>
       </c>
       <c r="H314" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I314" s="6" t="s">
+      <c r="I314" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="315" spans="1:9" ht="57">
+    <row r="315" spans="1:9" ht="42">
       <c r="A315" s="15" t="s">
         <v>751</v>
       </c>
       <c r="B315" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C315" s="5">
         <v>2000</v>
       </c>
       <c r="D315" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E315" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F315" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G315" s="5" t="s">
         <v>608</v>
       </c>
       <c r="H315" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I315" s="6" t="s">
+      <c r="I315" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="316" spans="1:9" ht="28.5">
+    <row r="316" spans="1:9" ht="29">
       <c r="A316" s="15" t="s">
         <v>752</v>
       </c>
       <c r="B316" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C316" s="5">
         <v>2000</v>
       </c>
       <c r="D316" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E316" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F316" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G316" s="5" t="s">
         <v>383</v>
       </c>
       <c r="H316" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I316" s="6" t="s">
+      <c r="I316" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="317" spans="1:9" ht="57">
+    <row r="317" spans="1:9" ht="42">
       <c r="A317" s="15" t="s">
         <v>753</v>
       </c>
       <c r="B317" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C317" s="5">
         <v>2000</v>
       </c>
       <c r="D317" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E317" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F317" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G317" s="5" t="s">
         <v>608</v>
       </c>
       <c r="H317" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I317" s="6" t="s">
+      <c r="I317" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="318" spans="1:9" ht="28.5">
+    <row r="318" spans="1:9" ht="29">
       <c r="A318" s="15" t="s">
         <v>754</v>
       </c>
       <c r="B318" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C318" s="5">
         <v>2001</v>
       </c>
       <c r="D318" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E318" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F318" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G318" s="5" t="s">
         <v>608</v>
       </c>
       <c r="H318" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I318" s="6" t="s">
+      <c r="I318" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="319" spans="1:9" ht="42.75">
+    <row r="319" spans="1:9" ht="42">
       <c r="A319" s="15" t="s">
         <v>927</v>
       </c>
       <c r="B319" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C319" s="7">
         <v>2000</v>
       </c>
       <c r="D319" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E319" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F319" s="8" t="s">
         <v>928</v>
       </c>
       <c r="G319" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H319" s="8" t="s">
         <v>929</v>
       </c>
-      <c r="I319" s="8" t="s">
+      <c r="I319" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="320" spans="1:9" ht="42.75">
+    <row r="320" spans="1:9" ht="42">
       <c r="A320" s="15" t="s">
         <v>97</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C320" s="5">
         <v>2001</v>
       </c>
       <c r="D320" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E320" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F320" s="6" t="s">
         <v>87</v>
       </c>
       <c r="G320" s="5" t="s">
         <v>94</v>
       </c>
       <c r="H320" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="I320" s="6" t="s">
+      <c r="I320" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="321" spans="1:9" ht="28.5">
+    <row r="321" spans="1:9" ht="29">
       <c r="A321" s="15" t="s">
         <v>99</v>
       </c>
       <c r="B321" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C321" s="5">
         <v>2002</v>
       </c>
       <c r="D321" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E321" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F321" s="6" t="s">
         <v>87</v>
       </c>
       <c r="G321" s="5" t="s">
         <v>94</v>
       </c>
       <c r="H321" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="I321" s="6" t="s">
+      <c r="I321" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="322" spans="1:9" ht="28.5">
+    <row r="322" spans="1:9" ht="29">
       <c r="A322" s="15" t="s">
         <v>109</v>
       </c>
       <c r="B322" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C322" s="5">
         <v>2001</v>
       </c>
       <c r="D322" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E322" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F322" s="6" t="s">
         <v>106</v>
       </c>
       <c r="G322" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H322" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="I322" s="6" t="s">
-[...3 lines deleted...]
-    <row r="323" spans="1:9" ht="42.75">
+      <c r="I322" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="323" spans="1:9" ht="29">
       <c r="A323" s="15" t="s">
         <v>110</v>
       </c>
       <c r="B323" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C323" s="5">
         <v>2002</v>
       </c>
       <c r="D323" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E323" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F323" s="6" t="s">
         <v>106</v>
       </c>
       <c r="G323" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H323" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="I323" s="6" t="s">
-[...3 lines deleted...]
-    <row r="324" spans="1:9" ht="28.5">
+      <c r="I323" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9" ht="29">
       <c r="A324" s="15" t="s">
         <v>131</v>
       </c>
       <c r="B324" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C324" s="5">
         <v>2002</v>
       </c>
       <c r="D324" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E324" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F324" s="6" t="s">
         <v>129</v>
       </c>
       <c r="G324" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H324" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="I324" s="6" t="s">
+      <c r="I324" s="5" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="325" spans="1:9" ht="28.5">
+    <row r="325" spans="1:9" ht="29">
       <c r="A325" s="15" t="s">
         <v>132</v>
       </c>
       <c r="B325" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C325" s="5">
         <v>2001</v>
       </c>
       <c r="D325" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E325" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F325" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G325" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H325" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="I325" s="6" t="s">
+      <c r="I325" s="5" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="326" spans="1:9" ht="28.5">
+    <row r="326" spans="1:9" ht="29">
       <c r="A326" s="15" t="s">
         <v>333</v>
       </c>
       <c r="B326" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C326" s="5">
         <v>2001</v>
       </c>
       <c r="D326" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E326" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F326" s="6" t="s">
         <v>320</v>
       </c>
       <c r="G326" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H326" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="I326" s="6" t="s">
-[...3 lines deleted...]
-    <row r="327" spans="1:9" ht="28.5">
+      <c r="I326" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9" ht="29">
       <c r="A327" s="15" t="s">
         <v>385</v>
       </c>
       <c r="B327" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C327" s="5">
         <v>2002</v>
       </c>
       <c r="D327" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E327" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F327" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G327" s="5" t="s">
         <v>386</v>
       </c>
       <c r="H327" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="I327" s="6" t="s">
+      <c r="I327" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="328" spans="1:9" ht="85.5">
+    <row r="328" spans="1:9" ht="70">
       <c r="A328" s="15" t="s">
         <v>387</v>
       </c>
       <c r="B328" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C328" s="5">
         <v>2002</v>
       </c>
       <c r="D328" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E328" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F328" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G328" s="5" t="s">
         <v>386</v>
       </c>
       <c r="H328" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="I328" s="6" t="s">
+      <c r="I328" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="329" spans="1:9" ht="57">
+    <row r="329" spans="1:9" ht="42">
       <c r="A329" s="15" t="s">
         <v>388</v>
       </c>
       <c r="B329" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C329" s="5">
         <v>2002</v>
       </c>
       <c r="D329" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E329" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F329" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G329" s="5" t="s">
         <v>383</v>
       </c>
       <c r="H329" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="I329" s="6" t="s">
+      <c r="I329" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="330" spans="1:9" ht="42.75">
+    <row r="330" spans="1:9" ht="29">
       <c r="A330" s="15" t="s">
         <v>389</v>
       </c>
       <c r="B330" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C330" s="5">
         <v>2002</v>
       </c>
       <c r="D330" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E330" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F330" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G330" s="7" t="s">
         <v>386</v>
       </c>
       <c r="H330" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="I330" s="6" t="s">
+      <c r="I330" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="331" spans="1:9" ht="28.5">
+    <row r="331" spans="1:9" ht="29">
       <c r="A331" s="15" t="s">
         <v>390</v>
       </c>
       <c r="B331" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C331" s="5">
         <v>2002</v>
       </c>
       <c r="D331" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E331" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F331" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G331" s="5" t="s">
         <v>386</v>
       </c>
       <c r="H331" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="I331" s="6" t="s">
+      <c r="I331" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="332" spans="1:9" ht="57">
+    <row r="332" spans="1:9" ht="42">
       <c r="A332" s="15" t="s">
         <v>382</v>
       </c>
       <c r="B332" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C332" s="5">
         <v>2002</v>
       </c>
       <c r="D332" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E332" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F332" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G332" s="5" t="s">
         <v>383</v>
       </c>
       <c r="H332" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="I332" s="6" t="s">
+      <c r="I332" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="333" spans="1:9" ht="38.25">
+    <row r="333" spans="1:9" ht="29">
       <c r="A333" s="15" t="s">
         <v>446</v>
       </c>
       <c r="B333" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C333" s="7">
         <v>2001</v>
       </c>
       <c r="D333" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E333" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F333" s="8" t="s">
         <v>404</v>
       </c>
       <c r="G333" s="7" t="s">
         <v>431</v>
       </c>
       <c r="H333" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I333" s="8" t="s">
+      <c r="I333" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="334" spans="1:9" ht="38.25">
+    <row r="334" spans="1:9" ht="29">
       <c r="A334" s="15" t="s">
         <v>447</v>
       </c>
       <c r="B334" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C334" s="7">
         <v>2001</v>
       </c>
       <c r="D334" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E334" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F334" s="8" t="s">
         <v>404</v>
       </c>
       <c r="G334" s="7" t="s">
         <v>431</v>
       </c>
       <c r="H334" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I334" s="8" t="s">
+      <c r="I334" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="335" spans="1:9" ht="42.75">
+    <row r="335" spans="1:9" ht="42">
       <c r="A335" s="15" t="s">
         <v>448</v>
       </c>
       <c r="B335" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C335" s="7">
         <v>2001</v>
       </c>
       <c r="D335" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E335" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F335" s="8" t="s">
         <v>404</v>
       </c>
       <c r="G335" s="7" t="s">
         <v>431</v>
       </c>
       <c r="H335" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I335" s="8" t="s">
+      <c r="I335" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="336" spans="1:9" ht="42.75">
+    <row r="336" spans="1:9" ht="29">
       <c r="A336" s="15" t="s">
         <v>449</v>
       </c>
       <c r="B336" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C336" s="7">
         <v>2001</v>
       </c>
       <c r="D336" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E336" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F336" s="8" t="s">
         <v>404</v>
       </c>
       <c r="G336" s="7" t="s">
         <v>431</v>
       </c>
       <c r="H336" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I336" s="8" t="s">
+      <c r="I336" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="337" spans="1:9" ht="38.25">
+    <row r="337" spans="1:9" ht="29">
       <c r="A337" s="15" t="s">
         <v>450</v>
       </c>
       <c r="B337" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C337" s="7">
         <v>2001</v>
       </c>
       <c r="D337" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E337" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F337" s="8" t="s">
         <v>404</v>
       </c>
       <c r="G337" s="7" t="s">
         <v>431</v>
       </c>
       <c r="H337" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I337" s="8" t="s">
+      <c r="I337" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="338" spans="1:9" ht="42.75">
+    <row r="338" spans="1:9" ht="29">
       <c r="A338" s="15" t="s">
         <v>451</v>
       </c>
       <c r="B338" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C338" s="7">
         <v>2001</v>
       </c>
       <c r="D338" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E338" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F338" s="8" t="s">
         <v>404</v>
       </c>
       <c r="G338" s="7" t="s">
         <v>431</v>
       </c>
       <c r="H338" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I338" s="8" t="s">
+      <c r="I338" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="339" spans="1:9" ht="38.25">
+    <row r="339" spans="1:9" ht="29">
       <c r="A339" s="15" t="s">
         <v>452</v>
       </c>
       <c r="B339" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C339" s="7">
         <v>2001</v>
       </c>
       <c r="D339" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E339" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F339" s="8" t="s">
         <v>404</v>
       </c>
       <c r="G339" s="7" t="s">
         <v>431</v>
       </c>
       <c r="H339" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I339" s="8" t="s">
+      <c r="I339" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="340" spans="1:9" ht="42.75">
+    <row r="340" spans="1:9" ht="42">
       <c r="A340" s="15" t="s">
         <v>453</v>
       </c>
       <c r="B340" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C340" s="7">
         <v>2001</v>
       </c>
       <c r="D340" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E340" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F340" s="8" t="s">
         <v>404</v>
       </c>
       <c r="G340" s="7" t="s">
         <v>431</v>
       </c>
       <c r="H340" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I340" s="8" t="s">
+      <c r="I340" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="341" spans="1:9" ht="28.5">
+    <row r="341" spans="1:9" ht="29">
       <c r="A341" s="15" t="s">
         <v>592</v>
       </c>
       <c r="B341" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C341" s="7">
         <v>2001</v>
       </c>
       <c r="D341" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E341" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F341" s="8" t="s">
         <v>593</v>
       </c>
       <c r="G341" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H341" s="8" t="s">
         <v>594</v>
       </c>
-      <c r="I341" s="6" t="s">
-[...3 lines deleted...]
-    <row r="342" spans="1:9" ht="28.5">
+      <c r="I341" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="342" spans="1:9" ht="29">
       <c r="A342" s="15" t="s">
         <v>650</v>
       </c>
       <c r="B342" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C342" s="7">
         <v>2002</v>
       </c>
       <c r="D342" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E342" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F342" s="8" t="s">
         <v>649</v>
       </c>
       <c r="G342" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H342" s="8" t="s">
         <v>191</v>
       </c>
-      <c r="I342" s="8" t="s">
+      <c r="I342" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="343" spans="1:9" ht="28.5">
+    <row r="343" spans="1:9" ht="29">
       <c r="A343" s="15" t="s">
         <v>680</v>
       </c>
       <c r="B343" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C343" s="7">
         <v>2002</v>
       </c>
       <c r="D343" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E343" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F343" s="8" t="s">
         <v>669</v>
       </c>
       <c r="G343" s="7" t="s">
         <v>96</v>
       </c>
       <c r="H343" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="I343" s="8" t="s">
+      <c r="I343" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="344" spans="1:9" ht="28.5">
+    <row r="344" spans="1:9" ht="29">
       <c r="A344" s="15" t="s">
         <v>681</v>
       </c>
       <c r="B344" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C344" s="7">
         <v>2002</v>
       </c>
       <c r="D344" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E344" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F344" s="8" t="s">
         <v>669</v>
       </c>
       <c r="G344" s="7" t="s">
         <v>64</v>
       </c>
       <c r="H344" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="I344" s="8" t="s">
+      <c r="I344" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="345" spans="1:9" ht="38.25">
+    <row r="345" spans="1:9" ht="37.5">
       <c r="A345" s="15" t="s">
         <v>710</v>
       </c>
       <c r="B345" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C345" s="7">
         <v>2001</v>
       </c>
       <c r="D345" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E345" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F345" s="8" t="s">
         <v>700</v>
       </c>
       <c r="G345" s="7" t="s">
         <v>711</v>
       </c>
       <c r="H345" s="8" t="s">
         <v>701</v>
       </c>
-      <c r="I345" s="8" t="s">
+      <c r="I345" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="346" spans="1:9" ht="28.5">
+    <row r="346" spans="1:9" ht="29">
       <c r="A346" s="15" t="s">
         <v>757</v>
       </c>
       <c r="B346" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C346" s="5">
         <v>2001</v>
       </c>
       <c r="D346" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E346" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F346" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G346" s="5" t="s">
         <v>330</v>
       </c>
       <c r="H346" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I346" s="6" t="s">
+      <c r="I346" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="347" spans="1:9" ht="42.75">
+    <row r="347" spans="1:9" ht="42">
       <c r="A347" s="15" t="s">
         <v>756</v>
       </c>
       <c r="B347" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C347" s="5">
         <v>2001</v>
       </c>
       <c r="D347" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E347" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F347" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G347" s="5" t="s">
         <v>330</v>
       </c>
       <c r="H347" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I347" s="6" t="s">
+      <c r="I347" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="348" spans="1:9" ht="28.5">
+    <row r="348" spans="1:9" ht="29">
       <c r="A348" s="15" t="s">
         <v>755</v>
       </c>
       <c r="B348" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C348" s="5">
         <v>2001</v>
       </c>
       <c r="D348" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E348" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F348" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G348" s="5" t="s">
         <v>330</v>
       </c>
       <c r="H348" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I348" s="6" t="s">
+      <c r="I348" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="349" spans="1:9" ht="28.5">
+    <row r="349" spans="1:9" ht="29">
       <c r="A349" s="15" t="s">
         <v>758</v>
       </c>
       <c r="B349" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C349" s="5">
         <v>2001</v>
       </c>
       <c r="D349" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E349" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F349" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G349" s="5" t="s">
         <v>330</v>
       </c>
       <c r="H349" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I349" s="6" t="s">
+      <c r="I349" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="350" spans="1:9" ht="28.5">
+    <row r="350" spans="1:9" ht="29">
       <c r="A350" s="15" t="s">
         <v>760</v>
       </c>
       <c r="B350" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C350" s="5">
         <v>2002</v>
       </c>
       <c r="D350" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E350" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F350" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G350" s="5" t="s">
         <v>330</v>
       </c>
       <c r="H350" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I350" s="6" t="s">
+      <c r="I350" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="351" spans="1:9" ht="28.5">
+    <row r="351" spans="1:9" ht="29">
       <c r="A351" s="15" t="s">
         <v>761</v>
       </c>
       <c r="B351" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C351" s="5">
         <v>2002</v>
       </c>
       <c r="D351" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E351" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F351" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G351" s="5" t="s">
         <v>330</v>
       </c>
       <c r="H351" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I351" s="6" t="s">
+      <c r="I351" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="352" spans="1:9" ht="38.25">
+    <row r="352" spans="1:9" ht="29">
       <c r="A352" s="15" t="s">
         <v>762</v>
       </c>
       <c r="B352" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C352" s="5">
         <v>2002</v>
       </c>
       <c r="D352" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E352" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F352" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G352" s="5" t="s">
         <v>763</v>
       </c>
       <c r="H352" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I352" s="6" t="s">
+      <c r="I352" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="353" spans="1:9" ht="28.5">
+    <row r="353" spans="1:9" ht="29">
       <c r="A353" s="15" t="s">
         <v>759</v>
       </c>
       <c r="B353" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C353" s="5">
         <v>2002</v>
       </c>
       <c r="D353" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E353" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F353" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G353" s="5" t="s">
         <v>330</v>
       </c>
       <c r="H353" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I353" s="6" t="s">
+      <c r="I353" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="354" spans="1:9" ht="42.75">
+    <row r="354" spans="1:9" ht="42">
       <c r="A354" s="15" t="s">
         <v>838</v>
       </c>
       <c r="B354" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C354" s="7">
         <v>2002</v>
       </c>
       <c r="D354" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E354" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F354" s="8" t="s">
         <v>839</v>
       </c>
       <c r="G354" s="7" t="s">
         <v>276</v>
       </c>
       <c r="H354" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="I354" s="8" t="s">
+      <c r="I354" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="355" spans="1:9" ht="28.5">
+    <row r="355" spans="1:9" ht="29">
       <c r="A355" s="15" t="s">
         <v>1020</v>
       </c>
       <c r="B355" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C355" s="5">
         <v>2002</v>
       </c>
       <c r="D355" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E355" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F355" s="5" t="s">
         <v>1015</v>
       </c>
       <c r="G355" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H355" s="5" t="s">
         <v>297</v>
       </c>
       <c r="I355" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="356" spans="1:9" ht="42.75">
+    <row r="356" spans="1:9" ht="29">
       <c r="A356" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B356" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C356" s="7">
         <v>2004</v>
       </c>
       <c r="D356" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E356" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F356" s="8" t="s">
         <v>63</v>
       </c>
       <c r="G356" s="7" t="s">
         <v>64</v>
       </c>
       <c r="H356" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="I356" s="6" t="s">
-[...3 lines deleted...]
-    <row r="357" spans="1:9" ht="42.75">
+      <c r="I356" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="357" spans="1:9" ht="42">
       <c r="A357" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B357" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C357" s="7">
         <v>2004</v>
       </c>
       <c r="D357" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E357" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F357" s="8" t="s">
         <v>63</v>
       </c>
       <c r="G357" s="7" t="s">
         <v>64</v>
       </c>
       <c r="H357" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="I357" s="6" t="s">
-[...3 lines deleted...]
-    <row r="358" spans="1:9" ht="42.75">
+      <c r="I357" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="358" spans="1:9" ht="29">
       <c r="A358" s="15" t="s">
         <v>146</v>
       </c>
       <c r="B358" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C358" s="7">
         <v>2003</v>
       </c>
       <c r="D358" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E358" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F358" s="8" t="s">
         <v>147</v>
       </c>
       <c r="G358" s="7" t="s">
         <v>148</v>
       </c>
       <c r="H358" s="8" t="s">
         <v>149</v>
       </c>
-      <c r="I358" s="6" t="s">
-[...3 lines deleted...]
-    <row r="359" spans="1:9" ht="28.5">
+      <c r="I358" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="359" spans="1:9" ht="29">
       <c r="A359" s="15" t="s">
         <v>150</v>
       </c>
       <c r="B359" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C359" s="7">
         <v>2004</v>
       </c>
       <c r="D359" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E359" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F359" s="8" t="s">
         <v>147</v>
       </c>
       <c r="G359" s="7" t="s">
         <v>148</v>
       </c>
       <c r="H359" s="8" t="s">
         <v>149</v>
       </c>
-      <c r="I359" s="6" t="s">
-[...3 lines deleted...]
-    <row r="360" spans="1:9" ht="28.5">
+      <c r="I359" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="360" spans="1:9" ht="29">
       <c r="A360" s="15" t="s">
         <v>198</v>
       </c>
       <c r="B360" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C360" s="6">
         <v>2004</v>
       </c>
       <c r="D360" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E360" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F360" s="6" t="s">
         <v>199</v>
       </c>
       <c r="G360" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H360" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="I360" s="6" t="s">
-[...3 lines deleted...]
-    <row r="361" spans="1:9" ht="38.25">
+      <c r="I360" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9" ht="29">
       <c r="A361" s="15" t="s">
         <v>212</v>
       </c>
       <c r="B361" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C361" s="5">
         <v>2004</v>
       </c>
       <c r="D361" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E361" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F361" s="5" t="s">
         <v>213</v>
       </c>
       <c r="G361" s="5" t="s">
         <v>214</v>
       </c>
       <c r="H361" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="I361" s="6" t="s">
-[...3 lines deleted...]
-    <row r="362" spans="1:9" ht="57">
+      <c r="I361" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9" ht="56">
       <c r="A362" s="15" t="s">
         <v>216</v>
       </c>
       <c r="B362" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C362" s="5">
         <v>2004</v>
       </c>
       <c r="D362" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E362" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F362" s="5" t="s">
         <v>213</v>
       </c>
       <c r="G362" s="5" t="s">
         <v>214</v>
       </c>
       <c r="H362" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="I362" s="6" t="s">
-[...3 lines deleted...]
-    <row r="363" spans="1:9" ht="28.5">
+      <c r="I362" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9" ht="29">
       <c r="A363" s="15" t="s">
         <v>217</v>
       </c>
       <c r="B363" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C363" s="5">
         <v>2005</v>
       </c>
       <c r="D363" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E363" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F363" s="5" t="s">
         <v>213</v>
       </c>
       <c r="G363" s="5" t="s">
         <v>164</v>
       </c>
       <c r="H363" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="I363" s="6" t="s">
-[...3 lines deleted...]
-    <row r="364" spans="1:9" ht="42.75">
+      <c r="I363" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9" ht="29">
       <c r="A364" s="15" t="s">
         <v>218</v>
       </c>
       <c r="B364" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C364" s="5">
         <v>2005</v>
       </c>
       <c r="D364" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E364" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F364" s="5" t="s">
         <v>213</v>
       </c>
       <c r="G364" s="5" t="s">
         <v>164</v>
       </c>
       <c r="H364" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="I364" s="6" t="s">
-[...3 lines deleted...]
-    <row r="365" spans="1:9" ht="28.5">
+      <c r="I364" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9" ht="29">
       <c r="A365" s="15" t="s">
         <v>270</v>
       </c>
       <c r="B365" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C365" s="5">
         <v>2004</v>
       </c>
       <c r="D365" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E365" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F365" s="5" t="s">
         <v>268</v>
       </c>
       <c r="G365" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H365" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="I365" s="6" t="s">
-[...3 lines deleted...]
-    <row r="366" spans="1:9" ht="28.5">
+      <c r="I365" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="366" spans="1:9" ht="29">
       <c r="A366" s="15" t="s">
         <v>271</v>
       </c>
       <c r="B366" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C366" s="5">
         <v>2004</v>
       </c>
       <c r="D366" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E366" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F366" s="5" t="s">
         <v>268</v>
       </c>
       <c r="G366" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H366" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="I366" s="6" t="s">
-[...3 lines deleted...]
-    <row r="367" spans="1:9" ht="42.75">
+      <c r="I366" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="367" spans="1:9" ht="37.5">
       <c r="A367" s="15" t="s">
         <v>267</v>
       </c>
       <c r="B367" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C367" s="5">
         <v>2005</v>
       </c>
       <c r="D367" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E367" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F367" s="5" t="s">
         <v>268</v>
       </c>
       <c r="G367" s="5" t="s">
         <v>269</v>
       </c>
       <c r="H367" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="I367" s="6" t="s">
-[...3 lines deleted...]
-    <row r="368" spans="1:9" ht="28.5">
+      <c r="I367" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="368" spans="1:9" ht="29">
       <c r="A368" s="15" t="s">
         <v>345</v>
       </c>
       <c r="B368" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C368" s="5">
         <v>2003</v>
       </c>
       <c r="D368" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E368" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F368" s="6" t="s">
         <v>346</v>
       </c>
       <c r="G368" s="5" t="s">
         <v>347</v>
       </c>
       <c r="H368" s="6" t="s">
         <v>348</v>
       </c>
-      <c r="I368" s="6" t="s">
-[...3 lines deleted...]
-    <row r="369" spans="1:9" ht="28.5">
+      <c r="I368" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="369" spans="1:9" ht="29">
       <c r="A369" s="15" t="s">
         <v>349</v>
       </c>
       <c r="B369" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C369" s="5">
         <v>2003</v>
       </c>
       <c r="D369" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E369" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F369" s="6" t="s">
         <v>346</v>
       </c>
       <c r="G369" s="5" t="s">
         <v>347</v>
       </c>
       <c r="H369" s="6" t="s">
         <v>348</v>
       </c>
-      <c r="I369" s="6" t="s">
-[...3 lines deleted...]
-    <row r="370" spans="1:9" ht="28.5">
+      <c r="I369" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="370" spans="1:9" ht="29">
       <c r="A370" s="15" t="s">
         <v>352</v>
       </c>
       <c r="B370" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C370" s="5">
         <v>2005</v>
       </c>
       <c r="D370" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E370" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F370" s="6" t="s">
         <v>346</v>
       </c>
       <c r="G370" s="5" t="s">
         <v>351</v>
       </c>
       <c r="H370" s="6" t="s">
         <v>348</v>
       </c>
-      <c r="I370" s="6" t="s">
-[...3 lines deleted...]
-    <row r="371" spans="1:9" ht="28.5">
+      <c r="I370" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="371" spans="1:9" ht="29">
       <c r="A371" s="15" t="s">
         <v>350</v>
       </c>
       <c r="B371" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C371" s="5">
         <v>2005</v>
       </c>
       <c r="D371" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E371" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F371" s="6" t="s">
         <v>346</v>
       </c>
       <c r="G371" s="5" t="s">
         <v>351</v>
       </c>
       <c r="H371" s="6" t="s">
         <v>348</v>
       </c>
-      <c r="I371" s="6" t="s">
-[...3 lines deleted...]
-    <row r="372" spans="1:9" ht="28.5">
+      <c r="I371" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="372" spans="1:9" ht="29">
       <c r="A372" s="15" t="s">
         <v>399</v>
       </c>
       <c r="B372" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C372" s="5">
         <v>2005</v>
       </c>
       <c r="D372" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E372" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F372" s="6" t="s">
         <v>400</v>
       </c>
       <c r="G372" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H372" s="6" t="s">
         <v>401</v>
       </c>
-      <c r="I372" s="6" t="s">
-[...3 lines deleted...]
-    <row r="373" spans="1:9" ht="51">
+      <c r="I372" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="373" spans="1:9" ht="50">
       <c r="A373" s="15" t="s">
         <v>480</v>
       </c>
       <c r="B373" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C373" s="7">
         <v>2003</v>
       </c>
       <c r="D373" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E373" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F373" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G373" s="5" t="s">
         <v>482</v>
       </c>
       <c r="H373" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I373" s="6" t="s">
-[...3 lines deleted...]
-    <row r="374" spans="1:9" ht="51">
+      <c r="I373" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="374" spans="1:9" ht="50">
       <c r="A374" s="15" t="s">
         <v>483</v>
       </c>
       <c r="B374" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C374" s="7">
         <v>2003</v>
       </c>
       <c r="D374" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E374" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F374" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G374" s="7" t="s">
         <v>482</v>
       </c>
       <c r="H374" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I374" s="6" t="s">
-[...3 lines deleted...]
-    <row r="375" spans="1:9" ht="51">
+      <c r="I374" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="375" spans="1:9" ht="50">
       <c r="A375" s="15" t="s">
         <v>484</v>
       </c>
       <c r="B375" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C375" s="7">
         <v>2004</v>
       </c>
       <c r="D375" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E375" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F375" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G375" s="7" t="s">
         <v>482</v>
       </c>
       <c r="H375" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I375" s="6" t="s">
-[...3 lines deleted...]
-    <row r="376" spans="1:9" ht="51">
+      <c r="I375" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="376" spans="1:9" ht="50">
       <c r="A376" s="15" t="s">
         <v>485</v>
       </c>
       <c r="B376" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C376" s="7">
         <v>2004</v>
       </c>
       <c r="D376" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E376" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F376" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G376" s="7" t="s">
         <v>482</v>
       </c>
       <c r="H376" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I376" s="6" t="s">
-[...3 lines deleted...]
-    <row r="377" spans="1:9" ht="51">
+      <c r="I376" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="377" spans="1:9" ht="50">
       <c r="A377" s="15" t="s">
         <v>486</v>
       </c>
       <c r="B377" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C377" s="7">
         <v>2004</v>
       </c>
       <c r="D377" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E377" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F377" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G377" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H377" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I377" s="6" t="s">
-[...3 lines deleted...]
-    <row r="378" spans="1:9" ht="51">
+      <c r="I377" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="378" spans="1:9" ht="50">
       <c r="A378" s="15" t="s">
         <v>487</v>
       </c>
       <c r="B378" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C378" s="7">
         <v>2004</v>
       </c>
       <c r="D378" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E378" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F378" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G378" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H378" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I378" s="6" t="s">
-[...3 lines deleted...]
-    <row r="379" spans="1:9" ht="51">
+      <c r="I378" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="379" spans="1:9" ht="50">
       <c r="A379" s="15" t="s">
         <v>488</v>
       </c>
       <c r="B379" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C379" s="7">
         <v>2004</v>
       </c>
       <c r="D379" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E379" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F379" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G379" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H379" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I379" s="6" t="s">
-[...3 lines deleted...]
-    <row r="380" spans="1:9" ht="51">
+      <c r="I379" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="380" spans="1:9" ht="50">
       <c r="A380" s="15" t="s">
         <v>489</v>
       </c>
       <c r="B380" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C380" s="7">
         <v>2004</v>
       </c>
       <c r="D380" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E380" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F380" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G380" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H380" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I380" s="6" t="s">
-[...3 lines deleted...]
-    <row r="381" spans="1:9" ht="51">
+      <c r="I380" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="381" spans="1:9" ht="50">
       <c r="A381" s="15" t="s">
         <v>491</v>
       </c>
       <c r="B381" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C381" s="7">
         <v>2005</v>
       </c>
       <c r="D381" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E381" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F381" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G381" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H381" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I381" s="6" t="s">
-[...3 lines deleted...]
-    <row r="382" spans="1:9" ht="51">
+      <c r="I381" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="382" spans="1:9" ht="50">
       <c r="A382" s="15" t="s">
         <v>492</v>
       </c>
       <c r="B382" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C382" s="7">
         <v>2005</v>
       </c>
       <c r="D382" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E382" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F382" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G382" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H382" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I382" s="6" t="s">
-[...3 lines deleted...]
-    <row r="383" spans="1:9" ht="51">
+      <c r="I382" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="383" spans="1:9" ht="50">
       <c r="A383" s="15" t="s">
         <v>493</v>
       </c>
       <c r="B383" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C383" s="7">
         <v>2005</v>
       </c>
       <c r="D383" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E383" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F383" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G383" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H383" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I383" s="6" t="s">
-[...3 lines deleted...]
-    <row r="384" spans="1:9" ht="51">
+      <c r="I383" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="384" spans="1:9" ht="50">
       <c r="A384" s="15" t="s">
         <v>490</v>
       </c>
       <c r="B384" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C384" s="7">
         <v>2005</v>
       </c>
       <c r="D384" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E384" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F384" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G384" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H384" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I384" s="6" t="s">
-[...3 lines deleted...]
-    <row r="385" spans="1:9" ht="42.75">
+      <c r="I384" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="385" spans="1:9" ht="29">
       <c r="A385" s="15" t="s">
         <v>827</v>
       </c>
       <c r="B385" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C385" s="7">
         <v>2005</v>
       </c>
       <c r="D385" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E385" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F385" s="8" t="s">
         <v>808</v>
       </c>
       <c r="G385" s="7" t="s">
         <v>809</v>
       </c>
       <c r="H385" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="I385" s="6" t="s">
-[...3 lines deleted...]
-    <row r="386" spans="1:9" ht="42.75">
+      <c r="I385" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="386" spans="1:9" ht="42">
       <c r="A386" s="15" t="s">
         <v>828</v>
       </c>
       <c r="B386" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C386" s="5">
         <v>2005</v>
       </c>
       <c r="D386" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E386" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F386" s="6" t="s">
         <v>808</v>
       </c>
       <c r="G386" s="7" t="s">
         <v>809</v>
       </c>
       <c r="H386" s="6" t="s">
         <v>361</v>
       </c>
-      <c r="I386" s="6" t="s">
-[...3 lines deleted...]
-    <row r="387" spans="1:9" ht="28.5">
+      <c r="I386" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="387" spans="1:9" ht="29">
       <c r="A387" s="15" t="s">
         <v>920</v>
       </c>
       <c r="B387" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C387" s="5">
         <v>2004</v>
       </c>
       <c r="D387" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E387" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F387" s="6" t="s">
         <v>921</v>
       </c>
       <c r="G387" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H387" s="6" t="s">
         <v>922</v>
       </c>
       <c r="I387" s="5" t="s">
         <v>923</v>
       </c>
     </row>
-    <row r="388" spans="1:9" ht="57">
+    <row r="388" spans="1:9" ht="42">
       <c r="A388" s="15" t="s">
         <v>955</v>
       </c>
       <c r="B388" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C388" s="7">
         <v>2003</v>
       </c>
       <c r="D388" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E388" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F388" s="8" t="s">
         <v>953</v>
       </c>
       <c r="G388" s="7" t="s">
         <v>956</v>
       </c>
       <c r="H388" s="8" t="s">
         <v>364</v>
       </c>
-      <c r="I388" s="6" t="s">
-[...3 lines deleted...]
-    <row r="389" spans="1:9" ht="38.25">
+      <c r="I388" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="389" spans="1:9" ht="37.5">
       <c r="A389" s="15" t="s">
         <v>957</v>
       </c>
       <c r="B389" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C389" s="7">
         <v>2005</v>
       </c>
       <c r="D389" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E389" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F389" s="8" t="s">
         <v>953</v>
       </c>
       <c r="G389" s="7" t="s">
         <v>954</v>
       </c>
       <c r="H389" s="8" t="s">
         <v>364</v>
       </c>
-      <c r="I389" s="6" t="s">
-[...3 lines deleted...]
-    <row r="390" spans="1:9" ht="28.5">
+      <c r="I389" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="390" spans="1:9" ht="29">
       <c r="A390" s="15" t="s">
         <v>968</v>
       </c>
       <c r="B390" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C390" s="7">
         <v>2005</v>
       </c>
       <c r="D390" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E390" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F390" s="8" t="s">
         <v>959</v>
       </c>
       <c r="G390" s="7" t="s">
         <v>469</v>
       </c>
       <c r="H390" s="8" t="s">
         <v>960</v>
       </c>
-      <c r="I390" s="6" t="s">
-[...3 lines deleted...]
-    <row r="391" spans="1:9" ht="28.5">
+      <c r="I390" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="391" spans="1:9" ht="29">
       <c r="A391" s="15" t="s">
         <v>1030</v>
       </c>
       <c r="B391" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C391" s="7">
         <v>2003</v>
       </c>
       <c r="D391" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E391" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F391" s="8" t="s">
         <v>1022</v>
       </c>
       <c r="G391" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H391" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="I391" s="6" t="s">
-[...3 lines deleted...]
-    <row r="392" spans="1:9" ht="42.75">
+      <c r="I391" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="392" spans="1:9" ht="42">
       <c r="A392" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B392" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C392" s="7">
         <v>2006</v>
       </c>
       <c r="D392" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E392" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F392" s="8" t="s">
         <v>63</v>
       </c>
       <c r="G392" s="7" t="s">
         <v>64</v>
       </c>
       <c r="H392" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="I392" s="6" t="s">
-[...3 lines deleted...]
-    <row r="393" spans="1:9" ht="28.5">
+      <c r="I392" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="393" spans="1:9" ht="29">
       <c r="A393" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B393" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C393" s="7">
         <v>2006</v>
       </c>
       <c r="D393" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E393" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F393" s="8" t="s">
         <v>63</v>
       </c>
       <c r="G393" s="7" t="s">
         <v>64</v>
       </c>
       <c r="H393" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="I393" s="6" t="s">
-[...3 lines deleted...]
-    <row r="394" spans="1:9" ht="42.75">
+      <c r="I393" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="394" spans="1:9" ht="29">
       <c r="A394" s="15" t="s">
         <v>151</v>
       </c>
       <c r="B394" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C394" s="7">
         <v>2006</v>
       </c>
       <c r="D394" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E394" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F394" s="8" t="s">
         <v>147</v>
       </c>
       <c r="G394" s="7" t="s">
         <v>148</v>
       </c>
       <c r="H394" s="8" t="s">
         <v>149</v>
       </c>
-      <c r="I394" s="6" t="s">
-[...3 lines deleted...]
-    <row r="395" spans="1:9" ht="28.5">
+      <c r="I394" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="395" spans="1:9" ht="29">
       <c r="A395" s="15" t="s">
         <v>201</v>
       </c>
       <c r="B395" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C395" s="6">
         <v>2006</v>
       </c>
       <c r="D395" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E395" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F395" s="6" t="s">
         <v>199</v>
       </c>
       <c r="G395" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H395" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="I395" s="6" t="s">
-[...3 lines deleted...]
-    <row r="396" spans="1:9" ht="42.75">
+      <c r="I395" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="396" spans="1:9" ht="42">
       <c r="A396" s="15" t="s">
         <v>219</v>
       </c>
       <c r="B396" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C396" s="5">
         <v>2006</v>
       </c>
       <c r="D396" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E396" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F396" s="5" t="s">
         <v>213</v>
       </c>
       <c r="G396" s="5" t="s">
         <v>164</v>
       </c>
       <c r="H396" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="I396" s="6" t="s">
-[...3 lines deleted...]
-    <row r="397" spans="1:9" ht="42.75">
+      <c r="I396" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="397" spans="1:9" ht="42">
       <c r="A397" s="15" t="s">
         <v>220</v>
       </c>
       <c r="B397" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C397" s="5">
         <v>2006</v>
       </c>
       <c r="D397" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E397" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F397" s="5" t="s">
         <v>213</v>
       </c>
       <c r="G397" s="5" t="s">
         <v>164</v>
       </c>
       <c r="H397" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="I397" s="6" t="s">
-[...3 lines deleted...]
-    <row r="398" spans="1:9" ht="51">
+      <c r="I397" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="398" spans="1:9" ht="42">
       <c r="A398" s="15" t="s">
         <v>334</v>
       </c>
       <c r="B398" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C398" s="5">
         <v>2006</v>
       </c>
       <c r="D398" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E398" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F398" s="6" t="s">
         <v>320</v>
       </c>
       <c r="G398" s="5" t="s">
         <v>335</v>
       </c>
       <c r="H398" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="I398" s="6" t="s">
-[...3 lines deleted...]
-    <row r="399" spans="1:9" ht="51">
+      <c r="I398" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="399" spans="1:9" ht="50">
       <c r="A399" s="15" t="s">
         <v>495</v>
       </c>
       <c r="B399" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C399" s="5">
         <v>2006</v>
       </c>
       <c r="D399" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E399" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F399" s="6" t="s">
         <v>481</v>
       </c>
       <c r="G399" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H399" s="6" t="s">
         <v>309</v>
       </c>
-      <c r="I399" s="6" t="s">
-[...3 lines deleted...]
-    <row r="400" spans="1:9" ht="51">
+      <c r="I399" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="400" spans="1:9" ht="50">
       <c r="A400" s="15" t="s">
         <v>496</v>
       </c>
       <c r="B400" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C400" s="5">
         <v>2006</v>
       </c>
       <c r="D400" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E400" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F400" s="6" t="s">
         <v>481</v>
       </c>
       <c r="G400" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H400" s="6" t="s">
         <v>309</v>
       </c>
-      <c r="I400" s="6" t="s">
-[...3 lines deleted...]
-    <row r="401" spans="1:9" ht="51">
+      <c r="I400" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="401" spans="1:9" ht="50">
       <c r="A401" s="15" t="s">
         <v>497</v>
       </c>
       <c r="B401" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C401" s="7">
         <v>2006</v>
       </c>
       <c r="D401" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E401" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F401" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G401" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H401" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I401" s="6" t="s">
-[...3 lines deleted...]
-    <row r="402" spans="1:9" ht="51">
+      <c r="I401" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="402" spans="1:9" ht="50">
       <c r="A402" s="15" t="s">
         <v>494</v>
       </c>
       <c r="B402" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C402" s="7">
         <v>2006</v>
       </c>
       <c r="D402" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E402" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F402" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G402" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H402" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I402" s="6" t="s">
-[...3 lines deleted...]
-    <row r="403" spans="1:9" ht="51">
+      <c r="I402" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="403" spans="1:9" ht="50">
       <c r="A403" s="15" t="s">
         <v>498</v>
       </c>
       <c r="B403" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C403" s="7">
         <v>2006</v>
       </c>
       <c r="D403" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E403" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F403" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G403" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H403" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I403" s="6" t="s">
-[...3 lines deleted...]
-    <row r="404" spans="1:9" ht="42.75">
+      <c r="I403" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="404" spans="1:9" ht="29">
       <c r="A404" s="15" t="s">
         <v>813</v>
       </c>
       <c r="B404" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C404" s="7">
         <v>2006</v>
       </c>
       <c r="D404" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E404" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F404" s="8" t="s">
         <v>808</v>
       </c>
       <c r="G404" s="7" t="s">
         <v>809</v>
       </c>
       <c r="H404" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="I404" s="6" t="s">
-[...3 lines deleted...]
-    <row r="405" spans="1:9" ht="42.75">
+      <c r="I404" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="405" spans="1:9" ht="42">
       <c r="A405" s="15" t="s">
         <v>820</v>
       </c>
       <c r="B405" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C405" s="7">
         <v>2006</v>
       </c>
       <c r="D405" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E405" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F405" s="8" t="s">
         <v>808</v>
       </c>
       <c r="G405" s="7" t="s">
         <v>809</v>
       </c>
       <c r="H405" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="I405" s="6" t="s">
-[...3 lines deleted...]
-    <row r="406" spans="1:9" ht="42.75">
+      <c r="I405" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="406" spans="1:9" ht="42">
       <c r="A406" s="15" t="s">
         <v>859</v>
       </c>
       <c r="B406" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C406" s="7">
         <v>2006</v>
       </c>
       <c r="D406" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E406" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F406" s="8" t="s">
         <v>860</v>
       </c>
       <c r="G406" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H406" s="8" t="s">
         <v>861</v>
       </c>
-      <c r="I406" s="6" t="s">
-[...3 lines deleted...]
-    <row r="407" spans="1:9" ht="28.5">
+      <c r="I406" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="407" spans="1:9" ht="29">
       <c r="A407" s="15" t="s">
         <v>881</v>
       </c>
       <c r="B407" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C407" s="7">
         <v>2006</v>
       </c>
       <c r="D407" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E407" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F407" s="8" t="s">
         <v>878</v>
       </c>
       <c r="G407" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H407" s="8" t="s">
         <v>879</v>
       </c>
-      <c r="I407" s="8" t="s">
+      <c r="I407" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="408" spans="1:9" ht="42.75">
+    <row r="408" spans="1:9" ht="42">
       <c r="A408" s="15" t="s">
         <v>952</v>
       </c>
       <c r="B408" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C408" s="7">
         <v>2006</v>
       </c>
       <c r="D408" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E408" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F408" s="8" t="s">
         <v>953</v>
       </c>
       <c r="G408" s="7" t="s">
         <v>954</v>
       </c>
       <c r="H408" s="8" t="s">
         <v>364</v>
       </c>
-      <c r="I408" s="6" t="s">
-[...3 lines deleted...]
-    <row r="409" spans="1:9" ht="28.5">
+      <c r="I408" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="409" spans="1:9" ht="29">
       <c r="A409" s="15" t="s">
         <v>962</v>
       </c>
       <c r="B409" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C409" s="7">
         <v>2006</v>
       </c>
       <c r="D409" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E409" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F409" s="8" t="s">
         <v>959</v>
       </c>
       <c r="G409" s="7" t="s">
         <v>469</v>
       </c>
       <c r="H409" s="8" t="s">
         <v>960</v>
       </c>
-      <c r="I409" s="6" t="s">
-[...3 lines deleted...]
-    <row r="410" spans="1:9" ht="71.25">
+      <c r="I409" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="410" spans="1:9" ht="70">
       <c r="A410" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B410" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C410" s="7">
         <v>2007</v>
       </c>
       <c r="D410" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E410" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F410" s="8" t="s">
         <v>63</v>
       </c>
       <c r="G410" s="7" t="s">
         <v>72</v>
       </c>
       <c r="H410" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="I410" s="6" t="s">
-[...3 lines deleted...]
-    <row r="411" spans="1:9" ht="57">
+      <c r="I410" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="411" spans="1:9" ht="42">
       <c r="A411" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B411" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C411" s="7">
         <v>2007</v>
       </c>
       <c r="D411" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E411" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F411" s="8" t="s">
         <v>63</v>
       </c>
       <c r="G411" s="7" t="s">
         <v>72</v>
       </c>
       <c r="H411" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="I411" s="6" t="s">
-[...3 lines deleted...]
-    <row r="412" spans="1:9" ht="57">
+      <c r="I411" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="412" spans="1:9" ht="42">
       <c r="A412" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B412" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C412" s="7">
         <v>2007</v>
       </c>
       <c r="D412" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E412" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F412" s="8" t="s">
         <v>63</v>
       </c>
       <c r="G412" s="7" t="s">
         <v>72</v>
       </c>
       <c r="H412" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="I412" s="6" t="s">
-[...3 lines deleted...]
-    <row r="413" spans="1:9" ht="42.75">
+      <c r="I412" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="413" spans="1:9" ht="37.5">
       <c r="A413" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B413" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C413" s="7">
         <v>2008</v>
       </c>
       <c r="D413" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E413" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F413" s="8" t="s">
         <v>63</v>
       </c>
       <c r="G413" s="7" t="s">
         <v>72</v>
       </c>
       <c r="H413" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="I413" s="6" t="s">
-[...3 lines deleted...]
-    <row r="414" spans="1:9" ht="28.5">
+      <c r="I413" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="414" spans="1:9" ht="29">
       <c r="A414" s="15" t="s">
         <v>111</v>
       </c>
       <c r="B414" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C414" s="7">
         <v>2008</v>
       </c>
       <c r="D414" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E414" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F414" s="8" t="s">
         <v>112</v>
       </c>
       <c r="G414" s="7" t="s">
         <v>113</v>
       </c>
       <c r="H414" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="I414" s="6" t="s">
-[...3 lines deleted...]
-    <row r="415" spans="1:9" ht="42.75">
+      <c r="I414" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="415" spans="1:9" ht="42">
       <c r="A415" s="15" t="s">
         <v>152</v>
       </c>
       <c r="B415" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C415" s="5">
         <v>2007</v>
       </c>
       <c r="D415" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E415" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F415" s="6" t="s">
         <v>147</v>
       </c>
       <c r="G415" s="5" t="s">
         <v>153</v>
       </c>
       <c r="H415" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="I415" s="6" t="s">
-[...3 lines deleted...]
-    <row r="416" spans="1:9" ht="42.75">
+      <c r="I415" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="416" spans="1:9" ht="42">
       <c r="A416" s="15" t="s">
         <v>154</v>
       </c>
       <c r="B416" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C416" s="5">
         <v>2007</v>
       </c>
       <c r="D416" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E416" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F416" s="6" t="s">
         <v>147</v>
       </c>
       <c r="G416" s="5" t="s">
         <v>153</v>
       </c>
       <c r="H416" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="I416" s="6" t="s">
-[...3 lines deleted...]
-    <row r="417" spans="1:9" ht="42.75">
+      <c r="I416" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="417" spans="1:9" ht="29">
       <c r="A417" s="15" t="s">
         <v>155</v>
       </c>
       <c r="B417" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C417" s="5">
         <v>2007</v>
       </c>
       <c r="D417" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E417" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F417" s="6" t="s">
         <v>147</v>
       </c>
       <c r="G417" s="5" t="s">
         <v>153</v>
       </c>
       <c r="H417" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="I417" s="6" t="s">
-[...3 lines deleted...]
-    <row r="418" spans="1:9" ht="28.5">
+      <c r="I417" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="418" spans="1:9" ht="29">
       <c r="A418" s="15" t="s">
         <v>156</v>
       </c>
       <c r="B418" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C418" s="5">
         <v>2007</v>
       </c>
       <c r="D418" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E418" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F418" s="6" t="s">
         <v>147</v>
       </c>
       <c r="G418" s="5" t="s">
         <v>153</v>
       </c>
       <c r="H418" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="I418" s="6" t="s">
-[...3 lines deleted...]
-    <row r="419" spans="1:9" ht="42.75">
+      <c r="I418" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="419" spans="1:9" ht="29">
       <c r="A419" s="15" t="s">
         <v>157</v>
       </c>
       <c r="B419" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C419" s="5">
         <v>2007</v>
       </c>
       <c r="D419" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E419" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F419" s="6" t="s">
         <v>147</v>
       </c>
       <c r="G419" s="5" t="s">
         <v>153</v>
       </c>
       <c r="H419" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="I419" s="6" t="s">
-[...3 lines deleted...]
-    <row r="420" spans="1:9" ht="28.5">
+      <c r="I419" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="420" spans="1:9" ht="29">
       <c r="A420" s="15" t="s">
         <v>158</v>
       </c>
       <c r="B420" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C420" s="5">
         <v>2008</v>
       </c>
       <c r="D420" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E420" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F420" s="6" t="s">
         <v>147</v>
       </c>
       <c r="G420" s="5" t="s">
         <v>153</v>
       </c>
       <c r="H420" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="I420" s="6" t="s">
-[...3 lines deleted...]
-    <row r="421" spans="1:9" ht="28.5">
+      <c r="I420" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="421" spans="1:9" ht="29">
       <c r="A421" s="15" t="s">
         <v>223</v>
       </c>
       <c r="B421" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C421" s="5">
         <v>2008</v>
       </c>
       <c r="D421" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E421" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F421" s="6" t="s">
         <v>213</v>
       </c>
       <c r="G421" s="5" t="s">
         <v>85</v>
       </c>
       <c r="H421" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="I421" s="6" t="s">
-[...3 lines deleted...]
-    <row r="422" spans="1:9" ht="57">
+      <c r="I421" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="422" spans="1:9" ht="56">
       <c r="A422" s="15" t="s">
         <v>224</v>
       </c>
       <c r="B422" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C422" s="5">
         <v>2008</v>
       </c>
       <c r="D422" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E422" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F422" s="6" t="s">
         <v>213</v>
       </c>
       <c r="G422" s="5" t="s">
         <v>85</v>
       </c>
       <c r="H422" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="I422" s="6" t="s">
-[...3 lines deleted...]
-    <row r="423" spans="1:9" ht="42.75">
+      <c r="I422" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="423" spans="1:9" ht="42">
       <c r="A423" s="15" t="s">
         <v>225</v>
       </c>
       <c r="B423" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C423" s="5">
         <v>2008</v>
       </c>
       <c r="D423" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E423" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F423" s="6" t="s">
         <v>213</v>
       </c>
       <c r="G423" s="5" t="s">
         <v>85</v>
       </c>
       <c r="H423" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="I423" s="6" t="s">
-[...3 lines deleted...]
-    <row r="424" spans="1:9" ht="28.5">
+      <c r="I423" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="424" spans="1:9" ht="29">
       <c r="A424" s="15" t="s">
         <v>221</v>
       </c>
       <c r="B424" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C424" s="5">
         <v>2008</v>
       </c>
       <c r="D424" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E424" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F424" s="6" t="s">
         <v>213</v>
       </c>
       <c r="G424" s="5" t="s">
         <v>194</v>
       </c>
       <c r="H424" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="I424" s="6" t="s">
-[...3 lines deleted...]
-    <row r="425" spans="1:9" ht="42.75">
+      <c r="I424" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="425" spans="1:9" ht="29">
       <c r="A425" s="15" t="s">
         <v>222</v>
       </c>
       <c r="B425" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C425" s="5">
         <v>2008</v>
       </c>
       <c r="D425" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E425" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F425" s="6" t="s">
         <v>213</v>
       </c>
       <c r="G425" s="5" t="s">
         <v>85</v>
       </c>
       <c r="H425" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="I425" s="6" t="s">
-[...3 lines deleted...]
-    <row r="426" spans="1:9" ht="42.75">
+      <c r="I425" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="426" spans="1:9" ht="42">
       <c r="A426" s="15" t="s">
         <v>336</v>
       </c>
       <c r="B426" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C426" s="5">
         <v>2008</v>
       </c>
       <c r="D426" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E426" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F426" s="6" t="s">
         <v>320</v>
       </c>
       <c r="G426" s="5" t="s">
         <v>94</v>
       </c>
       <c r="H426" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="I426" s="6" t="s">
-[...3 lines deleted...]
-    <row r="427" spans="1:9" ht="28.5">
+      <c r="I426" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="427" spans="1:9" ht="29">
       <c r="A427" s="15" t="s">
         <v>467</v>
       </c>
       <c r="B427" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C427" s="7">
         <v>2008</v>
       </c>
       <c r="D427" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E427" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F427" s="8" t="s">
         <v>468</v>
       </c>
       <c r="G427" s="7" t="s">
         <v>469</v>
       </c>
       <c r="H427" s="8" t="s">
         <v>470</v>
       </c>
-      <c r="I427" s="6" t="s">
-[...3 lines deleted...]
-    <row r="428" spans="1:9" ht="51">
+      <c r="I427" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="428" spans="1:9" ht="50">
       <c r="A428" s="15" t="s">
         <v>499</v>
       </c>
       <c r="B428" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C428" s="7">
         <v>2007</v>
       </c>
       <c r="D428" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E428" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F428" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G428" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H428" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I428" s="6" t="s">
-[...3 lines deleted...]
-    <row r="429" spans="1:9" ht="51">
+      <c r="I428" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="429" spans="1:9" ht="50">
       <c r="A429" s="15" t="s">
         <v>500</v>
       </c>
       <c r="B429" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C429" s="7">
         <v>2007</v>
       </c>
       <c r="D429" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E429" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F429" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G429" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H429" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I429" s="6" t="s">
-[...3 lines deleted...]
-    <row r="430" spans="1:9" ht="42.75">
+      <c r="I429" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="430" spans="1:9" ht="29">
       <c r="A430" s="15" t="s">
         <v>501</v>
       </c>
       <c r="B430" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C430" s="5">
         <v>2007</v>
       </c>
       <c r="D430" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E430" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F430" s="6" t="s">
         <v>481</v>
       </c>
       <c r="G430" s="7" t="s">
         <v>330</v>
       </c>
       <c r="H430" s="6" t="s">
         <v>309</v>
       </c>
-      <c r="I430" s="6" t="s">
-[...3 lines deleted...]
-    <row r="431" spans="1:9" ht="57">
+      <c r="I430" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="431" spans="1:9" ht="42">
       <c r="A431" s="15" t="s">
         <v>502</v>
       </c>
       <c r="B431" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C431" s="7">
         <v>2007</v>
       </c>
       <c r="D431" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E431" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F431" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G431" s="7" t="s">
         <v>330</v>
       </c>
       <c r="H431" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I431" s="6" t="s">
-[...3 lines deleted...]
-    <row r="432" spans="1:9" ht="28.5">
+      <c r="I431" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="432" spans="1:9" ht="29">
       <c r="A432" s="15" t="s">
         <v>503</v>
       </c>
       <c r="B432" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C432" s="7">
         <v>2007</v>
       </c>
       <c r="D432" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E432" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F432" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G432" s="7" t="s">
         <v>330</v>
       </c>
       <c r="H432" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I432" s="6" t="s">
-[...3 lines deleted...]
-    <row r="433" spans="1:9" ht="51">
+      <c r="I432" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="433" spans="1:9" ht="50">
       <c r="A433" s="15" t="s">
         <v>504</v>
       </c>
       <c r="B433" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C433" s="7">
         <v>2007</v>
       </c>
       <c r="D433" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E433" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F433" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G433" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H433" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I433" s="6" t="s">
-[...3 lines deleted...]
-    <row r="434" spans="1:9" ht="42.75">
+      <c r="I433" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="434" spans="1:9" ht="42">
       <c r="A434" s="15" t="s">
         <v>505</v>
       </c>
       <c r="B434" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C434" s="7">
         <v>2007</v>
       </c>
       <c r="D434" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E434" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F434" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G434" s="7" t="s">
         <v>330</v>
       </c>
       <c r="H434" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I434" s="6" t="s">
-[...3 lines deleted...]
-    <row r="435" spans="1:9" ht="28.5">
+      <c r="I434" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="435" spans="1:9" ht="29">
       <c r="A435" s="15" t="s">
         <v>506</v>
       </c>
       <c r="B435" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C435" s="7">
         <v>2007</v>
       </c>
       <c r="D435" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E435" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F435" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G435" s="7" t="s">
         <v>507</v>
       </c>
       <c r="H435" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I435" s="6" t="s">
-[...3 lines deleted...]
-    <row r="436" spans="1:9" ht="42.75">
+      <c r="I435" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="436" spans="1:9" ht="29">
       <c r="A436" s="15" t="s">
         <v>508</v>
       </c>
       <c r="B436" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C436" s="7">
         <v>2007</v>
       </c>
       <c r="D436" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E436" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F436" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G436" s="7" t="s">
         <v>330</v>
       </c>
       <c r="H436" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I436" s="6" t="s">
-[...3 lines deleted...]
-    <row r="437" spans="1:9" ht="28.5">
+      <c r="I436" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="437" spans="1:9" ht="29">
       <c r="A437" s="15" t="s">
         <v>509</v>
       </c>
       <c r="B437" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C437" s="7">
         <v>2007</v>
       </c>
       <c r="D437" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E437" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F437" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G437" s="7" t="s">
         <v>507</v>
       </c>
       <c r="H437" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I437" s="6" t="s">
-[...3 lines deleted...]
-    <row r="438" spans="1:9" ht="51">
+      <c r="I437" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="438" spans="1:9" ht="50">
       <c r="A438" s="15" t="s">
         <v>510</v>
       </c>
       <c r="B438" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C438" s="7">
         <v>2007</v>
       </c>
       <c r="D438" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E438" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F438" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G438" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H438" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I438" s="6" t="s">
-[...3 lines deleted...]
-    <row r="439" spans="1:9" ht="42.75">
+      <c r="I438" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="439" spans="1:9" ht="29">
       <c r="A439" s="15" t="s">
         <v>511</v>
       </c>
       <c r="B439" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C439" s="7">
         <v>2007</v>
       </c>
       <c r="D439" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E439" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F439" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G439" s="7" t="s">
         <v>330</v>
       </c>
       <c r="H439" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I439" s="6" t="s">
-[...3 lines deleted...]
-    <row r="440" spans="1:9" ht="42.75">
+      <c r="I439" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="440" spans="1:9" ht="29">
       <c r="A440" s="15" t="s">
         <v>512</v>
       </c>
       <c r="B440" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C440" s="7">
         <v>2007</v>
       </c>
       <c r="D440" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E440" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F440" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G440" s="7" t="s">
         <v>507</v>
       </c>
       <c r="H440" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I440" s="6" t="s">
-[...3 lines deleted...]
-    <row r="441" spans="1:9" ht="42.75">
+      <c r="I440" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="441" spans="1:9" ht="29">
       <c r="A441" s="15" t="s">
         <v>513</v>
       </c>
       <c r="B441" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C441" s="7">
         <v>2007</v>
       </c>
       <c r="D441" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E441" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F441" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G441" s="7" t="s">
         <v>330</v>
       </c>
       <c r="H441" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I441" s="6" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:9" ht="28.5">
+      <c r="I441" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="442" spans="1:9" ht="29">
       <c r="A442" s="15" t="s">
         <v>514</v>
       </c>
       <c r="B442" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C442" s="7">
         <v>2007</v>
       </c>
       <c r="D442" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E442" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F442" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G442" s="7" t="s">
         <v>330</v>
       </c>
       <c r="H442" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I442" s="6" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:9" ht="42.75">
+      <c r="I442" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="443" spans="1:9" ht="29">
       <c r="A443" s="15" t="s">
         <v>521</v>
       </c>
       <c r="B443" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C443" s="7">
         <v>2008</v>
       </c>
       <c r="D443" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E443" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F443" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G443" s="7" t="s">
         <v>330</v>
       </c>
       <c r="H443" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I443" s="6" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:9" ht="51">
+      <c r="I443" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="444" spans="1:9" ht="50">
       <c r="A444" s="15" t="s">
         <v>515</v>
       </c>
       <c r="B444" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C444" s="7">
         <v>2008</v>
       </c>
       <c r="D444" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E444" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F444" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G444" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H444" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I444" s="6" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:9" ht="28.5">
+      <c r="I444" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="445" spans="1:9" ht="29">
       <c r="A445" s="15" t="s">
         <v>516</v>
       </c>
       <c r="B445" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C445" s="7">
         <v>2008</v>
       </c>
       <c r="D445" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E445" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F445" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G445" s="7" t="s">
         <v>330</v>
       </c>
       <c r="H445" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I445" s="6" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:9" ht="51">
+      <c r="I445" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="446" spans="1:9" ht="50">
       <c r="A446" s="15" t="s">
         <v>517</v>
       </c>
       <c r="B446" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C446" s="7">
         <v>2008</v>
       </c>
       <c r="D446" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E446" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F446" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G446" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H446" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I446" s="6" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:9" ht="28.5">
+      <c r="I446" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="447" spans="1:9" ht="29">
       <c r="A447" s="15" t="s">
         <v>518</v>
       </c>
       <c r="B447" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C447" s="7">
         <v>2008</v>
       </c>
       <c r="D447" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E447" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F447" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G447" s="7" t="s">
         <v>330</v>
       </c>
       <c r="H447" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I447" s="6" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:9" ht="28.5">
+      <c r="I447" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="448" spans="1:9" ht="29">
       <c r="A448" s="15" t="s">
         <v>519</v>
       </c>
       <c r="B448" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C448" s="7">
         <v>2008</v>
       </c>
       <c r="D448" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E448" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F448" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G448" s="7" t="s">
         <v>330</v>
       </c>
       <c r="H448" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I448" s="6" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:9" ht="57">
+      <c r="I448" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="449" spans="1:9" ht="56">
       <c r="A449" s="15" t="s">
         <v>520</v>
       </c>
       <c r="B449" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C449" s="7">
         <v>2008</v>
       </c>
       <c r="D449" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E449" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F449" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G449" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H449" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I449" s="6" t="s">
-[...3 lines deleted...]
-    <row r="450" spans="1:9" ht="42.75">
+      <c r="I449" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="450" spans="1:9" ht="42">
       <c r="A450" s="15" t="s">
         <v>595</v>
       </c>
       <c r="B450" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C450" s="7">
         <v>2008</v>
       </c>
       <c r="D450" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E450" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F450" s="8" t="s">
         <v>596</v>
       </c>
       <c r="G450" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H450" s="7" t="s">
         <v>130</v>
       </c>
-      <c r="I450" s="8" t="s">
+      <c r="I450" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="451" spans="1:9" ht="28.5">
+    <row r="451" spans="1:9" ht="29">
       <c r="A451" s="15" t="s">
         <v>765</v>
       </c>
       <c r="B451" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C451" s="5">
         <v>2007</v>
       </c>
       <c r="D451" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E451" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F451" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G451" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H451" s="5" t="s">
         <v>766</v>
       </c>
-      <c r="I451" s="6" t="s">
+      <c r="I451" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="452" spans="1:9" ht="99.75">
+    <row r="452" spans="1:9" ht="84">
       <c r="A452" s="15" t="s">
         <v>800</v>
       </c>
       <c r="B452" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C452" s="7">
         <v>2008</v>
       </c>
       <c r="D452" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E452" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F452" s="8" t="s">
         <v>801</v>
       </c>
       <c r="G452" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H452" s="7" t="s">
         <v>684</v>
       </c>
-      <c r="I452" s="8" t="s">
+      <c r="I452" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="453" spans="1:9" ht="28.5">
+    <row r="453" spans="1:9" ht="29">
       <c r="A453" s="15" t="s">
         <v>812</v>
       </c>
       <c r="B453" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C453" s="5">
         <v>2007</v>
       </c>
       <c r="D453" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E453" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F453" s="6" t="s">
         <v>808</v>
       </c>
       <c r="G453" s="5" t="s">
         <v>809</v>
       </c>
       <c r="H453" s="6" t="s">
         <v>361</v>
       </c>
-      <c r="I453" s="6" t="s">
-[...3 lines deleted...]
-    <row r="454" spans="1:9" ht="28.5">
+      <c r="I453" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="454" spans="1:9" ht="29">
       <c r="A454" s="15" t="s">
         <v>814</v>
       </c>
       <c r="B454" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C454" s="7">
         <v>2007</v>
       </c>
       <c r="D454" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E454" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F454" s="8" t="s">
         <v>808</v>
       </c>
       <c r="G454" s="7" t="s">
         <v>809</v>
       </c>
       <c r="H454" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="I454" s="6" t="s">
-[...3 lines deleted...]
-    <row r="455" spans="1:9" ht="28.5">
+      <c r="I454" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="455" spans="1:9" ht="29">
       <c r="A455" s="15" t="s">
         <v>816</v>
       </c>
       <c r="B455" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C455" s="7">
         <v>2007</v>
       </c>
       <c r="D455" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E455" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F455" s="8" t="s">
         <v>808</v>
       </c>
       <c r="G455" s="7" t="s">
         <v>809</v>
       </c>
       <c r="H455" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="I455" s="6" t="s">
-[...3 lines deleted...]
-    <row r="456" spans="1:9" ht="42.75">
+      <c r="I455" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="456" spans="1:9" ht="29">
       <c r="A456" s="15" t="s">
         <v>821</v>
       </c>
       <c r="B456" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C456" s="7">
         <v>2007</v>
       </c>
       <c r="D456" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E456" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F456" s="8" t="s">
         <v>808</v>
       </c>
       <c r="G456" s="7" t="s">
         <v>809</v>
       </c>
       <c r="H456" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="I456" s="6" t="s">
-[...3 lines deleted...]
-    <row r="457" spans="1:9" ht="28.5">
+      <c r="I456" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="457" spans="1:9" ht="29">
       <c r="A457" s="15" t="s">
         <v>807</v>
       </c>
       <c r="B457" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C457" s="7">
         <v>2007</v>
       </c>
       <c r="D457" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E457" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F457" s="8" t="s">
         <v>808</v>
       </c>
       <c r="G457" s="7" t="s">
         <v>809</v>
       </c>
       <c r="H457" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="I457" s="6" t="s">
-[...3 lines deleted...]
-    <row r="458" spans="1:9" ht="28.5">
+      <c r="I457" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="458" spans="1:9" ht="29">
       <c r="A458" s="15" t="s">
         <v>824</v>
       </c>
       <c r="B458" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C458" s="7">
         <v>2008</v>
       </c>
       <c r="D458" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E458" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F458" s="8" t="s">
         <v>808</v>
       </c>
       <c r="G458" s="7" t="s">
         <v>809</v>
       </c>
       <c r="H458" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="I458" s="6" t="s">
-[...3 lines deleted...]
-    <row r="459" spans="1:9" ht="28.5">
+      <c r="I458" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="459" spans="1:9" ht="29">
       <c r="A459" s="15" t="s">
         <v>826</v>
       </c>
       <c r="B459" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C459" s="7">
         <v>2008</v>
       </c>
       <c r="D459" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E459" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F459" s="8" t="s">
         <v>808</v>
       </c>
       <c r="G459" s="7" t="s">
         <v>811</v>
       </c>
       <c r="H459" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="I459" s="6" t="s">
-[...3 lines deleted...]
-    <row r="460" spans="1:9" ht="28.5">
+      <c r="I459" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="460" spans="1:9" ht="29">
       <c r="A460" s="15" t="s">
         <v>877</v>
       </c>
       <c r="B460" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C460" s="7">
         <v>2007</v>
       </c>
       <c r="D460" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E460" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F460" s="8" t="s">
         <v>878</v>
       </c>
       <c r="G460" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H460" s="8" t="s">
         <v>879</v>
       </c>
-      <c r="I460" s="8" t="s">
+      <c r="I460" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="461" spans="1:9" ht="57">
+    <row r="461" spans="1:9" ht="56">
       <c r="A461" s="15" t="s">
         <v>941</v>
       </c>
       <c r="B461" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C461" s="7">
         <v>2007</v>
       </c>
       <c r="D461" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E461" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F461" s="8" t="s">
         <v>938</v>
       </c>
       <c r="G461" s="7" t="s">
         <v>939</v>
       </c>
       <c r="H461" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I461" s="6" t="s">
-[...3 lines deleted...]
-    <row r="462" spans="1:9" ht="38.25">
+      <c r="I461" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="462" spans="1:9" ht="37.5">
       <c r="A462" s="15" t="s">
         <v>937</v>
       </c>
       <c r="B462" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C462" s="7">
         <v>2007</v>
       </c>
       <c r="D462" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E462" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F462" s="8" t="s">
         <v>938</v>
       </c>
       <c r="G462" s="7" t="s">
         <v>939</v>
       </c>
       <c r="H462" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I462" s="6" t="s">
-[...3 lines deleted...]
-    <row r="463" spans="1:9" ht="38.25">
+      <c r="I462" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="463" spans="1:9" ht="37.5">
       <c r="A463" s="15" t="s">
         <v>943</v>
       </c>
       <c r="B463" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C463" s="7">
         <v>2008</v>
       </c>
       <c r="D463" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E463" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F463" s="8" t="s">
         <v>938</v>
       </c>
       <c r="G463" s="7" t="s">
         <v>939</v>
       </c>
       <c r="H463" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I463" s="6" t="s">
-[...3 lines deleted...]
-    <row r="464" spans="1:9" ht="71.25">
+      <c r="I463" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="464" spans="1:9" ht="56">
       <c r="A464" s="15" t="s">
         <v>946</v>
       </c>
       <c r="B464" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C464" s="7">
         <v>2008</v>
       </c>
       <c r="D464" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E464" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F464" s="8" t="s">
         <v>938</v>
       </c>
       <c r="G464" s="7" t="s">
         <v>939</v>
       </c>
       <c r="H464" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I464" s="6" t="s">
-[...3 lines deleted...]
-    <row r="465" spans="1:9" ht="38.25">
+      <c r="I464" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="465" spans="1:9" ht="37.5">
       <c r="A465" s="15" t="s">
         <v>947</v>
       </c>
       <c r="B465" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C465" s="7">
         <v>2008</v>
       </c>
       <c r="D465" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E465" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F465" s="8" t="s">
         <v>938</v>
       </c>
       <c r="G465" s="7" t="s">
         <v>939</v>
       </c>
       <c r="H465" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I465" s="6" t="s">
-[...3 lines deleted...]
-    <row r="466" spans="1:9" ht="42.75">
+      <c r="I465" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="466" spans="1:9" ht="37.5">
       <c r="A466" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B466" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C466" s="7">
         <v>2009</v>
       </c>
       <c r="D466" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E466" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F466" s="8" t="s">
         <v>63</v>
       </c>
       <c r="G466" s="5" t="s">
         <v>72</v>
       </c>
       <c r="H466" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="I466" s="6" t="s">
-[...3 lines deleted...]
-    <row r="467" spans="1:9" ht="57">
+      <c r="I466" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="467" spans="1:9" ht="42">
       <c r="A467" s="15" t="s">
         <v>78</v>
       </c>
       <c r="B467" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C467" s="7">
         <v>2009</v>
       </c>
       <c r="D467" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E467" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F467" s="8" t="s">
         <v>63</v>
       </c>
       <c r="G467" s="5" t="s">
         <v>72</v>
       </c>
       <c r="H467" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="I467" s="6" t="s">
-[...3 lines deleted...]
-    <row r="468" spans="1:9" ht="57">
+      <c r="I467" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="468" spans="1:9" ht="42">
       <c r="A468" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B468" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C468" s="7">
         <v>2009</v>
       </c>
       <c r="D468" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E468" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F468" s="8" t="s">
         <v>63</v>
       </c>
       <c r="G468" s="5" t="s">
         <v>72</v>
       </c>
       <c r="H468" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="I468" s="6" t="s">
-[...3 lines deleted...]
-    <row r="469" spans="1:9" ht="99.75">
+      <c r="I468" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="469" spans="1:9" ht="84">
       <c r="A469" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B469" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C469" s="7">
         <v>2010</v>
       </c>
       <c r="D469" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E469" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F469" s="8" t="s">
         <v>63</v>
       </c>
       <c r="G469" s="5" t="s">
         <v>72</v>
       </c>
       <c r="H469" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="I469" s="6" t="s">
-[...3 lines deleted...]
-    <row r="470" spans="1:9" ht="38.25">
+      <c r="I469" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="470" spans="1:9" ht="37.5">
       <c r="A470" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B470" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C470" s="7">
         <v>2010</v>
       </c>
       <c r="D470" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E470" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F470" s="8" t="s">
         <v>63</v>
       </c>
       <c r="G470" s="5" t="s">
         <v>72</v>
       </c>
       <c r="H470" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="I470" s="6" t="s">
-[...3 lines deleted...]
-    <row r="471" spans="1:9" ht="38.25">
+      <c r="I470" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="471" spans="1:9" ht="37.5">
       <c r="A471" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B471" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C471" s="7">
         <v>2010</v>
       </c>
       <c r="D471" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E471" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F471" s="8" t="s">
         <v>63</v>
       </c>
       <c r="G471" s="5" t="s">
         <v>72</v>
       </c>
       <c r="H471" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="I471" s="6" t="s">
-[...3 lines deleted...]
-    <row r="472" spans="1:9" ht="42.75">
+      <c r="I471" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="472" spans="1:9" ht="29">
       <c r="A472" s="15" t="s">
         <v>100</v>
       </c>
       <c r="B472" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C472" s="7">
         <v>2009</v>
       </c>
       <c r="D472" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E472" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F472" s="8" t="s">
         <v>87</v>
       </c>
       <c r="G472" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H472" s="8" t="s">
         <v>101</v>
       </c>
-      <c r="I472" s="8" t="s">
+      <c r="I472" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="473" spans="1:9" ht="28.5">
+    <row r="473" spans="1:9" ht="29">
       <c r="A473" s="15" t="s">
         <v>115</v>
       </c>
       <c r="B473" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C473" s="5">
         <v>2009</v>
       </c>
       <c r="D473" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E473" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F473" s="8" t="s">
         <v>112</v>
       </c>
       <c r="G473" s="5" t="s">
         <v>113</v>
       </c>
       <c r="H473" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="I473" s="6" t="s">
-[...3 lines deleted...]
-    <row r="474" spans="1:9" ht="42.75">
+      <c r="I473" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="474" spans="1:9" ht="42">
       <c r="A474" s="15" t="s">
         <v>160</v>
       </c>
       <c r="B474" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C474" s="5">
         <v>2009</v>
       </c>
       <c r="D474" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E474" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F474" s="8" t="s">
         <v>147</v>
       </c>
       <c r="G474" s="5" t="s">
         <v>153</v>
       </c>
       <c r="H474" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="I474" s="6" t="s">
-[...3 lines deleted...]
-    <row r="475" spans="1:9" ht="28.5">
+      <c r="I474" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="475" spans="1:9" ht="29">
       <c r="A475" s="15" t="s">
         <v>159</v>
       </c>
       <c r="B475" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C475" s="5">
         <v>2009</v>
       </c>
       <c r="D475" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E475" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F475" s="8" t="s">
         <v>147</v>
       </c>
       <c r="G475" s="5" t="s">
         <v>153</v>
       </c>
       <c r="H475" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="I475" s="6" t="s">
-[...3 lines deleted...]
-    <row r="476" spans="1:9" ht="42.75">
+      <c r="I475" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="476" spans="1:9" ht="29">
       <c r="A476" s="15" t="s">
         <v>161</v>
       </c>
       <c r="B476" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C476" s="5">
         <v>2009</v>
       </c>
       <c r="D476" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E476" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F476" s="8" t="s">
         <v>147</v>
       </c>
       <c r="G476" s="5" t="s">
         <v>153</v>
       </c>
       <c r="H476" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="I476" s="6" t="s">
-[...3 lines deleted...]
-    <row r="477" spans="1:9" ht="42.75">
+      <c r="I476" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="477" spans="1:9" ht="29">
       <c r="A477" s="15" t="s">
         <v>162</v>
       </c>
       <c r="B477" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C477" s="5">
         <v>2009</v>
       </c>
       <c r="D477" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E477" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F477" s="6" t="s">
         <v>147</v>
       </c>
       <c r="G477" s="5" t="s">
         <v>153</v>
       </c>
       <c r="H477" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="I477" s="6" t="s">
-[...3 lines deleted...]
-    <row r="478" spans="1:9" ht="71.25">
+      <c r="I477" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="478" spans="1:9" ht="56">
       <c r="A478" s="15" t="s">
         <v>163</v>
       </c>
       <c r="B478" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C478" s="5">
         <v>2010</v>
       </c>
       <c r="D478" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E478" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F478" s="6" t="s">
         <v>147</v>
       </c>
       <c r="G478" s="5" t="s">
         <v>164</v>
       </c>
       <c r="H478" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="I478" s="6" t="s">
-[...3 lines deleted...]
-    <row r="479" spans="1:9" ht="28.5">
+      <c r="I478" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="479" spans="1:9" ht="29">
       <c r="A479" s="15" t="s">
         <v>189</v>
       </c>
       <c r="B479" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C479" s="6">
         <v>2010</v>
       </c>
       <c r="D479" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E479" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F479" s="6" t="s">
         <v>190</v>
       </c>
       <c r="G479" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H479" s="6" t="s">
         <v>191</v>
       </c>
-      <c r="I479" s="6" t="s">
-[...3 lines deleted...]
-    <row r="480" spans="1:9" ht="28.5">
+      <c r="I479" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="480" spans="1:9" ht="29">
       <c r="A480" s="15" t="s">
         <v>226</v>
       </c>
       <c r="B480" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C480" s="5">
         <v>2009</v>
       </c>
       <c r="D480" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E480" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F480" s="6" t="s">
         <v>213</v>
       </c>
       <c r="G480" s="5" t="s">
         <v>85</v>
       </c>
       <c r="H480" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="I480" s="6" t="s">
-[...3 lines deleted...]
-    <row r="481" spans="1:9" ht="57">
+      <c r="I480" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="481" spans="1:9" ht="56">
       <c r="A481" s="15" t="s">
         <v>227</v>
       </c>
       <c r="B481" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C481" s="5">
         <v>2009</v>
       </c>
       <c r="D481" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E481" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F481" s="6" t="s">
         <v>213</v>
       </c>
       <c r="G481" s="5" t="s">
         <v>85</v>
       </c>
       <c r="H481" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="I481" s="6" t="s">
-[...3 lines deleted...]
-    <row r="482" spans="1:9" ht="42.75">
+      <c r="I481" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="482" spans="1:9" ht="42">
       <c r="A482" s="15" t="s">
         <v>228</v>
       </c>
       <c r="B482" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C482" s="5">
         <v>2009</v>
       </c>
       <c r="D482" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E482" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F482" s="6" t="s">
         <v>213</v>
       </c>
       <c r="G482" s="5" t="s">
         <v>85</v>
       </c>
       <c r="H482" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="I482" s="6" t="s">
-[...3 lines deleted...]
-    <row r="483" spans="1:9" ht="51">
+      <c r="I482" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="483" spans="1:9" ht="50">
       <c r="A483" s="15" t="s">
         <v>230</v>
       </c>
       <c r="B483" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C483" s="5">
         <v>2010</v>
       </c>
       <c r="D483" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E483" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F483" s="6" t="s">
         <v>213</v>
       </c>
       <c r="G483" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H483" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="I483" s="6" t="s">
-[...3 lines deleted...]
-    <row r="484" spans="1:9" ht="51">
+      <c r="I483" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="484" spans="1:9" ht="50">
       <c r="A484" s="15" t="s">
         <v>232</v>
       </c>
       <c r="B484" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C484" s="5">
         <v>2010</v>
       </c>
       <c r="D484" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E484" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F484" s="6" t="s">
         <v>213</v>
       </c>
       <c r="G484" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H484" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="I484" s="6" t="s">
-[...3 lines deleted...]
-    <row r="485" spans="1:9" ht="99.75">
+      <c r="I484" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="485" spans="1:9" ht="84">
       <c r="A485" s="15" t="s">
         <v>233</v>
       </c>
       <c r="B485" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C485" s="5">
         <v>2010</v>
       </c>
       <c r="D485" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E485" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F485" s="5" t="s">
         <v>213</v>
       </c>
       <c r="G485" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H485" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="I485" s="6" t="s">
-[...3 lines deleted...]
-    <row r="486" spans="1:9" ht="57">
+      <c r="I485" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="486" spans="1:9" ht="50">
       <c r="A486" s="15" t="s">
         <v>234</v>
       </c>
       <c r="B486" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C486" s="5">
         <v>2010</v>
       </c>
       <c r="D486" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E486" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F486" s="5" t="s">
         <v>213</v>
       </c>
       <c r="G486" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H486" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="I486" s="6" t="s">
-[...3 lines deleted...]
-    <row r="487" spans="1:9" ht="28.5">
+      <c r="I486" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="487" spans="1:9" ht="29">
       <c r="A487" s="15" t="s">
         <v>229</v>
       </c>
       <c r="B487" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C487" s="5">
         <v>2010</v>
       </c>
       <c r="D487" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E487" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F487" s="6" t="s">
         <v>213</v>
       </c>
       <c r="G487" s="5" t="s">
         <v>85</v>
       </c>
       <c r="H487" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="I487" s="6" t="s">
-[...3 lines deleted...]
-    <row r="488" spans="1:9" ht="51">
+      <c r="I487" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="488" spans="1:9" ht="50">
       <c r="A488" s="15" t="s">
         <v>235</v>
       </c>
       <c r="B488" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C488" s="5">
         <v>2011</v>
       </c>
       <c r="D488" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E488" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F488" s="5" t="s">
         <v>213</v>
       </c>
       <c r="G488" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H488" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="I488" s="6" t="s">
-[...3 lines deleted...]
-    <row r="489" spans="1:9" ht="51">
+      <c r="I488" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="489" spans="1:9" ht="50">
       <c r="A489" s="15" t="s">
         <v>337</v>
       </c>
       <c r="B489" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C489" s="5">
         <v>2009</v>
       </c>
       <c r="D489" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E489" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F489" s="6" t="s">
         <v>320</v>
       </c>
       <c r="G489" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H489" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="I489" s="6" t="s">
-[...3 lines deleted...]
-    <row r="490" spans="1:9" ht="51">
+      <c r="I489" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="490" spans="1:9" ht="50">
       <c r="A490" s="15" t="s">
         <v>338</v>
       </c>
       <c r="B490" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C490" s="5">
         <v>2009</v>
       </c>
       <c r="D490" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E490" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F490" s="6" t="s">
         <v>320</v>
       </c>
       <c r="G490" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H490" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="I490" s="6" t="s">
-[...3 lines deleted...]
-    <row r="491" spans="1:9" ht="51">
+      <c r="I490" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="491" spans="1:9" ht="50">
       <c r="A491" s="15" t="s">
         <v>339</v>
       </c>
       <c r="B491" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C491" s="5">
         <v>2009</v>
       </c>
       <c r="D491" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E491" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F491" s="6" t="s">
         <v>320</v>
       </c>
       <c r="G491" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H491" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="I491" s="6" t="s">
-[...3 lines deleted...]
-    <row r="492" spans="1:9" ht="51">
+      <c r="I491" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="492" spans="1:9" ht="50">
       <c r="A492" s="15" t="s">
         <v>340</v>
       </c>
       <c r="B492" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C492" s="5">
         <v>2009</v>
       </c>
       <c r="D492" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E492" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F492" s="6" t="s">
         <v>320</v>
       </c>
       <c r="G492" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H492" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="I492" s="6" t="s">
-[...3 lines deleted...]
-    <row r="493" spans="1:9" ht="57">
+      <c r="I492" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="493" spans="1:9" ht="50">
       <c r="A493" s="15" t="s">
         <v>343</v>
       </c>
       <c r="B493" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C493" s="5">
         <v>2010</v>
       </c>
       <c r="D493" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E493" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F493" s="6" t="s">
         <v>320</v>
       </c>
       <c r="G493" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H493" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="I493" s="6" t="s">
-[...3 lines deleted...]
-    <row r="494" spans="1:9" ht="51">
+      <c r="I493" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="494" spans="1:9" ht="50">
       <c r="A494" s="15" t="s">
         <v>344</v>
       </c>
       <c r="B494" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C494" s="5">
         <v>2010</v>
       </c>
       <c r="D494" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E494" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F494" s="6" t="s">
         <v>320</v>
       </c>
       <c r="G494" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H494" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="I494" s="6" t="s">
-[...3 lines deleted...]
-    <row r="495" spans="1:9" ht="51">
+      <c r="I494" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="495" spans="1:9" ht="50">
       <c r="A495" s="15" t="s">
         <v>341</v>
       </c>
       <c r="B495" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C495" s="5">
         <v>2010</v>
       </c>
       <c r="D495" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E495" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F495" s="6" t="s">
         <v>320</v>
       </c>
       <c r="G495" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H495" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="I495" s="6" t="s">
-[...3 lines deleted...]
-    <row r="496" spans="1:9" ht="51">
+      <c r="I495" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="496" spans="1:9" ht="50">
       <c r="A496" s="15" t="s">
         <v>342</v>
       </c>
       <c r="B496" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C496" s="5">
         <v>2010</v>
       </c>
       <c r="D496" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E496" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F496" s="6" t="s">
         <v>320</v>
       </c>
       <c r="G496" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H496" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="I496" s="6" t="s">
-[...3 lines deleted...]
-    <row r="497" spans="1:9" ht="28.5">
+      <c r="I496" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="497" spans="1:9" ht="29">
       <c r="A497" s="15" t="s">
         <v>356</v>
       </c>
       <c r="B497" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C497" s="5">
         <v>2010</v>
       </c>
       <c r="D497" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E497" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F497" s="6" t="s">
         <v>357</v>
       </c>
       <c r="G497" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H497" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="I497" s="6" t="s">
-[...3 lines deleted...]
-    <row r="498" spans="1:9" ht="28.5">
+      <c r="I497" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="498" spans="1:9" ht="29">
       <c r="A498" s="15" t="s">
         <v>471</v>
       </c>
       <c r="B498" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C498" s="7">
         <v>2009</v>
       </c>
       <c r="D498" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E498" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F498" s="8" t="s">
         <v>468</v>
       </c>
       <c r="G498" s="5" t="s">
         <v>469</v>
       </c>
       <c r="H498" s="8" t="s">
         <v>470</v>
       </c>
-      <c r="I498" s="6" t="s">
-[...3 lines deleted...]
-    <row r="499" spans="1:9" ht="28.5">
+      <c r="I498" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="499" spans="1:9" ht="29">
       <c r="A499" s="15" t="s">
         <v>472</v>
       </c>
       <c r="B499" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C499" s="5">
         <v>2010</v>
       </c>
       <c r="D499" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E499" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F499" s="6" t="s">
         <v>468</v>
       </c>
       <c r="G499" s="5" t="s">
         <v>194</v>
       </c>
       <c r="H499" s="6" t="s">
         <v>470</v>
       </c>
-      <c r="I499" s="6" t="s">
-[...3 lines deleted...]
-    <row r="500" spans="1:9" ht="57">
+      <c r="I499" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="500" spans="1:9" ht="56">
       <c r="A500" s="15" t="s">
         <v>523</v>
       </c>
       <c r="B500" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C500" s="7">
         <v>2009</v>
       </c>
       <c r="D500" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E500" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F500" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G500" s="7" t="s">
         <v>330</v>
       </c>
       <c r="H500" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I500" s="6" t="s">
-[...3 lines deleted...]
-    <row r="501" spans="1:9" ht="28.5">
+      <c r="I500" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="501" spans="1:9" ht="29">
       <c r="A501" s="15" t="s">
         <v>522</v>
       </c>
       <c r="B501" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C501" s="7">
         <v>2009</v>
       </c>
       <c r="D501" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E501" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F501" s="8" t="s">
         <v>481</v>
       </c>
       <c r="G501" s="7" t="s">
         <v>330</v>
       </c>
       <c r="H501" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="I501" s="6" t="s">
-[...3 lines deleted...]
-    <row r="502" spans="1:9" ht="28.5">
+      <c r="I501" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="502" spans="1:9" ht="29">
       <c r="A502" s="15" t="s">
         <v>563</v>
       </c>
       <c r="B502" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C502" s="7">
         <v>2009</v>
       </c>
       <c r="D502" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E502" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F502" s="8" t="s">
         <v>564</v>
       </c>
       <c r="G502" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H502" s="8" t="s">
         <v>565</v>
       </c>
-      <c r="I502" s="6" t="s">
-[...3 lines deleted...]
-    <row r="503" spans="1:9" ht="28.5">
+      <c r="I502" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="503" spans="1:9" ht="29">
       <c r="A503" s="15" t="s">
         <v>706</v>
       </c>
       <c r="B503" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C503" s="7">
         <v>2009</v>
       </c>
       <c r="D503" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E503" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F503" s="8" t="s">
         <v>700</v>
       </c>
       <c r="G503" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H503" s="8" t="s">
         <v>701</v>
       </c>
-      <c r="I503" s="8" t="s">
+      <c r="I503" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="504" spans="1:9" ht="28.5">
+    <row r="504" spans="1:9" ht="29">
       <c r="A504" s="15" t="s">
         <v>767</v>
       </c>
       <c r="B504" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C504" s="5">
         <v>2009</v>
       </c>
       <c r="D504" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E504" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F504" s="6" t="s">
         <v>720</v>
       </c>
       <c r="G504" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H504" s="5" t="s">
         <v>766</v>
       </c>
-      <c r="I504" s="6" t="s">
+      <c r="I504" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="505" spans="1:9" ht="42.75">
+    <row r="505" spans="1:9" ht="42">
       <c r="A505" s="15" t="s">
         <v>794</v>
       </c>
       <c r="B505" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C505" s="7">
         <v>2009</v>
       </c>
       <c r="D505" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E505" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F505" s="8" t="s">
         <v>795</v>
       </c>
       <c r="G505" s="7" t="s">
         <v>351</v>
       </c>
       <c r="H505" s="8" t="s">
         <v>796</v>
       </c>
-      <c r="I505" s="6" t="s">
-[...3 lines deleted...]
-    <row r="506" spans="1:9" ht="42.75">
+      <c r="I505" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="506" spans="1:9" ht="42">
       <c r="A506" s="15" t="s">
         <v>817</v>
       </c>
       <c r="B506" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C506" s="7">
         <v>2009</v>
       </c>
       <c r="D506" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E506" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F506" s="8" t="s">
         <v>808</v>
       </c>
       <c r="G506" s="7" t="s">
         <v>818</v>
       </c>
       <c r="H506" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="I506" s="6" t="s">
-[...3 lines deleted...]
-    <row r="507" spans="1:9" ht="42.75">
+      <c r="I506" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="507" spans="1:9" ht="37.5">
       <c r="A507" s="15" t="s">
         <v>819</v>
       </c>
       <c r="B507" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C507" s="7">
         <v>2009</v>
       </c>
       <c r="D507" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E507" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F507" s="8" t="s">
         <v>808</v>
       </c>
       <c r="G507" s="7" t="s">
         <v>818</v>
       </c>
       <c r="H507" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="I507" s="6" t="s">
-[...3 lines deleted...]
-    <row r="508" spans="1:9" ht="28.5">
+      <c r="I507" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="508" spans="1:9" ht="29">
       <c r="A508" s="15" t="s">
         <v>822</v>
       </c>
       <c r="B508" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C508" s="7">
         <v>2009</v>
       </c>
       <c r="D508" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E508" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F508" s="8" t="s">
         <v>808</v>
       </c>
       <c r="G508" s="7" t="s">
         <v>811</v>
       </c>
       <c r="H508" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="I508" s="6" t="s">
-[...3 lines deleted...]
-    <row r="509" spans="1:9" ht="57">
+      <c r="I508" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="509" spans="1:9" ht="42">
       <c r="A509" s="15" t="s">
         <v>823</v>
       </c>
       <c r="B509" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C509" s="7">
         <v>2009</v>
       </c>
       <c r="D509" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E509" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F509" s="8" t="s">
         <v>808</v>
       </c>
       <c r="G509" s="7" t="s">
         <v>818</v>
       </c>
       <c r="H509" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="I509" s="6" t="s">
-[...3 lines deleted...]
-    <row r="510" spans="1:9" ht="42.75">
+      <c r="I509" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="510" spans="1:9" ht="42">
       <c r="A510" s="15" t="s">
         <v>825</v>
       </c>
       <c r="B510" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C510" s="7">
         <v>2010</v>
       </c>
       <c r="D510" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E510" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F510" s="8" t="s">
         <v>808</v>
       </c>
       <c r="G510" s="7" t="s">
         <v>811</v>
       </c>
       <c r="H510" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="I510" s="6" t="s">
-[...3 lines deleted...]
-    <row r="511" spans="1:9" ht="28.5">
+      <c r="I510" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="511" spans="1:9" ht="29">
       <c r="A511" s="15" t="s">
         <v>882</v>
       </c>
       <c r="B511" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C511" s="7">
         <v>2009</v>
       </c>
       <c r="D511" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E511" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F511" s="8" t="s">
         <v>878</v>
       </c>
       <c r="G511" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H511" s="8" t="s">
         <v>879</v>
       </c>
-      <c r="I511" s="8" t="s">
+      <c r="I511" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="512" spans="1:9" ht="28.5">
+    <row r="512" spans="1:9" ht="29">
       <c r="A512" s="15" t="s">
         <v>884</v>
       </c>
       <c r="B512" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C512" s="7">
         <v>2010</v>
       </c>
       <c r="D512" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E512" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F512" s="8" t="s">
         <v>878</v>
       </c>
       <c r="G512" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H512" s="8" t="s">
         <v>879</v>
       </c>
-      <c r="I512" s="8" t="s">
+      <c r="I512" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="513" spans="1:9" ht="42.75">
+    <row r="513" spans="1:9" ht="42">
       <c r="A513" s="15" t="s">
         <v>885</v>
       </c>
       <c r="B513" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C513" s="7">
         <v>2009</v>
       </c>
       <c r="D513" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E513" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F513" s="8" t="s">
         <v>886</v>
       </c>
       <c r="G513" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H513" s="8" t="s">
         <v>887</v>
       </c>
-      <c r="I513" s="8" t="s">
+      <c r="I513" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="514" spans="1:9" ht="28.5">
+    <row r="514" spans="1:9" ht="29">
       <c r="A514" s="15" t="s">
         <v>888</v>
       </c>
       <c r="B514" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C514" s="7">
         <v>2009</v>
       </c>
       <c r="D514" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E514" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F514" s="8" t="s">
         <v>886</v>
       </c>
       <c r="G514" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H514" s="8" t="s">
         <v>887</v>
       </c>
-      <c r="I514" s="8" t="s">
+      <c r="I514" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="515" spans="1:9" ht="28.5">
+    <row r="515" spans="1:9" ht="29">
       <c r="A515" s="15" t="s">
         <v>889</v>
       </c>
       <c r="B515" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C515" s="7">
         <v>2009</v>
       </c>
       <c r="D515" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E515" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F515" s="8" t="s">
         <v>886</v>
       </c>
       <c r="G515" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H515" s="8" t="s">
         <v>887</v>
       </c>
-      <c r="I515" s="8" t="s">
+      <c r="I515" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="516" spans="1:9" ht="38.25">
+    <row r="516" spans="1:9" ht="37.5">
       <c r="A516" s="15" t="s">
         <v>940</v>
       </c>
       <c r="B516" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C516" s="7">
         <v>2009</v>
       </c>
       <c r="D516" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E516" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F516" s="8" t="s">
         <v>938</v>
       </c>
       <c r="G516" s="7" t="s">
         <v>939</v>
       </c>
       <c r="H516" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I516" s="6" t="s">
-[...3 lines deleted...]
-    <row r="517" spans="1:9" ht="57">
+      <c r="I516" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="517" spans="1:9" ht="56">
       <c r="A517" s="15" t="s">
         <v>942</v>
       </c>
       <c r="B517" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C517" s="7">
         <v>2009</v>
       </c>
       <c r="D517" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E517" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F517" s="8" t="s">
         <v>938</v>
       </c>
       <c r="G517" s="7" t="s">
         <v>939</v>
       </c>
       <c r="H517" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I517" s="6" t="s">
-[...3 lines deleted...]
-    <row r="518" spans="1:9" ht="42.75">
+      <c r="I517" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="518" spans="1:9" ht="37.5">
       <c r="A518" s="15" t="s">
         <v>948</v>
       </c>
       <c r="B518" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C518" s="7">
         <v>2010</v>
       </c>
       <c r="D518" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E518" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F518" s="8" t="s">
         <v>938</v>
       </c>
       <c r="G518" s="7" t="s">
         <v>939</v>
       </c>
       <c r="H518" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I518" s="6" t="s">
-[...3 lines deleted...]
-    <row r="519" spans="1:9" ht="38.25">
+      <c r="I518" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="519" spans="1:9" ht="37.5">
       <c r="A519" s="15" t="s">
         <v>949</v>
       </c>
       <c r="B519" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C519" s="7">
         <v>2010</v>
       </c>
       <c r="D519" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E519" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F519" s="8" t="s">
         <v>938</v>
       </c>
       <c r="G519" s="7" t="s">
         <v>939</v>
       </c>
       <c r="H519" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I519" s="6" t="s">
-[...3 lines deleted...]
-    <row r="520" spans="1:9" ht="38.25">
+      <c r="I519" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="520" spans="1:9" ht="37.5">
       <c r="A520" s="15" t="s">
         <v>945</v>
       </c>
       <c r="B520" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C520" s="7">
         <v>2011</v>
       </c>
       <c r="D520" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E520" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F520" s="8" t="s">
         <v>938</v>
       </c>
       <c r="G520" s="7" t="s">
         <v>939</v>
       </c>
       <c r="H520" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I520" s="6" t="s">
-[...3 lines deleted...]
-    <row r="521" spans="1:9" ht="85.5">
+      <c r="I520" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="521" spans="1:9" ht="70">
       <c r="A521" s="15" t="s">
         <v>963</v>
       </c>
       <c r="B521" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C521" s="7">
         <v>2009</v>
       </c>
       <c r="D521" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E521" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F521" s="8" t="s">
         <v>959</v>
       </c>
       <c r="G521" s="7" t="s">
         <v>469</v>
       </c>
       <c r="H521" s="8" t="s">
         <v>960</v>
       </c>
-      <c r="I521" s="6" t="s">
-[...3 lines deleted...]
-    <row r="522" spans="1:9" ht="71.25">
+      <c r="I521" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="522" spans="1:9" ht="56">
       <c r="A522" s="15" t="s">
         <v>964</v>
       </c>
       <c r="B522" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C522" s="7">
         <v>2009</v>
       </c>
       <c r="D522" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E522" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F522" s="8" t="s">
         <v>959</v>
       </c>
       <c r="G522" s="7" t="s">
         <v>965</v>
       </c>
       <c r="H522" s="8" t="s">
         <v>960</v>
       </c>
-      <c r="I522" s="6" t="s">
-[...3 lines deleted...]
-    <row r="523" spans="1:9" ht="57">
+      <c r="I522" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="523" spans="1:9" ht="56">
       <c r="A523" s="15" t="s">
         <v>969</v>
       </c>
       <c r="B523" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C523" s="7">
         <v>2010</v>
       </c>
       <c r="D523" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E523" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F523" s="8" t="s">
         <v>959</v>
       </c>
       <c r="G523" s="7" t="s">
         <v>965</v>
       </c>
       <c r="H523" s="8" t="s">
         <v>960</v>
       </c>
-      <c r="I523" s="6" t="s">
-[...3 lines deleted...]
-    <row r="524" spans="1:9" ht="42.75">
+      <c r="I523" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="524" spans="1:9" ht="42">
       <c r="A524" s="15" t="s">
         <v>970</v>
       </c>
       <c r="B524" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C524" s="7">
         <v>2010</v>
       </c>
       <c r="D524" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E524" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F524" s="8" t="s">
         <v>959</v>
       </c>
       <c r="G524" s="7" t="s">
         <v>670</v>
       </c>
       <c r="H524" s="8" t="s">
         <v>960</v>
       </c>
-      <c r="I524" s="6" t="s">
-[...3 lines deleted...]
-    <row r="525" spans="1:9" ht="28.5">
+      <c r="I524" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="525" spans="1:9" ht="29">
       <c r="A525" s="15" t="s">
         <v>1009</v>
       </c>
       <c r="B525" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C525" s="7">
         <v>2009</v>
       </c>
       <c r="D525" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E525" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F525" s="8" t="s">
         <v>991</v>
       </c>
       <c r="G525" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H525" s="8" t="s">
         <v>992</v>
       </c>
-      <c r="I525" s="6" t="s">
-[...3 lines deleted...]
-    <row r="526" spans="1:9" ht="28.5">
+      <c r="I525" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="526" spans="1:9" ht="29">
       <c r="A526" s="15" t="s">
         <v>1010</v>
       </c>
       <c r="B526" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C526" s="7">
         <v>2009</v>
       </c>
       <c r="D526" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E526" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F526" s="8" t="s">
         <v>991</v>
       </c>
       <c r="G526" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H526" s="8" t="s">
         <v>992</v>
       </c>
-      <c r="I526" s="6" t="s">
-[...3 lines deleted...]
-    <row r="527" spans="1:9" ht="57">
+      <c r="I526" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="527" spans="1:9" ht="42">
       <c r="A527" s="15" t="s">
         <v>1035</v>
       </c>
       <c r="B527" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C527" s="7">
         <v>2009</v>
       </c>
       <c r="D527" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E527" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F527" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="G527" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H527" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="I527" s="6" t="s">
-[...3 lines deleted...]
-    <row r="528" spans="1:9" ht="28.5">
+      <c r="I527" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="528" spans="1:9" ht="29">
       <c r="A528" s="15" t="s">
         <v>1036</v>
       </c>
       <c r="B528" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C528" s="5">
         <v>2009</v>
       </c>
       <c r="D528" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E528" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F528" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="G528" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H528" s="6" t="s">
         <v>1033</v>
       </c>
-      <c r="I528" s="6" t="s">
-[...3 lines deleted...]
-    <row r="529" spans="1:9" ht="42.75">
+      <c r="I528" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="529" spans="1:9" ht="29">
       <c r="A529" s="15" t="s">
         <v>1037</v>
       </c>
       <c r="B529" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C529" s="7">
         <v>2009</v>
       </c>
       <c r="D529" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E529" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F529" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="G529" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H529" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="I529" s="6" t="s">
-[...3 lines deleted...]
-    <row r="530" spans="1:9" ht="57">
+      <c r="I529" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="530" spans="1:9" ht="42">
       <c r="A530" s="15" t="s">
         <v>1038</v>
       </c>
       <c r="B530" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C530" s="7">
         <v>2009</v>
       </c>
       <c r="D530" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E530" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F530" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="G530" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H530" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="I530" s="6" t="s">
-[...3 lines deleted...]
-    <row r="531" spans="1:9" ht="71.25">
+      <c r="I530" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="531" spans="1:9" ht="70">
       <c r="A531" s="15" t="s">
         <v>1031</v>
       </c>
       <c r="B531" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C531" s="7">
         <v>2009</v>
       </c>
       <c r="D531" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E531" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F531" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="G531" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H531" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="I531" s="6" t="s">
-[...3 lines deleted...]
-    <row r="532" spans="1:9" ht="28.5">
+      <c r="I531" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="532" spans="1:9" ht="29">
       <c r="A532" s="15" t="s">
         <v>1039</v>
       </c>
       <c r="B532" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C532" s="7">
         <v>2009</v>
       </c>
       <c r="D532" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E532" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F532" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="G532" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H532" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="I532" s="6" t="s">
-[...3 lines deleted...]
-    <row r="533" spans="1:9" ht="57">
+      <c r="I532" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="533" spans="1:9" ht="42">
       <c r="A533" s="15" t="s">
         <v>1040</v>
       </c>
       <c r="B533" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C533" s="7">
         <v>2009</v>
       </c>
       <c r="D533" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E533" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F533" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="G533" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H533" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="I533" s="6" t="s">
-[...3 lines deleted...]
-    <row r="534" spans="1:9" ht="42.75">
+      <c r="I533" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="534" spans="1:9" ht="29">
       <c r="A534" s="15" t="s">
         <v>1041</v>
       </c>
       <c r="B534" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C534" s="7">
         <v>2009</v>
       </c>
       <c r="D534" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E534" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F534" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="G534" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H534" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="I534" s="6" t="s">
-[...3 lines deleted...]
-    <row r="535" spans="1:9" ht="71.25">
+      <c r="I534" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="535" spans="1:9" ht="56">
       <c r="A535" s="15" t="s">
         <v>1034</v>
       </c>
       <c r="B535" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C535" s="7">
         <v>2009</v>
       </c>
       <c r="D535" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E535" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F535" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="G535" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H535" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="I535" s="6" t="s">
-[...3 lines deleted...]
-    <row r="536" spans="1:9" ht="28.5">
+      <c r="I535" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="536" spans="1:9" ht="29">
       <c r="A536" s="15" t="s">
         <v>1045</v>
       </c>
       <c r="B536" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C536" s="7">
         <v>2010</v>
       </c>
       <c r="D536" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E536" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F536" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="G536" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H536" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="I536" s="6" t="s">
-[...3 lines deleted...]
-    <row r="537" spans="1:9" ht="57">
+      <c r="I536" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="537" spans="1:9" ht="42">
       <c r="A537" s="15" t="s">
         <v>1046</v>
       </c>
       <c r="B537" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C537" s="7">
         <v>2010</v>
       </c>
       <c r="D537" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E537" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F537" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="G537" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H537" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="I537" s="6" t="s">
-[...3 lines deleted...]
-    <row r="538" spans="1:9" ht="28.5">
+      <c r="I537" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="538" spans="1:9" ht="29">
       <c r="A538" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B538" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C538" s="5">
         <v>2012</v>
       </c>
       <c r="D538" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E538" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F538" s="6" t="s">
         <v>63</v>
       </c>
       <c r="G538" s="5" t="s">
         <v>85</v>
       </c>
       <c r="H538" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="I538" s="6" t="s">
-[...3 lines deleted...]
-    <row r="539" spans="1:9" ht="42.75">
+      <c r="I538" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="539" spans="1:9" ht="29">
       <c r="A539" s="15" t="s">
         <v>116</v>
       </c>
       <c r="B539" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C539" s="5">
         <v>2011</v>
       </c>
       <c r="D539" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E539" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F539" s="6" t="s">
         <v>112</v>
       </c>
       <c r="G539" s="5" t="s">
         <v>113</v>
       </c>
       <c r="H539" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="I539" s="6" t="s">
-[...3 lines deleted...]
-    <row r="540" spans="1:9" ht="85.5">
+      <c r="I539" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="540" spans="1:9" ht="70">
       <c r="A540" s="15" t="s">
         <v>165</v>
       </c>
       <c r="B540" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C540" s="5">
         <v>2011</v>
       </c>
       <c r="D540" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E540" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F540" s="6" t="s">
         <v>147</v>
       </c>
       <c r="G540" s="5" t="s">
         <v>164</v>
       </c>
       <c r="H540" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="I540" s="6" t="s">
-[...3 lines deleted...]
-    <row r="541" spans="1:9" ht="42.75">
+      <c r="I540" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="541" spans="1:9" ht="29">
       <c r="A541" s="15" t="s">
         <v>166</v>
       </c>
       <c r="B541" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C541" s="5">
         <v>2011</v>
       </c>
       <c r="D541" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E541" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F541" s="5" t="s">
         <v>147</v>
       </c>
       <c r="G541" s="5" t="s">
         <v>164</v>
       </c>
       <c r="H541" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="I541" s="6" t="s">
-[...3 lines deleted...]
-    <row r="542" spans="1:9" ht="71.25">
+      <c r="I541" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="542" spans="1:9" ht="70">
       <c r="A542" s="15" t="s">
         <v>167</v>
       </c>
       <c r="B542" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C542" s="5">
         <v>2011</v>
       </c>
       <c r="D542" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E542" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F542" s="5" t="s">
         <v>147</v>
       </c>
       <c r="G542" s="5" t="s">
         <v>164</v>
       </c>
       <c r="H542" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="I542" s="6" t="s">
-[...3 lines deleted...]
-    <row r="543" spans="1:9" ht="28.5">
+      <c r="I542" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="543" spans="1:9" ht="29">
       <c r="A543" s="15" t="s">
         <v>168</v>
       </c>
       <c r="B543" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C543" s="5">
         <v>2012</v>
       </c>
       <c r="D543" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E543" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F543" s="5" t="s">
         <v>147</v>
       </c>
       <c r="G543" s="5" t="s">
         <v>164</v>
       </c>
       <c r="H543" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="I543" s="6" t="s">
-[...3 lines deleted...]
-    <row r="544" spans="1:9" ht="51">
+      <c r="I543" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="544" spans="1:9" ht="50">
       <c r="A544" s="15" t="s">
         <v>236</v>
       </c>
       <c r="B544" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C544" s="5">
         <v>2011</v>
       </c>
       <c r="D544" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E544" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F544" s="5" t="s">
         <v>213</v>
       </c>
       <c r="G544" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H544" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="I544" s="6" t="s">
-[...3 lines deleted...]
-    <row r="545" spans="1:9" ht="51">
+      <c r="I544" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="545" spans="1:9" ht="50">
       <c r="A545" s="15" t="s">
         <v>238</v>
       </c>
       <c r="B545" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C545" s="5">
         <v>2011</v>
       </c>
       <c r="D545" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E545" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F545" s="5" t="s">
         <v>213</v>
       </c>
       <c r="G545" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H545" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="I545" s="6" t="s">
-[...3 lines deleted...]
-    <row r="546" spans="1:9" ht="51">
+      <c r="I545" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="546" spans="1:9" ht="50">
       <c r="A546" s="15" t="s">
         <v>237</v>
       </c>
       <c r="B546" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C546" s="5">
         <v>2011</v>
       </c>
       <c r="D546" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E546" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F546" s="5" t="s">
         <v>213</v>
       </c>
       <c r="G546" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H546" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="I546" s="6" t="s">
-[...3 lines deleted...]
-    <row r="547" spans="1:9" ht="51">
+      <c r="I546" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="547" spans="1:9" ht="50">
       <c r="A547" s="15" t="s">
         <v>239</v>
       </c>
       <c r="B547" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C547" s="5">
         <v>2012</v>
       </c>
       <c r="D547" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E547" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F547" s="5" t="s">
         <v>213</v>
       </c>
       <c r="G547" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H547" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="I547" s="6" t="s">
-[...3 lines deleted...]
-    <row r="548" spans="1:9" ht="51">
+      <c r="I547" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="548" spans="1:9" ht="50">
       <c r="A548" s="15" t="s">
         <v>240</v>
       </c>
       <c r="B548" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C548" s="5">
         <v>2012</v>
       </c>
       <c r="D548" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E548" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F548" s="5" t="s">
         <v>213</v>
       </c>
       <c r="G548" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H548" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="I548" s="6" t="s">
-[...3 lines deleted...]
-    <row r="549" spans="1:9" ht="51">
+      <c r="I548" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="549" spans="1:9" ht="50">
       <c r="A549" s="15" t="s">
         <v>241</v>
       </c>
       <c r="B549" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C549" s="5">
         <v>2012</v>
       </c>
       <c r="D549" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E549" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F549" s="6" t="s">
         <v>213</v>
       </c>
       <c r="G549" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H549" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="I549" s="6" t="s">
-[...3 lines deleted...]
-    <row r="550" spans="1:9" ht="51">
+      <c r="I549" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="550" spans="1:9" ht="50">
       <c r="A550" s="15" t="s">
         <v>242</v>
       </c>
       <c r="B550" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C550" s="5">
         <v>2012</v>
       </c>
       <c r="D550" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E550" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F550" s="6" t="s">
         <v>213</v>
       </c>
       <c r="G550" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H550" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="I550" s="6" t="s">
-[...3 lines deleted...]
-    <row r="551" spans="1:9" ht="57">
+      <c r="I550" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="551" spans="1:9" ht="50">
       <c r="A551" s="15" t="s">
         <v>243</v>
       </c>
       <c r="B551" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C551" s="5">
         <v>2012</v>
       </c>
       <c r="D551" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E551" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F551" s="6" t="s">
         <v>213</v>
       </c>
       <c r="G551" s="5" t="s">
         <v>231</v>
       </c>
       <c r="H551" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="I551" s="6" t="s">
-[...3 lines deleted...]
-    <row r="552" spans="1:9" ht="28.5">
+      <c r="I551" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="552" spans="1:9" ht="29">
       <c r="A552" s="15" t="s">
         <v>358</v>
       </c>
       <c r="B552" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C552" s="5">
         <v>2012</v>
       </c>
       <c r="D552" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E552" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F552" s="6" t="s">
         <v>357</v>
       </c>
       <c r="G552" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H552" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="I552" s="6" t="s">
-[...3 lines deleted...]
-    <row r="553" spans="1:9" ht="42.75">
+      <c r="I552" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="553" spans="1:9" ht="42">
       <c r="A553" s="15" t="s">
         <v>473</v>
       </c>
       <c r="B553" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C553" s="7">
         <v>2012</v>
       </c>
       <c r="D553" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E553" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F553" s="8" t="s">
         <v>468</v>
       </c>
       <c r="G553" s="7" t="s">
         <v>194</v>
       </c>
       <c r="H553" s="8" t="s">
         <v>470</v>
       </c>
-      <c r="I553" s="6" t="s">
-[...3 lines deleted...]
-    <row r="554" spans="1:9" ht="28.5">
+      <c r="I553" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="554" spans="1:9" ht="29">
       <c r="A554" s="15" t="s">
         <v>704</v>
       </c>
       <c r="B554" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C554" s="7">
         <v>2011</v>
       </c>
       <c r="D554" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E554" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F554" s="8" t="s">
         <v>700</v>
       </c>
       <c r="G554" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H554" s="8" t="s">
         <v>701</v>
       </c>
-      <c r="I554" s="8" t="s">
+      <c r="I554" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="555" spans="1:9" ht="42.75">
+    <row r="555" spans="1:9" ht="29">
       <c r="A555" s="15" t="s">
         <v>705</v>
       </c>
       <c r="B555" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C555" s="7">
         <v>2011</v>
       </c>
       <c r="D555" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E555" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F555" s="8" t="s">
         <v>700</v>
       </c>
       <c r="G555" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H555" s="8" t="s">
         <v>701</v>
       </c>
-      <c r="I555" s="8" t="s">
+      <c r="I555" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="556" spans="1:9" ht="28.5">
+    <row r="556" spans="1:9" ht="29">
       <c r="A556" s="15" t="s">
         <v>810</v>
       </c>
       <c r="B556" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C556" s="5">
         <v>2011</v>
       </c>
       <c r="D556" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E556" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F556" s="6" t="s">
         <v>808</v>
       </c>
       <c r="G556" s="5" t="s">
         <v>811</v>
       </c>
       <c r="H556" s="6" t="s">
         <v>361</v>
       </c>
-      <c r="I556" s="6" t="s">
-[...3 lines deleted...]
-    <row r="557" spans="1:9" ht="28.5">
+      <c r="I556" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="557" spans="1:9" ht="29">
       <c r="A557" s="15" t="s">
         <v>815</v>
       </c>
       <c r="B557" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C557" s="7">
         <v>2011</v>
       </c>
       <c r="D557" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E557" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F557" s="8" t="s">
         <v>808</v>
       </c>
       <c r="G557" s="7" t="s">
         <v>811</v>
       </c>
       <c r="H557" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="I557" s="6" t="s">
-[...3 lines deleted...]
-    <row r="558" spans="1:9" ht="28.5">
+      <c r="I557" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="558" spans="1:9" ht="29">
       <c r="A558" s="15" t="s">
         <v>924</v>
       </c>
       <c r="B558" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C558" s="7">
         <v>2011</v>
       </c>
       <c r="D558" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E558" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F558" s="8" t="s">
         <v>921</v>
       </c>
       <c r="G558" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H558" s="8" t="s">
         <v>922</v>
       </c>
       <c r="I558" s="7" t="s">
         <v>923</v>
       </c>
     </row>
-    <row r="559" spans="1:9" ht="38.25">
+    <row r="559" spans="1:9" ht="37.5">
       <c r="A559" s="15" t="s">
         <v>944</v>
       </c>
       <c r="B559" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C559" s="7">
         <v>2012</v>
       </c>
       <c r="D559" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E559" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F559" s="8" t="s">
         <v>938</v>
       </c>
       <c r="G559" s="7" t="s">
         <v>939</v>
       </c>
       <c r="H559" s="8" t="s">
         <v>606</v>
       </c>
-      <c r="I559" s="6" t="s">
-[...3 lines deleted...]
-    <row r="560" spans="1:9" ht="42.75">
+      <c r="I559" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="560" spans="1:9" ht="42">
       <c r="A560" s="15" t="s">
         <v>958</v>
       </c>
       <c r="B560" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C560" s="7">
         <v>2011</v>
       </c>
       <c r="D560" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E560" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F560" s="8" t="s">
         <v>959</v>
       </c>
       <c r="G560" s="7" t="s">
         <v>670</v>
       </c>
       <c r="H560" s="8" t="s">
         <v>960</v>
       </c>
-      <c r="I560" s="6" t="s">
-[...3 lines deleted...]
-    <row r="561" spans="1:9" ht="57">
+      <c r="I560" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="561" spans="1:9" ht="56">
       <c r="A561" s="15" t="s">
         <v>961</v>
       </c>
       <c r="B561" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C561" s="7">
         <v>2011</v>
       </c>
       <c r="D561" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E561" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F561" s="8" t="s">
         <v>959</v>
       </c>
       <c r="G561" s="7" t="s">
         <v>670</v>
       </c>
       <c r="H561" s="8" t="s">
         <v>960</v>
       </c>
-      <c r="I561" s="6" t="s">
-[...3 lines deleted...]
-    <row r="562" spans="1:9" ht="42.75">
+      <c r="I561" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="562" spans="1:9" ht="42">
       <c r="A562" s="15" t="s">
         <v>966</v>
       </c>
       <c r="B562" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C562" s="7">
         <v>2012</v>
       </c>
       <c r="D562" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E562" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F562" s="8" t="s">
         <v>959</v>
       </c>
       <c r="G562" s="7" t="s">
         <v>670</v>
       </c>
       <c r="H562" s="8" t="s">
         <v>960</v>
       </c>
-      <c r="I562" s="6" t="s">
-[...3 lines deleted...]
-    <row r="563" spans="1:9" ht="71.25">
+      <c r="I562" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="563" spans="1:9" ht="56">
       <c r="A563" s="15" t="s">
         <v>1021</v>
       </c>
       <c r="B563" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C563" s="7">
         <v>2011</v>
       </c>
       <c r="D563" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E563" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F563" s="8" t="s">
         <v>1022</v>
       </c>
       <c r="G563" s="5" t="s">
         <v>965</v>
       </c>
       <c r="H563" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="I563" s="6" t="s">
-[...3 lines deleted...]
-    <row r="564" spans="1:9" ht="57">
+      <c r="I563" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="564" spans="1:9" ht="42">
       <c r="A564" s="15" t="s">
         <v>117</v>
       </c>
       <c r="B564" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C564" s="5">
         <v>2013</v>
       </c>
       <c r="D564" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E564" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F564" s="6" t="s">
         <v>112</v>
       </c>
       <c r="G564" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H564" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="I564" s="6" t="s">
-[...3 lines deleted...]
-    <row r="565" spans="1:9" ht="57">
+      <c r="I564" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="565" spans="1:9" ht="56">
       <c r="A565" s="15" t="s">
         <v>143</v>
       </c>
       <c r="B565" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C565" s="5">
         <v>2013</v>
       </c>
       <c r="D565" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E565" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F565" s="6" t="s">
         <v>144</v>
       </c>
       <c r="G565" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H565" s="6" t="s">
         <v>145</v>
       </c>
-      <c r="I565" s="6" t="s">
+      <c r="I565" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="566" spans="1:9" ht="42.75">
+    <row r="566" spans="1:9" ht="42">
       <c r="A566" s="15" t="s">
         <v>250</v>
       </c>
       <c r="B566" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C566" s="5">
         <v>2012</v>
       </c>
       <c r="D566" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E566" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F566" s="6" t="s">
         <v>245</v>
       </c>
       <c r="G566" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H566" s="6" t="s">
         <v>246</v>
       </c>
-      <c r="I566" s="6" t="s">
+      <c r="I566" s="5" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="567" spans="1:9" ht="28.5">
+    <row r="567" spans="1:9" ht="29">
       <c r="A567" s="15" t="s">
         <v>244</v>
       </c>
       <c r="B567" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C567" s="5">
         <v>2013</v>
       </c>
       <c r="D567" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E567" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F567" s="6" t="s">
         <v>245</v>
       </c>
       <c r="G567" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H567" s="6" t="s">
         <v>246</v>
       </c>
-      <c r="I567" s="6" t="s">
+      <c r="I567" s="5" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="568" spans="1:9" ht="28.5">
+    <row r="568" spans="1:9" ht="29">
       <c r="A568" s="15" t="s">
         <v>249</v>
       </c>
       <c r="B568" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C568" s="5">
         <v>2013</v>
       </c>
       <c r="D568" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E568" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F568" s="6" t="s">
         <v>245</v>
       </c>
       <c r="G568" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H568" s="6" t="s">
         <v>246</v>
       </c>
-      <c r="I568" s="6" t="s">
+      <c r="I568" s="5" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="569" spans="1:9" ht="42.75">
+    <row r="569" spans="1:9" ht="42">
       <c r="A569" s="15" t="s">
         <v>248</v>
       </c>
       <c r="B569" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C569" s="5">
         <v>2013</v>
       </c>
       <c r="D569" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E569" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F569" s="6" t="s">
         <v>245</v>
       </c>
       <c r="G569" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H569" s="6" t="s">
         <v>246</v>
       </c>
-      <c r="I569" s="6" t="s">
+      <c r="I569" s="5" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="570" spans="1:9" ht="42.75">
+    <row r="570" spans="1:9" ht="42">
       <c r="A570" s="15" t="s">
         <v>259</v>
       </c>
       <c r="B570" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C570" s="5">
         <v>2012</v>
       </c>
       <c r="D570" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E570" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F570" s="5" t="s">
         <v>260</v>
       </c>
       <c r="G570" s="5" t="s">
         <v>96</v>
       </c>
       <c r="H570" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="I570" s="6" t="s">
+      <c r="I570" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="571" spans="1:9" ht="51">
+    <row r="571" spans="1:9" ht="50">
       <c r="A571" s="15" t="s">
         <v>261</v>
       </c>
       <c r="B571" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C571" s="5">
         <v>2014</v>
       </c>
       <c r="D571" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E571" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F571" s="5" t="s">
         <v>260</v>
       </c>
       <c r="G571" s="5" t="s">
         <v>262</v>
       </c>
       <c r="H571" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="I571" s="6" t="s">
+      <c r="I571" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="572" spans="1:9" ht="38.25">
+    <row r="572" spans="1:9" ht="37.5">
       <c r="A572" s="15" t="s">
         <v>454</v>
       </c>
       <c r="B572" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C572" s="7">
         <v>2013</v>
       </c>
       <c r="D572" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E572" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F572" s="8" t="s">
         <v>455</v>
       </c>
       <c r="G572" s="7" t="s">
         <v>456</v>
       </c>
       <c r="H572" s="8" t="s">
         <v>457</v>
       </c>
-      <c r="I572" s="8" t="s">
+      <c r="I572" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="573" spans="1:9" ht="42.75">
+    <row r="573" spans="1:9" ht="42">
       <c r="A573" s="15" t="s">
         <v>463</v>
       </c>
       <c r="B573" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C573" s="7">
         <v>2013</v>
       </c>
       <c r="D573" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E573" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F573" s="8" t="s">
         <v>461</v>
       </c>
       <c r="G573" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H573" s="8" t="s">
         <v>462</v>
       </c>
-      <c r="I573" s="6" t="s">
-[...3 lines deleted...]
-    <row r="574" spans="1:9" ht="71.25">
+      <c r="I573" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="574" spans="1:9" ht="56">
       <c r="A574" s="15" t="s">
         <v>464</v>
       </c>
       <c r="B574" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C574" s="7">
         <v>2014</v>
       </c>
       <c r="D574" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E574" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F574" s="8" t="s">
         <v>461</v>
       </c>
       <c r="G574" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H574" s="8" t="s">
         <v>462</v>
       </c>
-      <c r="I574" s="6" t="s">
-[...3 lines deleted...]
-    <row r="575" spans="1:9" ht="28.5">
+      <c r="I574" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="575" spans="1:9" ht="29">
       <c r="A575" s="15" t="s">
         <v>597</v>
       </c>
       <c r="B575" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C575" s="7">
         <v>2013</v>
       </c>
       <c r="D575" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E575" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F575" s="8" t="s">
         <v>598</v>
       </c>
       <c r="G575" s="7" t="s">
         <v>599</v>
       </c>
       <c r="H575" s="8" t="s">
         <v>600</v>
       </c>
-      <c r="I575" s="8" t="s">
+      <c r="I575" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="576" spans="1:9" ht="28.5">
+    <row r="576" spans="1:9" ht="29">
       <c r="A576" s="15" t="s">
         <v>666</v>
       </c>
       <c r="B576" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C576" s="7">
         <v>2014</v>
       </c>
       <c r="D576" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E576" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F576" s="8" t="s">
         <v>658</v>
       </c>
       <c r="G576" s="7" t="s">
         <v>194</v>
       </c>
       <c r="H576" s="8" t="s">
         <v>659</v>
       </c>
-      <c r="I576" s="8" t="s">
+      <c r="I576" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="577" spans="1:9" ht="57">
+    <row r="577" spans="1:9" ht="42">
       <c r="A577" s="15" t="s">
         <v>694</v>
       </c>
       <c r="B577" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C577" s="5">
         <v>2013</v>
       </c>
       <c r="D577" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E577" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F577" s="6" t="s">
         <v>695</v>
       </c>
       <c r="G577" s="7" t="s">
         <v>85</v>
       </c>
       <c r="H577" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I577" s="6" t="s">
+      <c r="I577" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="578" spans="1:9" ht="42.75">
+    <row r="578" spans="1:9" ht="29">
       <c r="A578" s="15" t="s">
         <v>696</v>
       </c>
       <c r="B578" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C578" s="5">
         <v>2013</v>
       </c>
       <c r="D578" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E578" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F578" s="6" t="s">
         <v>695</v>
       </c>
       <c r="G578" s="7" t="s">
         <v>85</v>
       </c>
       <c r="H578" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I578" s="6" t="s">
+      <c r="I578" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="579" spans="1:9" ht="42.75">
+    <row r="579" spans="1:9" ht="42">
       <c r="A579" s="15" t="s">
         <v>697</v>
       </c>
       <c r="B579" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C579" s="5">
         <v>2013</v>
       </c>
       <c r="D579" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E579" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F579" s="6" t="s">
         <v>695</v>
       </c>
       <c r="G579" s="7" t="s">
         <v>85</v>
       </c>
       <c r="H579" s="6" t="s">
         <v>589</v>
       </c>
-      <c r="I579" s="6" t="s">
+      <c r="I579" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="580" spans="1:9" ht="57">
+    <row r="580" spans="1:9" ht="42">
       <c r="A580" s="15" t="s">
         <v>702</v>
       </c>
       <c r="B580" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C580" s="5">
         <v>2012</v>
       </c>
       <c r="D580" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E580" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F580" s="6" t="s">
         <v>700</v>
       </c>
       <c r="G580" s="7" t="s">
         <v>164</v>
       </c>
       <c r="H580" s="6" t="s">
         <v>701</v>
       </c>
-      <c r="I580" s="6" t="s">
+      <c r="I580" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="581" spans="1:9" ht="71.25">
+    <row r="581" spans="1:9" ht="56">
       <c r="A581" s="15" t="s">
         <v>713</v>
       </c>
       <c r="B581" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C581" s="7">
         <v>2012</v>
       </c>
       <c r="D581" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E581" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F581" s="8" t="s">
         <v>700</v>
       </c>
       <c r="G581" s="7" t="s">
         <v>383</v>
       </c>
       <c r="H581" s="8" t="s">
         <v>701</v>
       </c>
-      <c r="I581" s="8" t="s">
+      <c r="I581" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="582" spans="1:9" ht="42.75">
+    <row r="582" spans="1:9" ht="42">
       <c r="A582" s="15" t="s">
         <v>707</v>
       </c>
       <c r="B582" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C582" s="7">
         <v>2013</v>
       </c>
       <c r="D582" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E582" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F582" s="8" t="s">
         <v>700</v>
       </c>
       <c r="G582" s="7" t="s">
         <v>164</v>
       </c>
       <c r="H582" s="8" t="s">
         <v>701</v>
       </c>
-      <c r="I582" s="8" t="s">
+      <c r="I582" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="583" spans="1:9" ht="28.5">
+    <row r="583" spans="1:9" ht="29">
       <c r="A583" s="15" t="s">
         <v>708</v>
       </c>
       <c r="B583" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C583" s="7">
         <v>2013</v>
       </c>
       <c r="D583" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E583" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F583" s="8" t="s">
         <v>700</v>
       </c>
       <c r="G583" s="7" t="s">
         <v>164</v>
       </c>
       <c r="H583" s="8" t="s">
         <v>701</v>
       </c>
-      <c r="I583" s="8" t="s">
+      <c r="I583" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="584" spans="1:9" ht="28.5">
+    <row r="584" spans="1:9" ht="29">
       <c r="A584" s="15" t="s">
         <v>712</v>
       </c>
       <c r="B584" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C584" s="7">
         <v>2013</v>
       </c>
       <c r="D584" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E584" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F584" s="8" t="s">
         <v>700</v>
       </c>
       <c r="G584" s="7" t="s">
         <v>670</v>
       </c>
       <c r="H584" s="8" t="s">
         <v>701</v>
       </c>
-      <c r="I584" s="8" t="s">
+      <c r="I584" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="585" spans="1:9" ht="57">
+    <row r="585" spans="1:9" ht="42">
       <c r="A585" s="15" t="s">
         <v>715</v>
       </c>
       <c r="B585" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C585" s="7">
         <v>2014</v>
       </c>
       <c r="D585" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E585" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F585" s="8" t="s">
         <v>700</v>
       </c>
       <c r="G585" s="7" t="s">
         <v>164</v>
       </c>
       <c r="H585" s="8" t="s">
         <v>701</v>
       </c>
-      <c r="I585" s="8" t="s">
+      <c r="I585" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="586" spans="1:9" ht="42.75">
+    <row r="586" spans="1:9" ht="42">
       <c r="A586" s="15" t="s">
         <v>829</v>
       </c>
       <c r="B586" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C586" s="7">
         <v>2012</v>
       </c>
       <c r="D586" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E586" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F586" s="8" t="s">
         <v>830</v>
       </c>
       <c r="G586" s="7" t="s">
         <v>831</v>
       </c>
       <c r="H586" s="8" t="s">
         <v>832</v>
       </c>
-      <c r="I586" s="8" t="s">
+      <c r="I586" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="587" spans="1:9" ht="28.5">
+    <row r="587" spans="1:9" ht="29">
       <c r="A587" s="15" t="s">
         <v>833</v>
       </c>
       <c r="B587" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C587" s="7">
         <v>2013</v>
       </c>
       <c r="D587" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E587" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F587" s="8" t="s">
         <v>830</v>
       </c>
       <c r="G587" s="7" t="s">
         <v>831</v>
       </c>
       <c r="H587" s="8" t="s">
         <v>832</v>
       </c>
-      <c r="I587" s="8" t="s">
+      <c r="I587" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="588" spans="1:9" ht="28.5">
+    <row r="588" spans="1:9" ht="29">
       <c r="A588" s="15" t="s">
         <v>834</v>
       </c>
       <c r="B588" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C588" s="7">
         <v>2013</v>
       </c>
       <c r="D588" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E588" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F588" s="8" t="s">
         <v>830</v>
       </c>
       <c r="G588" s="7" t="s">
         <v>831</v>
       </c>
       <c r="H588" s="8" t="s">
         <v>832</v>
       </c>
-      <c r="I588" s="8" t="s">
+      <c r="I588" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="589" spans="1:9" ht="57">
+    <row r="589" spans="1:9" ht="42">
       <c r="A589" s="15" t="s">
         <v>912</v>
       </c>
       <c r="B589" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C589" s="7">
         <v>2013</v>
       </c>
       <c r="D589" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E589" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F589" s="8" t="s">
         <v>913</v>
       </c>
       <c r="G589" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H589" s="8" t="s">
         <v>914</v>
       </c>
-      <c r="I589" s="6" t="s">
-[...3 lines deleted...]
-    <row r="590" spans="1:9" ht="28.5">
+      <c r="I589" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="590" spans="1:9" ht="29">
       <c r="A590" s="15" t="s">
         <v>919</v>
       </c>
       <c r="B590" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C590" s="7">
         <v>2013</v>
       </c>
       <c r="D590" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E590" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F590" s="8" t="s">
         <v>916</v>
       </c>
       <c r="G590" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H590" s="8" t="s">
         <v>917</v>
       </c>
-      <c r="I590" s="8" t="s">
+      <c r="I590" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="591" spans="1:9" ht="28.5">
+    <row r="591" spans="1:9" ht="29">
       <c r="A591" s="15" t="s">
         <v>1011</v>
       </c>
       <c r="B591" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C591" s="7">
         <v>2013</v>
       </c>
       <c r="D591" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E591" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F591" s="8" t="s">
         <v>1012</v>
       </c>
       <c r="G591" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H591" s="8" t="s">
         <v>1013</v>
       </c>
-      <c r="I591" s="6" t="s">
-[...3 lines deleted...]
-    <row r="592" spans="1:9" ht="71.25">
+      <c r="I591" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="592" spans="1:9" ht="70">
       <c r="A592" s="15" t="s">
         <v>1051</v>
       </c>
       <c r="B592" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C592" s="7">
         <v>2013</v>
       </c>
       <c r="D592" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E592" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F592" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="G592" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H592" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="I592" s="6" t="s">
-[...3 lines deleted...]
-    <row r="593" spans="1:9" ht="57">
+      <c r="I592" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="593" spans="1:9" ht="56">
       <c r="A593" s="15" t="s">
         <v>1052</v>
       </c>
       <c r="B593" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C593" s="7">
         <v>2013</v>
       </c>
       <c r="D593" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E593" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F593" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="G593" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H593" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="I593" s="6" t="s">
-[...3 lines deleted...]
-    <row r="594" spans="1:9" ht="51">
+      <c r="I593" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="594" spans="1:9" ht="50">
       <c r="A594" s="15" t="s">
         <v>1053</v>
       </c>
       <c r="B594" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C594" s="7">
         <v>2013</v>
       </c>
       <c r="D594" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E594" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F594" s="8" t="s">
         <v>1054</v>
       </c>
       <c r="G594" s="7" t="s">
         <v>1055</v>
       </c>
       <c r="H594" s="8" t="s">
         <v>1056</v>
       </c>
-      <c r="I594" s="8" t="s">
+      <c r="I594" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="595" spans="1:9" ht="28.5">
+    <row r="595" spans="1:9" ht="29">
       <c r="A595" s="15" t="s">
         <v>192</v>
       </c>
       <c r="B595" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C595" s="6">
         <v>2014</v>
       </c>
       <c r="D595" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E595" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F595" s="6" t="s">
         <v>190</v>
       </c>
       <c r="G595" s="5" t="s">
         <v>194</v>
       </c>
       <c r="H595" s="6" t="s">
         <v>191</v>
       </c>
-      <c r="I595" s="6" t="s">
-[...3 lines deleted...]
-    <row r="596" spans="1:9" ht="42.75">
+      <c r="I595" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="596" spans="1:9" ht="29">
       <c r="A596" s="15" t="s">
         <v>195</v>
       </c>
       <c r="B596" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C596" s="6">
         <v>2014</v>
       </c>
       <c r="D596" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E596" s="6" t="s">
         <v>28</v>
       </c>
       <c r="F596" s="6" t="s">
         <v>190</v>
       </c>
       <c r="G596" s="5" t="s">
         <v>194</v>
       </c>
       <c r="H596" s="6" t="s">
         <v>191</v>
       </c>
-      <c r="I596" s="6" t="s">
-[...3 lines deleted...]
-    <row r="597" spans="1:9" ht="42.75">
+      <c r="I596" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="597" spans="1:9" ht="42">
       <c r="A597" s="15" t="s">
         <v>196</v>
       </c>
       <c r="B597" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C597" s="6">
         <v>2016</v>
       </c>
       <c r="D597" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E597" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F597" s="6" t="s">
         <v>190</v>
       </c>
       <c r="G597" s="5" t="s">
         <v>197</v>
       </c>
       <c r="H597" s="6" t="s">
         <v>191</v>
       </c>
-      <c r="I597" s="6" t="s">
-[...3 lines deleted...]
-    <row r="598" spans="1:9" ht="51">
+      <c r="I597" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="598" spans="1:9" ht="50">
       <c r="A598" s="15" t="s">
         <v>205</v>
       </c>
       <c r="B598" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C598" s="6">
         <v>2015</v>
       </c>
       <c r="D598" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E598" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F598" s="6" t="s">
         <v>206</v>
       </c>
       <c r="G598" s="5" t="s">
         <v>207</v>
       </c>
       <c r="H598" s="6" t="s">
         <v>208</v>
       </c>
-      <c r="I598" s="6" t="s">
-[...3 lines deleted...]
-    <row r="599" spans="1:9" ht="63.75">
+      <c r="I598" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="599" spans="1:9" ht="62.5">
       <c r="A599" s="15" t="s">
         <v>209</v>
       </c>
       <c r="B599" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C599" s="5">
         <v>2016</v>
       </c>
       <c r="D599" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E599" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F599" s="5" t="s">
         <v>206</v>
       </c>
       <c r="G599" s="5" t="s">
         <v>210</v>
       </c>
       <c r="H599" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="I599" s="6" t="s">
-[...3 lines deleted...]
-    <row r="600" spans="1:9" ht="63.75">
+      <c r="I599" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="600" spans="1:9" ht="62.5">
       <c r="A600" s="15" t="s">
         <v>211</v>
       </c>
       <c r="B600" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C600" s="5">
         <v>2017</v>
       </c>
       <c r="D600" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E600" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F600" s="5" t="s">
         <v>206</v>
       </c>
       <c r="G600" s="5" t="s">
         <v>210</v>
       </c>
       <c r="H600" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="I600" s="6" t="s">
-[...3 lines deleted...]
-    <row r="601" spans="1:9" ht="28.5">
+      <c r="I600" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="601" spans="1:9" ht="29">
       <c r="A601" s="15" t="s">
         <v>252</v>
       </c>
       <c r="B601" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C601" s="5">
         <v>2014</v>
       </c>
       <c r="D601" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E601" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F601" s="6" t="s">
         <v>245</v>
       </c>
       <c r="G601" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H601" s="6" t="s">
         <v>246</v>
       </c>
-      <c r="I601" s="6" t="s">
+      <c r="I601" s="5" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="602" spans="1:9" ht="28.5">
+    <row r="602" spans="1:9" ht="29">
       <c r="A602" s="15" t="s">
         <v>251</v>
       </c>
       <c r="B602" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C602" s="5">
         <v>2015</v>
       </c>
       <c r="D602" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E602" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F602" s="6" t="s">
         <v>245</v>
       </c>
       <c r="G602" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H602" s="6" t="s">
         <v>246</v>
       </c>
-      <c r="I602" s="6" t="s">
+      <c r="I602" s="5" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="603" spans="1:9" ht="28.5">
+    <row r="603" spans="1:9" ht="29">
       <c r="A603" s="15" t="s">
         <v>253</v>
       </c>
       <c r="B603" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C603" s="5">
         <v>2015</v>
       </c>
       <c r="D603" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E603" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F603" s="6" t="s">
         <v>254</v>
       </c>
       <c r="G603" s="5" t="s">
         <v>255</v>
       </c>
       <c r="H603" s="6" t="s">
         <v>256</v>
       </c>
-      <c r="I603" s="6" t="s">
-[...3 lines deleted...]
-    <row r="604" spans="1:9" ht="42.75">
+      <c r="I603" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="604" spans="1:9" ht="42">
       <c r="A604" s="15" t="s">
         <v>257</v>
       </c>
       <c r="B604" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C604" s="5">
         <v>2015</v>
       </c>
       <c r="D604" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E604" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F604" s="6" t="s">
         <v>254</v>
       </c>
       <c r="G604" s="5" t="s">
         <v>255</v>
       </c>
       <c r="H604" s="6" t="s">
         <v>256</v>
       </c>
-      <c r="I604" s="6" t="s">
-[...3 lines deleted...]
-    <row r="605" spans="1:9" ht="42.75">
+      <c r="I604" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="605" spans="1:9" ht="42">
       <c r="A605" s="15" t="s">
         <v>258</v>
       </c>
       <c r="B605" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C605" s="5">
         <v>2017</v>
       </c>
       <c r="D605" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E605" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F605" s="5" t="s">
         <v>254</v>
       </c>
       <c r="G605" s="5" t="s">
         <v>255</v>
       </c>
       <c r="H605" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="I605" s="6" t="s">
-[...3 lines deleted...]
-    <row r="606" spans="1:9" ht="51">
+      <c r="I605" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="606" spans="1:9" ht="42">
       <c r="A606" s="15" t="s">
         <v>266</v>
       </c>
       <c r="B606" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C606" s="5">
         <v>2016</v>
       </c>
       <c r="D606" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E606" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F606" s="5" t="s">
         <v>264</v>
       </c>
       <c r="G606" s="5" t="s">
         <v>265</v>
       </c>
       <c r="H606" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="I606" s="6" t="s">
-[...3 lines deleted...]
-    <row r="607" spans="1:9" ht="85.5">
+      <c r="I606" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="607" spans="1:9" ht="84">
       <c r="A607" s="15" t="s">
         <v>263</v>
       </c>
       <c r="B607" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C607" s="5">
         <v>2016</v>
       </c>
       <c r="D607" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E607" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F607" s="5" t="s">
         <v>264</v>
       </c>
       <c r="G607" s="5" t="s">
         <v>265</v>
       </c>
       <c r="H607" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="I607" s="6" t="s">
-[...3 lines deleted...]
-    <row r="608" spans="1:9" ht="28.5">
+      <c r="I607" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="608" spans="1:9" ht="29">
       <c r="A608" s="15" t="s">
         <v>454</v>
       </c>
       <c r="B608" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C608" s="7">
         <v>2014</v>
       </c>
       <c r="D608" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E608" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F608" s="7" t="s">
         <v>459</v>
       </c>
       <c r="G608" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H608" s="7" t="s">
         <v>457</v>
       </c>
-      <c r="I608" s="8" t="s">
+      <c r="I608" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="609" spans="1:9" ht="42.75">
+    <row r="609" spans="1:9" ht="29">
       <c r="A609" s="15" t="s">
         <v>474</v>
       </c>
       <c r="B609" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C609" s="7">
         <v>2018</v>
       </c>
       <c r="D609" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E609" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F609" s="8" t="s">
         <v>475</v>
       </c>
       <c r="G609" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H609" s="8" t="s">
         <v>476</v>
       </c>
-      <c r="I609" s="8" t="s">
+      <c r="I609" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="610" spans="1:9" ht="42.75">
+    <row r="610" spans="1:9" ht="42">
       <c r="A610" s="15" t="s">
         <v>587</v>
       </c>
       <c r="B610" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C610" s="7">
         <v>2015</v>
       </c>
       <c r="D610" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E610" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F610" s="8" t="s">
         <v>588</v>
       </c>
       <c r="G610" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H610" s="8" t="s">
         <v>589</v>
       </c>
-      <c r="I610" s="8" t="s">
+      <c r="I610" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="611" spans="1:9" ht="42.75">
+    <row r="611" spans="1:9" ht="29">
       <c r="A611" s="15" t="s">
         <v>590</v>
       </c>
       <c r="B611" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C611" s="7">
         <v>2016</v>
       </c>
       <c r="D611" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E611" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F611" s="8" t="s">
         <v>588</v>
       </c>
       <c r="G611" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H611" s="8" t="s">
         <v>589</v>
       </c>
-      <c r="I611" s="8" t="s">
+      <c r="I611" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="612" spans="1:9" ht="42.75">
+    <row r="612" spans="1:9" ht="42">
       <c r="A612" s="15" t="s">
         <v>591</v>
       </c>
       <c r="B612" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C612" s="7">
         <v>2017</v>
       </c>
       <c r="D612" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E612" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F612" s="8" t="s">
         <v>588</v>
       </c>
       <c r="G612" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H612" s="8" t="s">
         <v>589</v>
       </c>
-      <c r="I612" s="8" t="s">
+      <c r="I612" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="613" spans="1:9" ht="57">
+    <row r="613" spans="1:9" ht="56">
       <c r="A613" s="15" t="s">
         <v>601</v>
       </c>
       <c r="B613" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C613" s="7">
         <v>2018</v>
       </c>
       <c r="D613" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E613" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F613" s="8" t="s">
         <v>602</v>
       </c>
       <c r="G613" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H613" s="8" t="s">
         <v>603</v>
       </c>
-      <c r="I613" s="8" t="s">
+      <c r="I613" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="614" spans="1:9" ht="28.5">
+    <row r="614" spans="1:9" ht="29">
       <c r="A614" s="15" t="s">
         <v>667</v>
       </c>
       <c r="B614" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C614" s="7">
         <v>2018</v>
       </c>
       <c r="D614" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E614" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F614" s="8" t="s">
         <v>658</v>
       </c>
       <c r="G614" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H614" s="8" t="s">
         <v>659</v>
       </c>
-      <c r="I614" s="8" t="s">
+      <c r="I614" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="615" spans="1:9" ht="28.5">
+    <row r="615" spans="1:9" ht="29">
       <c r="A615" s="15" t="s">
         <v>709</v>
       </c>
       <c r="B615" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C615" s="7">
         <v>2015</v>
       </c>
       <c r="D615" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E615" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F615" s="8" t="s">
         <v>700</v>
       </c>
       <c r="G615" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H615" s="8" t="s">
         <v>701</v>
       </c>
-      <c r="I615" s="8" t="s">
+      <c r="I615" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="616" spans="1:9" ht="71.25">
+    <row r="616" spans="1:9" ht="70">
       <c r="A616" s="15" t="s">
         <v>716</v>
       </c>
       <c r="B616" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C616" s="7">
         <v>2014</v>
       </c>
       <c r="D616" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E616" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F616" s="5" t="s">
         <v>717</v>
       </c>
       <c r="G616" s="7" t="s">
         <v>718</v>
       </c>
       <c r="H616" s="8" t="s">
         <v>701</v>
       </c>
-      <c r="I616" s="8" t="s">
+      <c r="I616" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="617" spans="1:9" ht="42.75">
+    <row r="617" spans="1:9" ht="42">
       <c r="A617" s="15" t="s">
         <v>777</v>
       </c>
       <c r="B617" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C617" s="7">
         <v>2015</v>
       </c>
       <c r="D617" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E617" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F617" s="8" t="s">
         <v>775</v>
       </c>
       <c r="G617" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H617" s="8" t="s">
         <v>776</v>
       </c>
-      <c r="I617" s="8" t="s">
+      <c r="I617" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="618" spans="1:9" ht="28.5">
+    <row r="618" spans="1:9" ht="29">
       <c r="A618" s="15" t="s">
         <v>779</v>
       </c>
       <c r="B618" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C618" s="7">
         <v>2015</v>
       </c>
       <c r="D618" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E618" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F618" s="8" t="s">
         <v>775</v>
       </c>
       <c r="G618" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H618" s="8" t="s">
         <v>776</v>
       </c>
-      <c r="I618" s="8" t="s">
+      <c r="I618" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="619" spans="1:9" ht="42.75">
+    <row r="619" spans="1:9" ht="42">
       <c r="A619" s="15" t="s">
         <v>780</v>
       </c>
       <c r="B619" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C619" s="7">
         <v>2016</v>
       </c>
       <c r="D619" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E619" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F619" s="8" t="s">
         <v>775</v>
       </c>
       <c r="G619" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H619" s="8" t="s">
         <v>776</v>
       </c>
-      <c r="I619" s="8" t="s">
+      <c r="I619" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="620" spans="1:9" ht="28.5">
+    <row r="620" spans="1:9" ht="29">
       <c r="A620" s="15" t="s">
         <v>774</v>
       </c>
       <c r="B620" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C620" s="7">
         <v>2017</v>
       </c>
       <c r="D620" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E620" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F620" s="8" t="s">
         <v>775</v>
       </c>
       <c r="G620" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H620" s="8" t="s">
         <v>776</v>
       </c>
-      <c r="I620" s="8" t="s">
+      <c r="I620" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="621" spans="1:9" ht="42.75">
+    <row r="621" spans="1:9" ht="42">
       <c r="A621" s="15" t="s">
         <v>781</v>
       </c>
       <c r="B621" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C621" s="7">
         <v>2017</v>
       </c>
       <c r="D621" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E621" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F621" s="8" t="s">
         <v>775</v>
       </c>
       <c r="G621" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H621" s="8" t="s">
         <v>776</v>
       </c>
-      <c r="I621" s="8" t="s">
+      <c r="I621" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="622" spans="1:9" ht="57">
+    <row r="622" spans="1:9" ht="42">
       <c r="A622" s="15" t="s">
         <v>782</v>
       </c>
       <c r="B622" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C622" s="7">
         <v>2017</v>
       </c>
       <c r="D622" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E622" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F622" s="8" t="s">
         <v>775</v>
       </c>
       <c r="G622" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H622" s="8" t="s">
         <v>776</v>
       </c>
-      <c r="I622" s="8" t="s">
+      <c r="I622" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="623" spans="1:9" ht="42.75">
+    <row r="623" spans="1:9" ht="42">
       <c r="A623" s="15" t="s">
         <v>783</v>
       </c>
       <c r="B623" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C623" s="7">
         <v>2017</v>
       </c>
       <c r="D623" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E623" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F623" s="8" t="s">
         <v>775</v>
       </c>
       <c r="G623" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H623" s="8" t="s">
         <v>776</v>
       </c>
-      <c r="I623" s="8" t="s">
+      <c r="I623" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="624" spans="1:9" ht="42.75">
+    <row r="624" spans="1:9" ht="42">
       <c r="A624" s="15" t="s">
         <v>784</v>
       </c>
       <c r="B624" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C624" s="7">
         <v>2018</v>
       </c>
       <c r="D624" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E624" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F624" s="8" t="s">
         <v>775</v>
       </c>
       <c r="G624" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H624" s="8" t="s">
         <v>776</v>
       </c>
-      <c r="I624" s="8" t="s">
+      <c r="I624" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="625" spans="1:9" ht="57">
+    <row r="625" spans="1:9" ht="42">
       <c r="A625" s="15" t="s">
         <v>797</v>
       </c>
       <c r="B625" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C625" s="7">
         <v>2018</v>
       </c>
       <c r="D625" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E625" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F625" s="8" t="s">
         <v>798</v>
       </c>
       <c r="G625" s="7" t="s">
         <v>64</v>
       </c>
       <c r="H625" s="8" t="s">
         <v>799</v>
       </c>
-      <c r="I625" s="6" t="s">
-[...3 lines deleted...]
-    <row r="626" spans="1:9" ht="28.5">
+      <c r="I625" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="626" spans="1:9" ht="29">
       <c r="A626" s="15" t="s">
         <v>802</v>
       </c>
       <c r="B626" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C626" s="7">
         <v>2016</v>
       </c>
       <c r="D626" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E626" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F626" s="8" t="s">
         <v>803</v>
       </c>
       <c r="G626" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H626" s="8" t="s">
         <v>804</v>
       </c>
-      <c r="I626" s="6" t="s">
-[...3 lines deleted...]
-    <row r="627" spans="1:9" ht="42.75">
+      <c r="I626" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="627" spans="1:9" ht="29">
       <c r="A627" s="15" t="s">
         <v>835</v>
       </c>
       <c r="B627" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C627" s="7">
         <v>2015</v>
       </c>
       <c r="D627" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E627" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F627" s="8" t="s">
         <v>830</v>
       </c>
       <c r="G627" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H627" s="8" t="s">
         <v>832</v>
       </c>
-      <c r="I627" s="8" t="s">
+      <c r="I627" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="628" spans="1:9" ht="28.5">
+    <row r="628" spans="1:9" ht="29">
       <c r="A628" s="15" t="s">
         <v>836</v>
       </c>
       <c r="B628" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C628" s="7">
         <v>2016</v>
       </c>
       <c r="D628" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E628" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F628" s="8" t="s">
         <v>830</v>
       </c>
       <c r="G628" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H628" s="8" t="s">
         <v>832</v>
       </c>
-      <c r="I628" s="8" t="s">
+      <c r="I628" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="629" spans="1:9" ht="42.75">
+    <row r="629" spans="1:9" ht="42">
       <c r="A629" s="15" t="s">
         <v>837</v>
       </c>
       <c r="B629" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C629" s="7">
         <v>2018</v>
       </c>
       <c r="D629" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E629" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F629" s="8" t="s">
         <v>830</v>
       </c>
       <c r="G629" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H629" s="8" t="s">
         <v>832</v>
       </c>
-      <c r="I629" s="8" t="s">
+      <c r="I629" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="630" spans="1:9" ht="42.75">
+    <row r="630" spans="1:9" ht="42">
       <c r="A630" s="15" t="s">
         <v>866</v>
       </c>
       <c r="B630" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C630" s="5">
         <v>2014</v>
       </c>
       <c r="D630" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E630" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F630" s="6" t="s">
         <v>867</v>
       </c>
       <c r="G630" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H630" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="I630" s="6" t="s">
+      <c r="I630" s="5" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="631" spans="1:9" ht="42.75">
+    <row r="631" spans="1:9" ht="29">
       <c r="A631" s="15" t="s">
         <v>868</v>
       </c>
       <c r="B631" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C631" s="7">
         <v>2016</v>
       </c>
       <c r="D631" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E631" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F631" s="8" t="s">
         <v>867</v>
       </c>
       <c r="G631" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H631" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I631" s="8" t="s">
+      <c r="I631" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="632" spans="1:9" ht="42.75">
+    <row r="632" spans="1:9" ht="42">
       <c r="A632" s="15" t="s">
         <v>869</v>
       </c>
       <c r="B632" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C632" s="7">
         <v>2016</v>
       </c>
       <c r="D632" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E632" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F632" s="8" t="s">
         <v>867</v>
       </c>
       <c r="G632" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H632" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I632" s="8" t="s">
+      <c r="I632" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="633" spans="1:9" ht="28.5">
+    <row r="633" spans="1:9" ht="29">
       <c r="A633" s="15" t="s">
         <v>872</v>
       </c>
       <c r="B633" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C633" s="7">
         <v>2017</v>
       </c>
       <c r="D633" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E633" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F633" s="8" t="s">
         <v>867</v>
       </c>
       <c r="G633" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H633" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I633" s="8" t="s">
+      <c r="I633" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="634" spans="1:9" ht="57">
+    <row r="634" spans="1:9" ht="56">
       <c r="A634" s="15" t="s">
         <v>870</v>
       </c>
       <c r="B634" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C634" s="7">
         <v>2017</v>
       </c>
       <c r="D634" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E634" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F634" s="8" t="s">
         <v>867</v>
       </c>
       <c r="G634" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H634" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I634" s="8" t="s">
+      <c r="I634" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="635" spans="1:9" ht="85.5">
+    <row r="635" spans="1:9" ht="70">
       <c r="A635" s="15" t="s">
         <v>871</v>
       </c>
       <c r="B635" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C635" s="7">
         <v>2017</v>
       </c>
       <c r="D635" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E635" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F635" s="8" t="s">
         <v>867</v>
       </c>
       <c r="G635" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H635" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I635" s="8" t="s">
+      <c r="I635" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="636" spans="1:9" ht="57">
+    <row r="636" spans="1:9" ht="56">
       <c r="A636" s="15" t="s">
         <v>873</v>
       </c>
       <c r="B636" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C636" s="7">
         <v>2018</v>
       </c>
       <c r="D636" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E636" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F636" s="8" t="s">
         <v>867</v>
       </c>
       <c r="G636" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H636" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="I636" s="8" t="s">
+      <c r="I636" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="637" spans="1:9" ht="57">
+    <row r="637" spans="1:9" ht="56">
       <c r="A637" s="15" t="s">
         <v>883</v>
       </c>
       <c r="B637" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C637" s="7">
         <v>2015</v>
       </c>
       <c r="D637" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E637" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F637" s="8" t="s">
         <v>878</v>
       </c>
       <c r="G637" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H637" s="8" t="s">
         <v>879</v>
       </c>
-      <c r="I637" s="8" t="s">
+      <c r="I637" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="638" spans="1:9" ht="28.5">
+    <row r="638" spans="1:9" ht="29">
       <c r="A638" s="15" t="s">
         <v>918</v>
       </c>
       <c r="B638" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C638" s="7">
         <v>2015</v>
       </c>
       <c r="D638" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E638" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F638" s="8" t="s">
         <v>916</v>
       </c>
       <c r="G638" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H638" s="8" t="s">
         <v>917</v>
       </c>
-      <c r="I638" s="8" t="s">
+      <c r="I638" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="639" spans="1:9" ht="28.5">
+    <row r="639" spans="1:9" ht="29">
       <c r="A639" s="15" t="s">
         <v>933</v>
       </c>
       <c r="B639" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C639" s="7">
         <v>2014</v>
       </c>
       <c r="D639" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E639" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F639" s="8" t="s">
         <v>934</v>
       </c>
       <c r="G639" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H639" s="8" t="s">
         <v>935</v>
       </c>
-      <c r="I639" s="8" t="s">
+      <c r="I639" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="640" spans="1:9" ht="28.5">
+    <row r="640" spans="1:9" ht="29">
       <c r="A640" s="15" t="s">
         <v>936</v>
       </c>
       <c r="B640" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C640" s="7">
         <v>2017</v>
       </c>
       <c r="D640" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E640" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F640" s="8" t="s">
         <v>934</v>
       </c>
       <c r="G640" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H640" s="8" t="s">
         <v>935</v>
       </c>
-      <c r="I640" s="8" t="s">
+      <c r="I640" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="641" spans="1:9" ht="57">
+    <row r="641" spans="1:9" ht="56">
       <c r="A641" s="15" t="s">
         <v>950</v>
       </c>
       <c r="B641" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C641" s="5">
         <v>2017</v>
       </c>
       <c r="D641" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E641" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F641" s="6" t="s">
         <v>938</v>
       </c>
       <c r="G641" s="5" t="s">
         <v>951</v>
       </c>
       <c r="H641" s="6" t="s">
         <v>606</v>
       </c>
-      <c r="I641" s="6" t="s">
-[...3 lines deleted...]
-    <row r="642" spans="1:9" ht="42.75">
+      <c r="I641" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="642" spans="1:9" ht="42">
       <c r="A642" s="15" t="s">
         <v>967</v>
       </c>
       <c r="B642" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C642" s="7">
         <v>2015</v>
       </c>
       <c r="D642" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E642" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F642" s="8" t="s">
         <v>959</v>
       </c>
       <c r="G642" s="7" t="s">
         <v>393</v>
       </c>
       <c r="H642" s="8" t="s">
         <v>960</v>
       </c>
-      <c r="I642" s="6" t="s">
-[...3 lines deleted...]
-    <row r="643" spans="1:9" ht="71.25">
+      <c r="I642" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="643" spans="1:9" ht="56">
       <c r="A643" s="15" t="s">
         <v>971</v>
       </c>
       <c r="B643" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C643" s="5">
         <v>2017</v>
       </c>
       <c r="D643" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E643" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F643" s="8" t="s">
         <v>959</v>
       </c>
       <c r="G643" s="5" t="s">
         <v>972</v>
       </c>
       <c r="H643" s="6" t="s">
         <v>960</v>
       </c>
-      <c r="I643" s="6" t="s">
-[...3 lines deleted...]
-    <row r="644" spans="1:9" ht="51">
+      <c r="I643" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="644" spans="1:9" ht="37.5">
       <c r="A644" s="15" t="s">
         <v>973</v>
       </c>
       <c r="B644" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C644" s="5">
         <v>2018</v>
       </c>
       <c r="D644" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E644" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F644" s="6" t="s">
         <v>959</v>
       </c>
       <c r="G644" s="5" t="s">
         <v>972</v>
       </c>
       <c r="H644" s="6" t="s">
         <v>960</v>
       </c>
-      <c r="I644" s="6" t="s">
-[...3 lines deleted...]
-    <row r="645" spans="1:9" ht="57">
+      <c r="I644" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="645" spans="1:9" ht="42">
       <c r="A645" s="15" t="s">
         <v>974</v>
       </c>
       <c r="B645" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C645" s="7">
         <v>2018</v>
       </c>
       <c r="D645" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E645" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F645" s="8" t="s">
         <v>959</v>
       </c>
       <c r="G645" s="7" t="s">
         <v>972</v>
       </c>
       <c r="H645" s="8" t="s">
         <v>960</v>
       </c>
-      <c r="I645" s="6" t="s">
-[...3 lines deleted...]
-    <row r="646" spans="1:9" ht="57">
+      <c r="I645" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="646" spans="1:9" ht="56">
       <c r="A646" s="15" t="s">
         <v>975</v>
       </c>
       <c r="B646" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C646" s="5">
         <v>2017</v>
       </c>
       <c r="D646" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E646" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F646" s="6" t="s">
         <v>976</v>
       </c>
       <c r="G646" s="5" t="s">
         <v>148</v>
       </c>
       <c r="H646" s="6" t="s">
         <v>861</v>
       </c>
-      <c r="I646" s="6" t="s">
-[...3 lines deleted...]
-    <row r="647" spans="1:9" ht="28.5">
+      <c r="I646" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="647" spans="1:9" ht="29">
       <c r="A647" s="15" t="s">
         <v>990</v>
       </c>
       <c r="B647" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C647" s="7">
         <v>2014</v>
       </c>
       <c r="D647" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E647" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F647" s="8" t="s">
         <v>991</v>
       </c>
       <c r="G647" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H647" s="8" t="s">
         <v>992</v>
       </c>
-      <c r="I647" s="6" t="s">
-[...3 lines deleted...]
-    <row r="648" spans="1:9" ht="42.75">
+      <c r="I647" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="648" spans="1:9" ht="29">
       <c r="A648" s="15" t="s">
         <v>993</v>
       </c>
       <c r="B648" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C648" s="5">
         <v>2014</v>
       </c>
       <c r="D648" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E648" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F648" s="6" t="s">
         <v>991</v>
       </c>
       <c r="G648" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H648" s="6" t="s">
         <v>992</v>
       </c>
-      <c r="I648" s="6" t="s">
-[...3 lines deleted...]
-    <row r="649" spans="1:9" ht="57">
+      <c r="I648" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="649" spans="1:9" ht="56">
       <c r="A649" s="15" t="s">
         <v>994</v>
       </c>
       <c r="B649" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C649" s="7">
         <v>2014</v>
       </c>
       <c r="D649" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E649" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F649" s="8" t="s">
         <v>991</v>
       </c>
       <c r="G649" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H649" s="8" t="s">
         <v>992</v>
       </c>
-      <c r="I649" s="6" t="s">
-[...3 lines deleted...]
-    <row r="650" spans="1:9" ht="28.5">
+      <c r="I649" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="650" spans="1:9" ht="29">
       <c r="A650" s="15" t="s">
         <v>995</v>
       </c>
       <c r="B650" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C650" s="7">
         <v>2015</v>
       </c>
       <c r="D650" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E650" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F650" s="8" t="s">
         <v>991</v>
       </c>
       <c r="G650" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H650" s="8" t="s">
         <v>992</v>
       </c>
-      <c r="I650" s="6" t="s">
-[...3 lines deleted...]
-    <row r="651" spans="1:9" ht="42.75">
+      <c r="I650" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="651" spans="1:9" ht="42">
       <c r="A651" s="15" t="s">
         <v>996</v>
       </c>
       <c r="B651" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C651" s="7">
         <v>2015</v>
       </c>
       <c r="D651" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E651" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F651" s="8" t="s">
         <v>991</v>
       </c>
       <c r="G651" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H651" s="8" t="s">
         <v>992</v>
       </c>
-      <c r="I651" s="6" t="s">
-[...3 lines deleted...]
-    <row r="652" spans="1:9" ht="42.75">
+      <c r="I651" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="652" spans="1:9" ht="29">
       <c r="A652" s="15" t="s">
         <v>997</v>
       </c>
       <c r="B652" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C652" s="7">
         <v>2015</v>
       </c>
       <c r="D652" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E652" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F652" s="8" t="s">
         <v>991</v>
       </c>
       <c r="G652" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H652" s="8" t="s">
         <v>992</v>
       </c>
-      <c r="I652" s="6" t="s">
-[...3 lines deleted...]
-    <row r="653" spans="1:9" ht="57">
+      <c r="I652" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="653" spans="1:9" ht="56">
       <c r="A653" s="15" t="s">
         <v>998</v>
       </c>
       <c r="B653" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C653" s="7">
         <v>2015</v>
       </c>
       <c r="D653" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E653" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F653" s="8" t="s">
         <v>991</v>
       </c>
       <c r="G653" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H653" s="8" t="s">
         <v>992</v>
       </c>
-      <c r="I653" s="6" t="s">
-[...3 lines deleted...]
-    <row r="654" spans="1:9" ht="42.75">
+      <c r="I653" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="654" spans="1:9" ht="42">
       <c r="A654" s="15" t="s">
         <v>1001</v>
       </c>
       <c r="B654" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C654" s="7">
         <v>2016</v>
       </c>
       <c r="D654" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E654" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F654" s="8" t="s">
         <v>991</v>
       </c>
       <c r="G654" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H654" s="8" t="s">
         <v>992</v>
       </c>
-      <c r="I654" s="6" t="s">
-[...3 lines deleted...]
-    <row r="655" spans="1:9" ht="57">
+      <c r="I654" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="655" spans="1:9" ht="42">
       <c r="A655" s="15" t="s">
         <v>1002</v>
       </c>
       <c r="B655" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C655" s="7">
         <v>2016</v>
       </c>
       <c r="D655" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E655" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F655" s="8" t="s">
         <v>991</v>
       </c>
       <c r="G655" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H655" s="8" t="s">
         <v>992</v>
       </c>
-      <c r="I655" s="6" t="s">
-[...3 lines deleted...]
-    <row r="656" spans="1:9" ht="28.5">
+      <c r="I655" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="656" spans="1:9" ht="29">
       <c r="A656" s="15" t="s">
         <v>1003</v>
       </c>
       <c r="B656" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C656" s="7">
         <v>2016</v>
       </c>
       <c r="D656" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E656" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F656" s="8" t="s">
         <v>991</v>
       </c>
       <c r="G656" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H656" s="8" t="s">
         <v>992</v>
       </c>
-      <c r="I656" s="6" t="s">
-[...3 lines deleted...]
-    <row r="657" spans="1:9" ht="42.75">
+      <c r="I656" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="657" spans="1:9" ht="42">
       <c r="A657" s="15" t="s">
         <v>999</v>
       </c>
       <c r="B657" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C657" s="7">
         <v>2016</v>
       </c>
       <c r="D657" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E657" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F657" s="8" t="s">
         <v>991</v>
       </c>
       <c r="G657" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H657" s="8" t="s">
         <v>992</v>
       </c>
-      <c r="I657" s="6" t="s">
-[...3 lines deleted...]
-    <row r="658" spans="1:9" ht="57">
+      <c r="I657" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="658" spans="1:9" ht="42">
       <c r="A658" s="15" t="s">
         <v>1000</v>
       </c>
       <c r="B658" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C658" s="7">
         <v>2016</v>
       </c>
       <c r="D658" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E658" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F658" s="8" t="s">
         <v>991</v>
       </c>
       <c r="G658" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H658" s="8" t="s">
         <v>992</v>
       </c>
-      <c r="I658" s="6" t="s">
-[...3 lines deleted...]
-    <row r="659" spans="1:9" ht="85.5">
+      <c r="I658" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="659" spans="1:9" ht="70">
       <c r="A659" s="15" t="s">
         <v>1004</v>
       </c>
       <c r="B659" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C659" s="5">
         <v>2017</v>
       </c>
       <c r="D659" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E659" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F659" s="6" t="s">
         <v>991</v>
       </c>
       <c r="G659" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H659" s="6" t="s">
         <v>992</v>
       </c>
-      <c r="I659" s="6" t="s">
-[...3 lines deleted...]
-    <row r="660" spans="1:9" ht="71.25">
+      <c r="I659" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="660" spans="1:9" ht="56">
       <c r="A660" s="15" t="s">
         <v>1005</v>
       </c>
       <c r="B660" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C660" s="5">
         <v>2017</v>
       </c>
       <c r="D660" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E660" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F660" s="6" t="s">
         <v>991</v>
       </c>
       <c r="G660" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H660" s="6" t="s">
         <v>992</v>
       </c>
-      <c r="I660" s="6" t="s">
-[...3 lines deleted...]
-    <row r="661" spans="1:9" ht="57">
+      <c r="I660" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="661" spans="1:9" ht="42">
       <c r="A661" s="15" t="s">
         <v>1006</v>
       </c>
       <c r="B661" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C661" s="5">
         <v>2017</v>
       </c>
       <c r="D661" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E661" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F661" s="6" t="s">
         <v>991</v>
       </c>
       <c r="G661" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H661" s="6" t="s">
         <v>992</v>
       </c>
-      <c r="I661" s="6" t="s">
-[...3 lines deleted...]
-    <row r="662" spans="1:9" ht="28.5">
+      <c r="I661" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="662" spans="1:9" ht="29">
       <c r="A662" s="15" t="s">
         <v>1007</v>
       </c>
       <c r="B662" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C662" s="5">
         <v>2017</v>
       </c>
       <c r="D662" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E662" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F662" s="8" t="s">
         <v>991</v>
       </c>
       <c r="G662" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H662" s="6" t="s">
         <v>992</v>
       </c>
-      <c r="I662" s="6" t="s">
-[...3 lines deleted...]
-    <row r="663" spans="1:9" ht="28.5">
+      <c r="I662" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="663" spans="1:9" ht="29">
       <c r="A663" s="15" t="s">
         <v>1008</v>
       </c>
       <c r="B663" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C663" s="5">
         <v>2018</v>
       </c>
       <c r="D663" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E663" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F663" s="6" t="s">
         <v>991</v>
       </c>
       <c r="G663" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H663" s="6" t="s">
         <v>992</v>
       </c>
-      <c r="I663" s="6" t="s">
-[...3 lines deleted...]
-    <row r="664" spans="1:9" ht="57">
+      <c r="I663" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="664" spans="1:9" ht="56">
       <c r="A664" s="15" t="s">
         <v>1023</v>
       </c>
       <c r="B664" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C664" s="7">
         <v>2015</v>
       </c>
       <c r="D664" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E664" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F664" s="8" t="s">
         <v>1022</v>
       </c>
       <c r="G664" s="7" t="s">
         <v>351</v>
       </c>
       <c r="H664" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="I664" s="6" t="s">
-[...3 lines deleted...]
-    <row r="665" spans="1:9" ht="71.25">
+      <c r="I664" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="665" spans="1:9" ht="56">
       <c r="A665" s="15" t="s">
         <v>1024</v>
       </c>
       <c r="B665" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C665" s="7">
         <v>2016</v>
       </c>
       <c r="D665" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E665" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F665" s="8" t="s">
         <v>1022</v>
       </c>
       <c r="G665" s="7" t="s">
         <v>1025</v>
       </c>
       <c r="H665" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="I665" s="6" t="s">
-[...3 lines deleted...]
-    <row r="666" spans="1:9" ht="57">
+      <c r="I665" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="666" spans="1:9" ht="56">
       <c r="A666" s="15" t="s">
         <v>1026</v>
       </c>
       <c r="B666" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C666" s="7">
         <v>2017</v>
       </c>
       <c r="D666" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E666" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F666" s="8" t="s">
         <v>1022</v>
       </c>
       <c r="G666" s="7" t="s">
         <v>1025</v>
       </c>
       <c r="H666" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="I666" s="6" t="s">
-[...3 lines deleted...]
-    <row r="667" spans="1:9" ht="71.25">
+      <c r="I666" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="667" spans="1:9" ht="56">
       <c r="A667" s="15" t="s">
         <v>1027</v>
       </c>
       <c r="B667" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C667" s="5">
         <v>2017</v>
       </c>
       <c r="D667" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E667" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F667" s="6" t="s">
         <v>1022</v>
       </c>
       <c r="G667" s="5" t="s">
         <v>1025</v>
       </c>
       <c r="H667" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="I667" s="6" t="s">
-[...3 lines deleted...]
-    <row r="668" spans="1:9" ht="57">
+      <c r="I667" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="668" spans="1:9" ht="42">
       <c r="A668" s="15" t="s">
         <v>1028</v>
       </c>
       <c r="B668" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C668" s="5">
         <v>2018</v>
       </c>
       <c r="D668" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E668" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F668" s="6" t="s">
         <v>1022</v>
       </c>
       <c r="G668" s="5" t="s">
         <v>1025</v>
       </c>
       <c r="H668" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="I668" s="6" t="s">
-[...3 lines deleted...]
-    <row r="669" spans="1:9" ht="71.25">
+      <c r="I668" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="669" spans="1:9" ht="56">
       <c r="A669" s="15" t="s">
         <v>1029</v>
       </c>
       <c r="B669" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C669" s="5">
         <v>2018</v>
       </c>
       <c r="D669" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E669" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F669" s="6" t="s">
         <v>1022</v>
       </c>
       <c r="G669" s="7" t="s">
         <v>1025</v>
       </c>
       <c r="H669" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="I669" s="6" t="s">
-[...3 lines deleted...]
-    <row r="670" spans="1:9" ht="28.5">
+      <c r="I669" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="670" spans="1:9" ht="29">
       <c r="A670" s="15" t="s">
         <v>1042</v>
       </c>
       <c r="B670" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C670" s="7">
         <v>2015</v>
       </c>
       <c r="D670" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E670" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F670" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="G670" s="7" t="s">
         <v>1043</v>
       </c>
       <c r="H670" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="I670" s="6" t="s">
-[...3 lines deleted...]
-    <row r="671" spans="1:9" ht="42.75">
+      <c r="I670" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="671" spans="1:9" ht="42">
       <c r="A671" s="15" t="s">
         <v>1044</v>
       </c>
       <c r="B671" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C671" s="7">
         <v>2015</v>
       </c>
       <c r="D671" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E671" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F671" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="G671" s="7" t="s">
         <v>1043</v>
       </c>
       <c r="H671" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="I671" s="6" t="s">
-[...3 lines deleted...]
-    <row r="672" spans="1:9" ht="51">
+      <c r="I671" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="672" spans="1:9" ht="37.5">
       <c r="A672" s="15" t="s">
         <v>1047</v>
       </c>
       <c r="B672" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C672" s="7">
         <v>2017</v>
       </c>
       <c r="D672" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E672" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F672" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="G672" s="7" t="s">
         <v>265</v>
       </c>
       <c r="H672" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="I672" s="6" t="s">
-[...3 lines deleted...]
-    <row r="673" spans="1:9" ht="51">
+      <c r="I672" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="673" spans="1:9" ht="42">
       <c r="A673" s="15" t="s">
         <v>1048</v>
       </c>
       <c r="B673" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C673" s="5">
         <v>2018</v>
       </c>
       <c r="D673" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E673" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F673" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="G673" s="5" t="s">
         <v>265</v>
       </c>
       <c r="H673" s="6" t="s">
         <v>1033</v>
       </c>
-      <c r="I673" s="6" t="s">
-[...3 lines deleted...]
-    <row r="674" spans="1:9" ht="51">
+      <c r="I673" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="674" spans="1:9" ht="42">
       <c r="A674" s="15" t="s">
         <v>1049</v>
       </c>
       <c r="B674" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C674" s="5">
         <v>2018</v>
       </c>
       <c r="D674" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E674" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F674" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="G674" s="5" t="s">
         <v>265</v>
       </c>
       <c r="H674" s="6" t="s">
         <v>1033</v>
       </c>
-      <c r="I674" s="6" t="s">
-[...3 lines deleted...]
-    <row r="675" spans="1:9" ht="51">
+      <c r="I674" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="675" spans="1:9" ht="42">
       <c r="A675" s="15" t="s">
         <v>1050</v>
       </c>
       <c r="B675" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C675" s="5">
         <v>2018</v>
       </c>
       <c r="D675" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E675" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F675" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="G675" s="7" t="s">
         <v>265</v>
       </c>
       <c r="H675" s="6" t="s">
         <v>1033</v>
       </c>
-      <c r="I675" s="6" t="s">
-[...3 lines deleted...]
-    <row r="676" spans="1:9" ht="71.25">
+      <c r="I675" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="676" spans="1:9" ht="56">
       <c r="A676" s="15" t="s">
         <v>119</v>
       </c>
       <c r="B676" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C676" s="5">
         <v>2019</v>
       </c>
       <c r="D676" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E676" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F676" s="6" t="s">
         <v>112</v>
       </c>
       <c r="G676" s="5" t="s">
         <v>121</v>
       </c>
       <c r="H676" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="I676" s="6" t="s">
+      <c r="I676" s="5" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="677" spans="1:9" ht="42.75">
+    <row r="677" spans="1:9" ht="42">
       <c r="A677" s="15" t="s">
         <v>124</v>
       </c>
       <c r="B677" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C677" s="5">
         <v>2020</v>
       </c>
       <c r="D677" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E677" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F677" s="6" t="s">
         <v>112</v>
       </c>
       <c r="G677" s="5" t="s">
         <v>121</v>
       </c>
       <c r="H677" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="I677" s="6" t="s">
+      <c r="I677" s="5" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="678" spans="1:9" ht="71.25">
+    <row r="678" spans="1:9" ht="70">
       <c r="A678" s="15" t="s">
         <v>1081</v>
       </c>
       <c r="B678" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="C678" s="7">
         <v>2021</v>
       </c>
       <c r="D678" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E678" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F678" s="8" t="s">
         <v>112</v>
       </c>
       <c r="G678" s="21" t="s">
         <v>121</v>
       </c>
       <c r="H678" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="I678" s="8" t="s">
+      <c r="I678" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="679" spans="1:9" ht="57">
+    <row r="679" spans="1:9" ht="56">
       <c r="A679" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B679" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C679" s="5">
         <v>2019</v>
       </c>
       <c r="D679" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E679" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F679" s="6" t="s">
         <v>126</v>
       </c>
       <c r="G679" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H679" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="I679" s="6" t="s">
+      <c r="I679" s="5" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="680" spans="1:9" ht="28.5">
+    <row r="680" spans="1:9" ht="29">
       <c r="A680" s="15" t="s">
         <v>169</v>
       </c>
       <c r="B680" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C680" s="5">
         <v>2020</v>
       </c>
       <c r="D680" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E680" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F680" s="5" t="s">
         <v>170</v>
       </c>
       <c r="G680" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H680" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="I680" s="6" t="s">
+      <c r="I680" s="5" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="681" spans="1:9" ht="28.5">
+    <row r="681" spans="1:9" ht="29">
       <c r="A681" s="15" t="s">
         <v>172</v>
       </c>
       <c r="B681" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C681" s="5">
         <v>2020</v>
       </c>
       <c r="D681" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E681" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F681" s="5" t="s">
         <v>170</v>
       </c>
       <c r="G681" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H681" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="I681" s="6" t="s">
+      <c r="I681" s="5" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="682" spans="1:9" ht="28.5">
+    <row r="682" spans="1:9" ht="29">
       <c r="A682" s="15" t="s">
         <v>295</v>
       </c>
       <c r="B682" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C682" s="7">
         <v>2019</v>
       </c>
       <c r="D682" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E682" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F682" s="8" t="s">
         <v>296</v>
       </c>
       <c r="G682" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H682" s="8" t="s">
         <v>297</v>
       </c>
-      <c r="I682" s="8" t="s">
+      <c r="I682" s="7" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="683" spans="1:9" ht="42.75">
+    <row r="683" spans="1:9" ht="42">
       <c r="A683" s="15" t="s">
         <v>299</v>
       </c>
       <c r="B683" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C683" s="7">
         <v>2019</v>
       </c>
       <c r="D683" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E683" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F683" s="8" t="s">
         <v>296</v>
       </c>
       <c r="G683" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H683" s="8" t="s">
         <v>297</v>
       </c>
-      <c r="I683" s="8" t="s">
+      <c r="I683" s="7" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="684" spans="1:9" ht="28.5">
+    <row r="684" spans="1:9" ht="29">
       <c r="A684" s="15" t="s">
         <v>301</v>
       </c>
       <c r="B684" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C684" s="5">
         <v>2019</v>
       </c>
       <c r="D684" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E684" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F684" s="6" t="s">
         <v>296</v>
       </c>
       <c r="G684" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H684" s="6" t="s">
         <v>297</v>
       </c>
-      <c r="I684" s="6" t="s">
+      <c r="I684" s="5" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="685" spans="1:9" ht="28.5">
+    <row r="685" spans="1:9" ht="29">
       <c r="A685" s="15" t="s">
         <v>300</v>
       </c>
       <c r="B685" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C685" s="5">
         <v>2020</v>
       </c>
       <c r="D685" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E685" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F685" s="6" t="s">
         <v>296</v>
       </c>
       <c r="G685" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H685" s="6" t="s">
         <v>297</v>
       </c>
-      <c r="I685" s="6" t="s">
+      <c r="I685" s="5" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="686" spans="1:9" ht="57">
+    <row r="686" spans="1:9" ht="56">
       <c r="A686" s="15" t="s">
         <v>302</v>
       </c>
       <c r="B686" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C686" s="5">
         <v>2020</v>
       </c>
       <c r="D686" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E686" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F686" s="6" t="s">
         <v>296</v>
       </c>
       <c r="G686" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H686" s="6" t="s">
         <v>297</v>
       </c>
-      <c r="I686" s="6" t="s">
+      <c r="I686" s="5" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="687" spans="1:9" ht="57">
+    <row r="687" spans="1:9" ht="42">
       <c r="A687" s="15" t="s">
         <v>303</v>
       </c>
       <c r="B687" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C687" s="5">
         <v>2020</v>
       </c>
       <c r="D687" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E687" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F687" s="6" t="s">
         <v>296</v>
       </c>
       <c r="G687" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H687" s="6" t="s">
         <v>297</v>
       </c>
-      <c r="I687" s="6" t="s">
+      <c r="I687" s="5" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="688" spans="1:9" ht="42.75">
+    <row r="688" spans="1:9" ht="42">
       <c r="A688" s="15" t="s">
         <v>1084</v>
       </c>
       <c r="B688" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="C688" s="7">
         <v>2021</v>
       </c>
       <c r="D688" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E688" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F688" s="8" t="s">
         <v>296</v>
       </c>
       <c r="G688" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H688" s="8" t="s">
         <v>297</v>
       </c>
-      <c r="I688" s="8" t="s">
+      <c r="I688" s="7" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="689" spans="1:9" ht="28.5">
+    <row r="689" spans="1:9" ht="28">
       <c r="A689" s="15" t="s">
         <v>1082</v>
       </c>
       <c r="B689" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="C689" s="7">
         <v>2021</v>
       </c>
       <c r="D689" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E689" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F689" s="8" t="s">
         <v>296</v>
       </c>
       <c r="G689" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H689" s="8" t="s">
         <v>297</v>
       </c>
-      <c r="I689" s="8" t="s">
+      <c r="I689" s="7" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="690" spans="1:9" ht="57">
+    <row r="690" spans="1:9" ht="42">
       <c r="A690" s="15" t="s">
         <v>304</v>
       </c>
       <c r="B690" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C690" s="5">
         <v>2021</v>
       </c>
       <c r="D690" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E690" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F690" s="6" t="s">
         <v>296</v>
       </c>
       <c r="G690" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H690" s="6" t="s">
         <v>297</v>
       </c>
-      <c r="I690" s="8" t="s">
+      <c r="I690" s="7" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="691" spans="1:9" ht="28.5">
+    <row r="691" spans="1:9" ht="29">
       <c r="A691" s="15" t="s">
         <v>305</v>
       </c>
       <c r="B691" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C691" s="5">
         <v>2021</v>
       </c>
       <c r="D691" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E691" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F691" s="6" t="s">
         <v>296</v>
       </c>
       <c r="G691" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H691" s="6" t="s">
         <v>297</v>
       </c>
-      <c r="I691" s="8" t="s">
+      <c r="I691" s="7" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="692" spans="1:9" ht="57">
+    <row r="692" spans="1:9" ht="42">
       <c r="A692" s="15" t="s">
         <v>1057</v>
       </c>
       <c r="B692" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="C692" s="7">
         <v>2021</v>
       </c>
       <c r="D692" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E692" s="7" t="s">
         <v>1128</v>
       </c>
       <c r="F692" s="8" t="s">
         <v>296</v>
       </c>
       <c r="G692" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H692" s="8" t="s">
         <v>297</v>
       </c>
-      <c r="I692" s="8" t="s">
+      <c r="I692" s="7" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="693" spans="1:9" ht="85.5">
+    <row r="693" spans="1:9" ht="70">
       <c r="A693" s="15" t="s">
         <v>353</v>
       </c>
       <c r="B693" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C693" s="5">
         <v>2019</v>
       </c>
       <c r="D693" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E693" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F693" s="6" t="s">
         <v>354</v>
       </c>
       <c r="G693" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H693" s="6" t="s">
         <v>355</v>
       </c>
-      <c r="I693" s="6" t="s">
+      <c r="I693" s="5" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="694" spans="1:9" ht="42.75">
+    <row r="694" spans="1:9" ht="28">
       <c r="A694" s="15" t="s">
         <v>1074</v>
       </c>
       <c r="B694" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="C694" s="7">
         <v>2021</v>
       </c>
       <c r="D694" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E694" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F694" s="8" t="s">
         <v>1075</v>
       </c>
       <c r="G694" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H694" s="8" t="s">
         <v>1076</v>
       </c>
-      <c r="I694" s="8" t="s">
+      <c r="I694" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="695" spans="1:9" ht="71.25">
+    <row r="695" spans="1:9" ht="70">
       <c r="A695" s="15" t="s">
         <v>391</v>
       </c>
       <c r="B695" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C695" s="5">
         <v>2018</v>
       </c>
       <c r="D695" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E695" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F695" s="6" t="s">
         <v>392</v>
       </c>
       <c r="G695" s="5" t="s">
         <v>393</v>
       </c>
       <c r="H695" s="6" t="s">
         <v>394</v>
       </c>
-      <c r="I695" s="6" t="s">
+      <c r="I695" s="5" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="696" spans="1:9" ht="28.5">
+    <row r="696" spans="1:9" ht="29">
       <c r="A696" s="15" t="s">
         <v>396</v>
       </c>
       <c r="B696" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C696" s="5">
         <v>2019</v>
       </c>
       <c r="D696" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E696" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F696" s="6" t="s">
         <v>392</v>
       </c>
       <c r="G696" s="5" t="s">
         <v>393</v>
       </c>
       <c r="H696" s="6" t="s">
         <v>394</v>
       </c>
-      <c r="I696" s="6" t="s">
+      <c r="I696" s="5" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="697" spans="1:9" ht="42.75">
+    <row r="697" spans="1:9" ht="42">
       <c r="A697" s="15" t="s">
         <v>397</v>
       </c>
       <c r="B697" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C697" s="5">
         <v>2019</v>
       </c>
       <c r="D697" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E697" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F697" s="6" t="s">
         <v>392</v>
       </c>
       <c r="G697" s="5" t="s">
         <v>393</v>
       </c>
       <c r="H697" s="6" t="s">
         <v>394</v>
       </c>
-      <c r="I697" s="6" t="s">
+      <c r="I697" s="5" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="698" spans="1:9" ht="28.5">
+    <row r="698" spans="1:9" ht="29">
       <c r="A698" s="15" t="s">
         <v>395</v>
       </c>
       <c r="B698" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C698" s="5">
         <v>2019</v>
       </c>
       <c r="D698" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E698" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F698" s="6" t="s">
         <v>392</v>
       </c>
       <c r="G698" s="5" t="s">
         <v>393</v>
       </c>
       <c r="H698" s="6" t="s">
         <v>394</v>
       </c>
-      <c r="I698" s="6" t="s">
+      <c r="I698" s="5" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="699" spans="1:9" ht="57">
+    <row r="699" spans="1:9" ht="42">
       <c r="A699" s="15" t="s">
         <v>398</v>
       </c>
       <c r="B699" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C699" s="5">
         <v>2020</v>
       </c>
       <c r="D699" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E699" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F699" s="6" t="s">
         <v>392</v>
       </c>
       <c r="G699" s="5" t="s">
         <v>393</v>
       </c>
       <c r="H699" s="6" t="s">
         <v>394</v>
       </c>
-      <c r="I699" s="6" t="s">
+      <c r="I699" s="5" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="700" spans="1:9" ht="57">
+    <row r="700" spans="1:9" ht="56">
       <c r="A700" s="15" t="s">
         <v>1087</v>
       </c>
       <c r="B700" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="C700" s="7">
         <v>2021</v>
       </c>
       <c r="D700" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E700" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F700" s="8" t="s">
         <v>392</v>
       </c>
       <c r="G700" s="7" t="s">
         <v>393</v>
       </c>
       <c r="H700" s="8" t="s">
         <v>394</v>
       </c>
-      <c r="I700" s="8" t="s">
+      <c r="I700" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="701" spans="1:9" ht="42.75">
+    <row r="701" spans="1:9" ht="42">
       <c r="A701" s="15" t="s">
         <v>458</v>
       </c>
       <c r="B701" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C701" s="5">
         <v>2019</v>
       </c>
       <c r="D701" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E701" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F701" s="6" t="s">
         <v>455</v>
       </c>
       <c r="G701" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H701" s="6" t="s">
         <v>457</v>
       </c>
-      <c r="I701" s="8" t="s">
+      <c r="I701" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="702" spans="1:9" ht="28.5">
+    <row r="702" spans="1:9" ht="29">
       <c r="A702" s="15" t="s">
         <v>477</v>
       </c>
       <c r="B702" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C702" s="7">
         <v>2020</v>
       </c>
       <c r="D702" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E702" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F702" s="8" t="s">
         <v>478</v>
       </c>
       <c r="G702" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H702" s="8" t="s">
         <v>479</v>
       </c>
-      <c r="I702" s="8" t="s">
+      <c r="I702" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="703" spans="1:9" ht="42.75">
+    <row r="703" spans="1:9" ht="42">
       <c r="A703" s="15" t="s">
         <v>566</v>
       </c>
       <c r="B703" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C703" s="5">
         <v>2018</v>
       </c>
       <c r="D703" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E703" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F703" s="6" t="s">
         <v>567</v>
       </c>
       <c r="G703" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H703" s="6" t="s">
         <v>568</v>
       </c>
-      <c r="I703" s="6" t="s">
+      <c r="I703" s="5" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="704" spans="1:9" ht="85.5">
+    <row r="704" spans="1:9" ht="84">
       <c r="A704" s="15" t="s">
         <v>569</v>
       </c>
       <c r="B704" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C704" s="7">
         <v>2019</v>
       </c>
       <c r="D704" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E704" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F704" s="8" t="s">
         <v>567</v>
       </c>
       <c r="G704" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H704" s="8" t="s">
         <v>568</v>
       </c>
-      <c r="I704" s="8" t="s">
+      <c r="I704" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="705" spans="1:9" ht="114">
+    <row r="705" spans="1:9" ht="98">
       <c r="A705" s="15" t="s">
         <v>578</v>
       </c>
       <c r="B705" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C705" s="7">
         <v>2019</v>
       </c>
       <c r="D705" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E705" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F705" s="8" t="s">
         <v>579</v>
       </c>
       <c r="G705" s="5" t="s">
         <v>580</v>
       </c>
       <c r="H705" s="8" t="s">
         <v>476</v>
       </c>
-      <c r="I705" s="8" t="s">
+      <c r="I705" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="706" spans="1:9" ht="57">
+    <row r="706" spans="1:9" ht="42">
       <c r="A706" s="15" t="s">
         <v>581</v>
       </c>
       <c r="B706" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C706" s="7">
         <v>2019</v>
       </c>
       <c r="D706" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E706" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F706" s="8" t="s">
         <v>579</v>
       </c>
       <c r="G706" s="7" t="s">
         <v>580</v>
       </c>
       <c r="H706" s="8" t="s">
         <v>476</v>
       </c>
-      <c r="I706" s="8" t="s">
+      <c r="I706" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="707" spans="1:9" ht="71.25">
+    <row r="707" spans="1:9" ht="56">
       <c r="A707" s="15" t="s">
         <v>582</v>
       </c>
       <c r="B707" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C707" s="7">
         <v>2019</v>
       </c>
       <c r="D707" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E707" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F707" s="8" t="s">
         <v>579</v>
       </c>
       <c r="G707" s="7" t="s">
         <v>580</v>
       </c>
       <c r="H707" s="8" t="s">
         <v>476</v>
       </c>
-      <c r="I707" s="8" t="s">
+      <c r="I707" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="708" spans="1:9" ht="85.5">
+    <row r="708" spans="1:9" ht="70">
       <c r="A708" s="15" t="s">
         <v>584</v>
       </c>
       <c r="B708" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C708" s="7">
         <v>2020</v>
       </c>
       <c r="D708" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E708" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F708" s="8" t="s">
         <v>579</v>
       </c>
       <c r="G708" s="7" t="s">
         <v>580</v>
       </c>
       <c r="H708" s="8" t="s">
         <v>476</v>
       </c>
-      <c r="I708" s="8" t="s">
+      <c r="I708" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="709" spans="1:9" ht="57">
+    <row r="709" spans="1:9" ht="42">
       <c r="A709" s="15" t="s">
         <v>585</v>
       </c>
       <c r="B709" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C709" s="7">
         <v>2021</v>
       </c>
       <c r="D709" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E709" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F709" s="8" t="s">
         <v>579</v>
       </c>
       <c r="G709" s="7" t="s">
         <v>586</v>
       </c>
       <c r="H709" s="8" t="s">
         <v>476</v>
       </c>
-      <c r="I709" s="8" t="s">
+      <c r="I709" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="710" spans="1:9" ht="57">
+    <row r="710" spans="1:9" ht="42">
       <c r="A710" s="15" t="s">
         <v>627</v>
       </c>
       <c r="B710" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C710" s="7">
         <v>2019</v>
       </c>
       <c r="D710" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E710" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F710" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G710" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H710" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I710" s="8" t="s">
+      <c r="I710" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="711" spans="1:9" ht="57">
+    <row r="711" spans="1:9" ht="42">
       <c r="A711" s="15" t="s">
         <v>628</v>
       </c>
       <c r="B711" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C711" s="7">
         <v>2019</v>
       </c>
       <c r="D711" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E711" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F711" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G711" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H711" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I711" s="8" t="s">
+      <c r="I711" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="712" spans="1:9" ht="57">
+    <row r="712" spans="1:9" ht="56">
       <c r="A712" s="15" t="s">
         <v>629</v>
       </c>
       <c r="B712" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C712" s="7">
         <v>2019</v>
       </c>
       <c r="D712" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E712" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F712" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G712" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H712" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I712" s="8" t="s">
+      <c r="I712" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="713" spans="1:9" ht="51">
+    <row r="713" spans="1:9" ht="50">
       <c r="A713" s="15" t="s">
         <v>630</v>
       </c>
       <c r="B713" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C713" s="7">
         <v>2019</v>
       </c>
       <c r="D713" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E713" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F713" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G713" s="7" t="s">
         <v>631</v>
       </c>
       <c r="H713" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I713" s="8" t="s">
+      <c r="I713" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="714" spans="1:9" ht="85.5">
+    <row r="714" spans="1:9" ht="70">
       <c r="A714" s="15" t="s">
         <v>625</v>
       </c>
       <c r="B714" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C714" s="7">
         <v>2019</v>
       </c>
       <c r="D714" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E714" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F714" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G714" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H714" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I714" s="8" t="s">
+      <c r="I714" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="715" spans="1:9" ht="71.25">
+    <row r="715" spans="1:9" ht="56">
       <c r="A715" s="15" t="s">
         <v>632</v>
       </c>
       <c r="B715" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C715" s="7">
         <v>2020</v>
       </c>
       <c r="D715" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E715" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F715" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G715" s="7" t="s">
         <v>363</v>
       </c>
       <c r="H715" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I715" s="8" t="s">
+      <c r="I715" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="716" spans="1:9" ht="51">
+    <row r="716" spans="1:9" ht="50">
       <c r="A716" s="15" t="s">
         <v>633</v>
       </c>
       <c r="B716" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C716" s="7">
         <v>2020</v>
       </c>
       <c r="D716" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E716" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F716" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G716" s="7" t="s">
         <v>631</v>
       </c>
       <c r="H716" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I716" s="8" t="s">
+      <c r="I716" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="717" spans="1:9" ht="51">
+    <row r="717" spans="1:9" ht="50">
       <c r="A717" s="15" t="s">
         <v>634</v>
       </c>
       <c r="B717" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C717" s="7">
         <v>2020</v>
       </c>
       <c r="D717" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E717" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F717" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G717" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H717" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I717" s="8" t="s">
+      <c r="I717" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="718" spans="1:9" ht="51">
+    <row r="718" spans="1:9" ht="50">
       <c r="A718" s="15" t="s">
         <v>635</v>
       </c>
       <c r="B718" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C718" s="7">
         <v>2020</v>
       </c>
       <c r="D718" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E718" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F718" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G718" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H718" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I718" s="8" t="s">
+      <c r="I718" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="719" spans="1:9" ht="38.25">
+    <row r="719" spans="1:9" ht="37.5">
       <c r="A719" s="15" t="s">
         <v>638</v>
       </c>
       <c r="B719" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C719" s="7">
         <v>2021</v>
       </c>
       <c r="D719" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E719" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F719" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G719" s="7" t="s">
         <v>639</v>
       </c>
       <c r="H719" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I719" s="8" t="s">
+      <c r="I719" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="720" spans="1:9" ht="51">
+    <row r="720" spans="1:9" ht="50">
       <c r="A720" s="15" t="s">
         <v>636</v>
       </c>
       <c r="B720" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C720" s="7">
         <v>2021</v>
       </c>
       <c r="D720" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E720" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F720" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G720" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H720" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I720" s="8" t="s">
+      <c r="I720" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="721" spans="1:9" ht="51">
+    <row r="721" spans="1:9" ht="50">
       <c r="A721" s="15" t="s">
         <v>637</v>
       </c>
       <c r="B721" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C721" s="7">
         <v>2021</v>
       </c>
       <c r="D721" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E721" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F721" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G721" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H721" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I721" s="8" t="s">
+      <c r="I721" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="722" spans="1:9" ht="51">
+    <row r="722" spans="1:9" ht="50">
       <c r="A722" s="15" t="s">
         <v>1062</v>
       </c>
       <c r="B722" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="C722" s="7">
         <v>2021</v>
       </c>
       <c r="D722" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E722" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F722" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G722" s="7" t="s">
         <v>231</v>
       </c>
       <c r="H722" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I722" s="8" t="s">
+      <c r="I722" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="723" spans="1:9" ht="42.75">
+    <row r="723" spans="1:9" ht="42">
       <c r="A723" s="15" t="s">
         <v>1088</v>
       </c>
       <c r="B723" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="C723" s="7">
         <v>2021</v>
       </c>
       <c r="D723" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E723" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F723" s="8" t="s">
         <v>1089</v>
       </c>
       <c r="G723" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="H723" s="8" t="s">
         <v>1091</v>
       </c>
-      <c r="I723" s="8" t="s">
+      <c r="I723" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="724" spans="1:9" ht="28.5">
+    <row r="724" spans="1:9" ht="29">
       <c r="A724" s="15" t="s">
         <v>682</v>
       </c>
       <c r="B724" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C724" s="7">
         <v>2020</v>
       </c>
       <c r="D724" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E724" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F724" s="8" t="s">
         <v>683</v>
       </c>
       <c r="G724" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H724" s="7" t="s">
         <v>684</v>
       </c>
-      <c r="I724" s="8" t="s">
+      <c r="I724" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="725" spans="1:9" ht="42.75">
+    <row r="725" spans="1:9" ht="42">
       <c r="A725" s="15" t="s">
         <v>1083</v>
       </c>
       <c r="B725" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="C725" s="7">
         <v>2021</v>
       </c>
       <c r="D725" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E725" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F725" s="8" t="s">
         <v>683</v>
       </c>
       <c r="G725" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H725" s="8" t="s">
         <v>684</v>
       </c>
-      <c r="I725" s="8" t="s">
+      <c r="I725" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="726" spans="1:9" ht="42.75">
+    <row r="726" spans="1:9" ht="42">
       <c r="A726" s="15" t="s">
         <v>689</v>
       </c>
       <c r="B726" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C726" s="7">
         <v>2020</v>
       </c>
       <c r="D726" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E726" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F726" s="8" t="s">
         <v>690</v>
       </c>
       <c r="G726" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H726" s="8" t="s">
         <v>691</v>
       </c>
-      <c r="I726" s="6" t="s">
-[...3 lines deleted...]
-    <row r="727" spans="1:9" ht="28.5">
+      <c r="I726" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="727" spans="1:9" ht="29">
       <c r="A727" s="15" t="s">
         <v>692</v>
       </c>
       <c r="B727" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C727" s="7">
         <v>2020</v>
       </c>
       <c r="D727" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E727" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F727" s="8" t="s">
         <v>690</v>
       </c>
       <c r="G727" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H727" s="8" t="s">
         <v>691</v>
       </c>
-      <c r="I727" s="6" t="s">
-[...3 lines deleted...]
-    <row r="728" spans="1:9" ht="28.5">
+      <c r="I727" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="728" spans="1:9" ht="29">
       <c r="A728" s="15" t="s">
         <v>693</v>
       </c>
       <c r="B728" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C728" s="7">
         <v>2020</v>
       </c>
       <c r="D728" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E728" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F728" s="8" t="s">
         <v>690</v>
       </c>
       <c r="G728" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H728" s="8" t="s">
         <v>691</v>
       </c>
-      <c r="I728" s="6" t="s">
-[...3 lines deleted...]
-    <row r="729" spans="1:9" ht="42.75">
+      <c r="I728" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="729" spans="1:9" ht="42">
       <c r="A729" s="15" t="s">
         <v>1086</v>
       </c>
       <c r="B729" s="5" t="s">
         <v>1058</v>
       </c>
       <c r="C729" s="7">
         <v>2021</v>
       </c>
       <c r="D729" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E729" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F729" s="6" t="s">
         <v>690</v>
       </c>
       <c r="G729" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H729" s="8" t="s">
         <v>691</v>
       </c>
-      <c r="I729" s="6" t="s">
-[...3 lines deleted...]
-    <row r="730" spans="1:9" ht="28.5">
+      <c r="I729" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="730" spans="1:9" ht="29">
       <c r="A730" s="15" t="s">
         <v>778</v>
       </c>
       <c r="B730" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C730" s="7">
         <v>2019</v>
       </c>
       <c r="D730" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E730" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F730" s="8" t="s">
         <v>775</v>
       </c>
       <c r="G730" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H730" s="8" t="s">
         <v>776</v>
       </c>
-      <c r="I730" s="8" t="s">
+      <c r="I730" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="731" spans="1:9" ht="28.5">
+    <row r="731" spans="1:9" ht="28">
       <c r="A731" s="15" t="s">
         <v>1085</v>
       </c>
       <c r="B731" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="C731" s="7">
         <v>2021</v>
       </c>
       <c r="D731" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E731" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F731" s="8" t="s">
         <v>775</v>
       </c>
       <c r="G731" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H731" s="8" t="s">
         <v>776</v>
       </c>
-      <c r="I731" s="8" t="s">
+      <c r="I731" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="732" spans="1:9" ht="71.25">
+    <row r="732" spans="1:9" ht="70">
       <c r="A732" s="15" t="s">
         <v>788</v>
       </c>
       <c r="B732" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C732" s="7">
         <v>2019</v>
       </c>
       <c r="D732" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E732" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F732" s="8" t="s">
         <v>786</v>
       </c>
       <c r="G732" s="7" t="s">
         <v>608</v>
       </c>
       <c r="H732" s="8" t="s">
         <v>787</v>
       </c>
-      <c r="I732" s="8" t="s">
+      <c r="I732" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="733" spans="1:9" ht="42.75">
+    <row r="733" spans="1:9" ht="42">
       <c r="A733" s="15" t="s">
         <v>789</v>
       </c>
       <c r="B733" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C733" s="7">
         <v>2019</v>
       </c>
       <c r="D733" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E733" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F733" s="8" t="s">
         <v>786</v>
       </c>
       <c r="G733" s="7" t="s">
         <v>608</v>
       </c>
       <c r="H733" s="8" t="s">
         <v>787</v>
       </c>
-      <c r="I733" s="8" t="s">
+      <c r="I733" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="734" spans="1:9" ht="42.75">
+    <row r="734" spans="1:9" ht="42">
       <c r="A734" s="15" t="s">
         <v>790</v>
       </c>
       <c r="B734" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C734" s="7">
         <v>2019</v>
       </c>
       <c r="D734" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E734" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F734" s="8" t="s">
         <v>786</v>
       </c>
       <c r="G734" s="7" t="s">
         <v>608</v>
       </c>
       <c r="H734" s="8" t="s">
         <v>787</v>
       </c>
-      <c r="I734" s="8" t="s">
+      <c r="I734" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="735" spans="1:9" ht="42.75">
+    <row r="735" spans="1:9" ht="42">
       <c r="A735" s="15" t="s">
         <v>785</v>
       </c>
       <c r="B735" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C735" s="7">
         <v>2019</v>
       </c>
       <c r="D735" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E735" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F735" s="8" t="s">
         <v>786</v>
       </c>
       <c r="G735" s="7" t="s">
         <v>608</v>
       </c>
       <c r="H735" s="8" t="s">
         <v>787</v>
       </c>
-      <c r="I735" s="8" t="s">
+      <c r="I735" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="736" spans="1:9" ht="57">
+    <row r="736" spans="1:9" ht="42">
       <c r="A736" s="19" t="s">
         <v>1059</v>
       </c>
       <c r="B736" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="C736" s="7">
         <v>2021</v>
       </c>
       <c r="D736" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E736" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F736" s="8" t="s">
         <v>786</v>
       </c>
       <c r="G736" s="7" t="s">
         <v>1060</v>
       </c>
       <c r="H736" s="8" t="s">
         <v>787</v>
       </c>
-      <c r="I736" s="8" t="s">
+      <c r="I736" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="737" spans="1:9" ht="57">
+    <row r="737" spans="1:9" ht="56">
       <c r="A737" s="15" t="s">
         <v>791</v>
       </c>
       <c r="B737" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C737" s="7">
         <v>2019</v>
       </c>
       <c r="D737" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E737" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F737" s="8" t="s">
         <v>792</v>
       </c>
       <c r="G737" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H737" s="8" t="s">
         <v>793</v>
       </c>
-      <c r="I737" s="6" t="s">
-[...3 lines deleted...]
-    <row r="738" spans="1:9" ht="57">
+      <c r="I737" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="738" spans="1:9" ht="56">
       <c r="A738" s="15" t="s">
         <v>805</v>
       </c>
       <c r="B738" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C738" s="7">
         <v>2019</v>
       </c>
       <c r="D738" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E738" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F738" s="8" t="s">
         <v>803</v>
       </c>
       <c r="G738" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H738" s="8" t="s">
         <v>804</v>
       </c>
-      <c r="I738" s="6" t="s">
-[...3 lines deleted...]
-    <row r="739" spans="1:9" ht="42.75">
+      <c r="I738" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="739" spans="1:9" ht="42">
       <c r="A739" s="15" t="s">
         <v>806</v>
       </c>
       <c r="B739" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C739" s="7">
         <v>2020</v>
       </c>
       <c r="D739" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E739" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F739" s="8" t="s">
         <v>803</v>
       </c>
       <c r="G739" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H739" s="8" t="s">
         <v>804</v>
       </c>
-      <c r="I739" s="6" t="s">
-[...3 lines deleted...]
-    <row r="740" spans="1:9" ht="28.5">
+      <c r="I739" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="740" spans="1:9" ht="29">
       <c r="A740" s="15" t="s">
         <v>862</v>
       </c>
       <c r="B740" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C740" s="7">
         <v>2019</v>
       </c>
       <c r="D740" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E740" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F740" s="8" t="s">
         <v>863</v>
       </c>
       <c r="G740" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H740" s="8" t="s">
         <v>864</v>
       </c>
-      <c r="I740" s="8" t="s">
+      <c r="I740" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="741" spans="1:9" ht="28.5">
+    <row r="741" spans="1:9" ht="29">
       <c r="A741" s="15" t="s">
         <v>865</v>
       </c>
       <c r="B741" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C741" s="7">
         <v>2019</v>
       </c>
       <c r="D741" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E741" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F741" s="8" t="s">
         <v>863</v>
       </c>
       <c r="G741" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H741" s="8" t="s">
         <v>864</v>
       </c>
-      <c r="I741" s="8" t="s">
+      <c r="I741" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="742" spans="1:9" ht="42.75">
+    <row r="742" spans="1:9" ht="29">
       <c r="A742" s="15" t="s">
         <v>874</v>
       </c>
       <c r="B742" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C742" s="7">
         <v>2019</v>
       </c>
       <c r="D742" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E742" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F742" s="8" t="s">
         <v>875</v>
       </c>
       <c r="G742" s="7" t="s">
         <v>351</v>
       </c>
       <c r="H742" s="8" t="s">
         <v>876</v>
       </c>
-      <c r="I742" s="8" t="s">
+      <c r="I742" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="743" spans="1:9" ht="28.5">
+    <row r="743" spans="1:9" ht="25">
       <c r="A743" s="15" t="s">
         <v>1077</v>
       </c>
       <c r="B743" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="C743" s="7">
         <v>2021</v>
       </c>
       <c r="D743" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E743" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F743" s="8" t="s">
         <v>875</v>
       </c>
       <c r="G743" s="7" t="s">
         <v>351</v>
       </c>
       <c r="H743" s="8" t="s">
         <v>876</v>
       </c>
-      <c r="I743" s="8" t="s">
+      <c r="I743" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="744" spans="1:9" ht="42.75">
+    <row r="744" spans="1:9" ht="42">
       <c r="A744" s="15" t="s">
         <v>880</v>
       </c>
       <c r="B744" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C744" s="7">
         <v>2019</v>
       </c>
       <c r="D744" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E744" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F744" s="8" t="s">
         <v>878</v>
       </c>
       <c r="G744" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H744" s="8" t="s">
         <v>879</v>
       </c>
-      <c r="I744" s="8" t="s">
+      <c r="I744" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="745" spans="1:9" ht="42.75">
+    <row r="745" spans="1:9" ht="29">
       <c r="A745" s="15" t="s">
         <v>915</v>
       </c>
       <c r="B745" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C745" s="7">
         <v>2020</v>
       </c>
       <c r="D745" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E745" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F745" s="8" t="s">
         <v>916</v>
       </c>
       <c r="G745" s="7" t="s">
         <v>64</v>
       </c>
       <c r="H745" s="8" t="s">
         <v>917</v>
       </c>
-      <c r="I745" s="8" t="s">
+      <c r="I745" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="746" spans="1:9" ht="28.5">
+    <row r="746" spans="1:9" ht="28">
       <c r="A746" s="15" t="s">
         <v>1061</v>
       </c>
       <c r="B746" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="C746" s="7">
         <v>2021</v>
       </c>
       <c r="D746" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E746" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F746" s="8" t="s">
         <v>916</v>
       </c>
       <c r="G746" s="7" t="s">
         <v>64</v>
       </c>
       <c r="H746" s="8" t="s">
         <v>917</v>
       </c>
-      <c r="I746" s="8" t="s">
+      <c r="I746" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="747" spans="1:9" ht="57">
+    <row r="747" spans="1:9" ht="42">
       <c r="A747" s="15" t="s">
         <v>1092</v>
       </c>
       <c r="B747" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="C747" s="7">
         <v>2021</v>
       </c>
       <c r="D747" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E747" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F747" s="8" t="s">
         <v>1093</v>
       </c>
       <c r="G747" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H747" s="8" t="s">
         <v>1094</v>
       </c>
-      <c r="I747" s="8" t="s">
+      <c r="I747" s="7" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="748" spans="1:9" ht="28.5">
+    <row r="748" spans="1:9" ht="28">
       <c r="A748" s="15" t="s">
         <v>1100</v>
       </c>
       <c r="B748" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C748" s="7">
         <v>2021</v>
       </c>
       <c r="D748" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E748" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F748" s="8" t="s">
         <v>354</v>
       </c>
       <c r="G748" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H748" s="8" t="s">
         <v>355</v>
       </c>
-      <c r="I748" s="8" t="s">
+      <c r="I748" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="749" spans="1:9" ht="57">
+    <row r="749" spans="1:9" ht="56">
       <c r="A749" s="15" t="s">
         <v>1101</v>
       </c>
       <c r="B749" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C749" s="7">
         <v>2021</v>
       </c>
       <c r="D749" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E749" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F749" s="8" t="s">
         <v>354</v>
       </c>
       <c r="G749" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H749" s="8" t="s">
         <v>355</v>
       </c>
-      <c r="I749" s="8" t="s">
+      <c r="I749" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="750" spans="1:9" ht="57">
+    <row r="750" spans="1:9" ht="42">
       <c r="A750" s="15" t="s">
         <v>1102</v>
       </c>
       <c r="B750" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C750" s="7">
         <v>2021</v>
       </c>
       <c r="D750" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E750" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F750" s="8" t="s">
         <v>392</v>
       </c>
       <c r="G750" s="7" t="s">
         <v>393</v>
       </c>
       <c r="H750" s="8" t="s">
         <v>394</v>
       </c>
-      <c r="I750" s="8" t="s">
+      <c r="I750" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="751" spans="1:9" ht="114">
+    <row r="751" spans="1:9" ht="98">
       <c r="A751" s="15" t="s">
         <v>1095</v>
       </c>
       <c r="B751" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C751" s="7">
         <v>2021</v>
       </c>
       <c r="D751" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E751" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F751" s="8" t="s">
         <v>567</v>
       </c>
       <c r="G751" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H751" s="8" t="s">
         <v>568</v>
       </c>
-      <c r="I751" s="8" t="s">
+      <c r="I751" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="752" spans="1:9" ht="57">
+    <row r="752" spans="1:9" ht="56">
       <c r="A752" s="15" t="s">
         <v>1097</v>
       </c>
       <c r="B752" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C752" s="7">
         <v>2021</v>
       </c>
       <c r="D752" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E752" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F752" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G752" s="7" t="s">
         <v>1098</v>
       </c>
       <c r="H752" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I752" s="8" t="s">
+      <c r="I752" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="753" spans="1:9" ht="114">
+    <row r="753" spans="1:9" ht="84">
       <c r="A753" s="15" t="s">
         <v>1099</v>
       </c>
       <c r="B753" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C753" s="7">
         <v>2021</v>
       </c>
       <c r="D753" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E753" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F753" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G753" s="7" t="s">
         <v>1098</v>
       </c>
       <c r="H753" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I753" s="8" t="s">
+      <c r="I753" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="754" spans="1:9" ht="71.25">
+    <row r="754" spans="1:9" ht="56">
       <c r="A754" s="15" t="s">
         <v>1103</v>
       </c>
       <c r="B754" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C754" s="7">
         <v>2022</v>
       </c>
       <c r="D754" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E754" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F754" s="8" t="s">
         <v>392</v>
       </c>
       <c r="G754" s="7" t="s">
         <v>393</v>
       </c>
       <c r="H754" s="8" t="s">
         <v>394</v>
       </c>
-      <c r="I754" s="8" t="s">
+      <c r="I754" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="755" spans="1:9" ht="71.25">
+    <row r="755" spans="1:9" ht="70">
       <c r="A755" s="15" t="s">
         <v>1104</v>
       </c>
       <c r="B755" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C755" s="7">
         <v>2022</v>
       </c>
       <c r="D755" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E755" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F755" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G755" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="H755" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I755" s="8" t="s">
+      <c r="I755" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="756" spans="1:9" ht="42.75">
+    <row r="756" spans="1:9" ht="42">
       <c r="A756" s="15" t="s">
         <v>1106</v>
       </c>
       <c r="B756" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C756" s="7">
         <v>2022</v>
       </c>
       <c r="D756" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E756" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F756" s="8" t="s">
         <v>354</v>
       </c>
       <c r="G756" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H756" s="8" t="s">
         <v>355</v>
       </c>
-      <c r="I756" s="8" t="s">
+      <c r="I756" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="757" spans="1:9" ht="42.75">
+    <row r="757" spans="1:9" ht="37.5">
       <c r="A757" s="15" t="s">
         <v>1107</v>
       </c>
       <c r="B757" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C757" s="7">
         <v>2022</v>
       </c>
       <c r="D757" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E757" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F757" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G757" s="7" t="s">
         <v>1098</v>
       </c>
       <c r="H757" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I757" s="8" t="s">
+      <c r="I757" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="758" spans="1:9" ht="51">
+    <row r="758" spans="1:9" ht="50">
       <c r="A758" s="15" t="s">
         <v>1205</v>
       </c>
       <c r="B758" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C758" s="7">
         <v>2022</v>
       </c>
       <c r="D758" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E758" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F758" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G758" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="H758" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I758" s="8" t="s">
+      <c r="I758" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="759" spans="1:9" ht="51">
+    <row r="759" spans="1:9" ht="50">
       <c r="A759" s="15" t="s">
         <v>1206</v>
       </c>
       <c r="B759" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C759" s="7">
         <v>2022</v>
       </c>
       <c r="D759" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E759" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F759" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G759" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="H759" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I759" s="8" t="s">
+      <c r="I759" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="760" spans="1:9" ht="28.5">
+    <row r="760" spans="1:9" ht="28">
       <c r="A760" s="15" t="s">
         <v>1207</v>
       </c>
       <c r="B760" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C760" s="7">
         <v>2022</v>
       </c>
       <c r="D760" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E760" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F760" s="8" t="s">
         <v>786</v>
       </c>
       <c r="G760" s="7" t="s">
         <v>1060</v>
       </c>
       <c r="H760" s="8" t="s">
         <v>787</v>
       </c>
-      <c r="I760" s="8" t="s">
+      <c r="I760" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="761" spans="1:9" ht="42.75">
+    <row r="761" spans="1:9" ht="42">
       <c r="A761" s="15" t="s">
         <v>1208</v>
       </c>
       <c r="B761" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C761" s="7">
         <v>2022</v>
       </c>
       <c r="D761" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E761" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F761" s="8" t="s">
         <v>916</v>
       </c>
       <c r="G761" s="7" t="s">
         <v>64</v>
       </c>
       <c r="H761" s="8" t="s">
         <v>917</v>
       </c>
-      <c r="I761" s="8" t="s">
+      <c r="I761" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="762" spans="1:9" ht="57">
+    <row r="762" spans="1:9" ht="42">
       <c r="A762" s="15" t="s">
         <v>1209</v>
       </c>
       <c r="B762" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C762" s="7">
         <v>2022</v>
       </c>
       <c r="D762" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E762" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F762" s="8" t="s">
         <v>792</v>
       </c>
       <c r="G762" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H762" s="8" t="s">
         <v>793</v>
       </c>
-      <c r="I762" s="8" t="s">
-[...3 lines deleted...]
-    <row r="763" spans="1:9" ht="42.75">
+      <c r="I762" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="763" spans="1:9" ht="28">
       <c r="A763" s="15" t="s">
         <v>1210</v>
       </c>
       <c r="B763" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C763" s="7">
         <v>2022</v>
       </c>
       <c r="D763" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E763" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F763" s="8" t="s">
         <v>690</v>
       </c>
       <c r="G763" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H763" s="8" t="s">
         <v>691</v>
       </c>
-      <c r="I763" s="8" t="s">
-[...3 lines deleted...]
-    <row r="764" spans="1:9" ht="28.5">
+      <c r="I763" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="764" spans="1:9" ht="28">
       <c r="A764" s="15" t="s">
         <v>1108</v>
       </c>
       <c r="B764" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C764" s="7">
         <v>2022</v>
       </c>
       <c r="D764" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E764" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F764" s="8" t="s">
         <v>683</v>
       </c>
       <c r="G764" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H764" s="8" t="s">
         <v>684</v>
       </c>
-      <c r="I764" s="8" t="s">
+      <c r="I764" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="765" spans="1:9" ht="51">
+    <row r="765" spans="1:9" ht="50">
       <c r="A765" s="15" t="s">
         <v>1109</v>
       </c>
       <c r="B765" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C765" s="7">
         <v>2022</v>
       </c>
       <c r="D765" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E765" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F765" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G765" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="H765" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I765" s="8" t="s">
+      <c r="I765" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="766" spans="1:9" ht="28.5">
+    <row r="766" spans="1:9" ht="25">
       <c r="A766" s="22" t="s">
         <v>1110</v>
       </c>
       <c r="B766" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C766" s="7">
         <v>2022</v>
       </c>
       <c r="D766" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E766" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F766" s="8" t="s">
         <v>1111</v>
       </c>
       <c r="G766" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H766" s="8" t="s">
         <v>208</v>
       </c>
-      <c r="I766" s="8" t="s">
+      <c r="I766" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="767" spans="1:9" ht="42.75">
+    <row r="767" spans="1:9" ht="42">
       <c r="A767" s="15" t="s">
         <v>1112</v>
       </c>
       <c r="B767" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C767" s="7">
         <v>2022</v>
       </c>
       <c r="D767" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E767" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F767" s="8" t="s">
         <v>863</v>
       </c>
       <c r="G767" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H767" s="8" t="s">
         <v>864</v>
       </c>
-      <c r="I767" s="8" t="s">
+      <c r="I767" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="768" spans="1:9" ht="42.75">
+    <row r="768" spans="1:9" ht="42">
       <c r="A768" s="15" t="s">
         <v>1113</v>
       </c>
       <c r="B768" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C768" s="7">
         <v>2022</v>
       </c>
       <c r="D768" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E768" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F768" s="8" t="s">
         <v>1114</v>
       </c>
       <c r="G768" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H768" s="8" t="s">
         <v>1115</v>
       </c>
-      <c r="I768" s="8" t="s">
-[...3 lines deleted...]
-    <row r="769" spans="1:9" ht="28.5">
+      <c r="I768" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="769" spans="1:9" ht="28">
       <c r="A769" s="15" t="s">
         <v>1117</v>
       </c>
       <c r="B769" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C769" s="7">
         <v>2022</v>
       </c>
       <c r="D769" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E769" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F769" s="8" t="s">
         <v>683</v>
       </c>
       <c r="G769" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H769" s="8" t="s">
         <v>684</v>
       </c>
-      <c r="I769" s="8" t="s">
+      <c r="I769" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="770" spans="1:9" ht="42.75">
+    <row r="770" spans="1:9" ht="28">
       <c r="A770" s="15" t="s">
         <v>1116</v>
       </c>
       <c r="B770" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C770" s="7">
         <v>2022</v>
       </c>
       <c r="D770" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E770" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F770" s="8" t="s">
         <v>579</v>
       </c>
       <c r="G770" s="7" t="s">
         <v>1118</v>
       </c>
       <c r="H770" s="8" t="s">
         <v>476</v>
       </c>
-      <c r="I770" s="8" t="s">
+      <c r="I770" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="771" spans="1:9" ht="28.5">
+    <row r="771" spans="1:9" ht="28">
       <c r="A771" s="15" t="s">
         <v>1204</v>
       </c>
       <c r="B771" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C771" s="7">
         <v>2022</v>
       </c>
       <c r="D771" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E771" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F771" s="8" t="s">
         <v>1119</v>
       </c>
       <c r="G771" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H771" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="I771" s="8" t="s">
+      <c r="I771" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="772" spans="1:9" ht="42.75">
+    <row r="772" spans="1:9" ht="28">
       <c r="A772" s="15" t="s">
         <v>1120</v>
       </c>
       <c r="B772" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C772" s="7">
         <v>2022</v>
       </c>
       <c r="D772" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E772" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F772" s="8" t="s">
         <v>1089</v>
       </c>
       <c r="G772" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="H772" s="8" t="s">
         <v>1091</v>
       </c>
-      <c r="I772" s="8" t="s">
+      <c r="I772" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="773" spans="1:9" ht="28.5">
+    <row r="773" spans="1:9" ht="28">
       <c r="A773" s="15" t="s">
         <v>1121</v>
       </c>
       <c r="B773" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C773" s="7">
         <v>2022</v>
       </c>
       <c r="D773" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E773" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F773" s="8" t="s">
         <v>683</v>
       </c>
       <c r="G773" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H773" s="8" t="s">
         <v>684</v>
       </c>
-      <c r="I773" s="8" t="s">
+      <c r="I773" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="774" spans="1:9" ht="25.5">
+    <row r="774" spans="1:9" ht="25">
       <c r="A774" s="15" t="s">
         <v>1122</v>
       </c>
       <c r="B774" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C774" s="7">
         <v>2022</v>
       </c>
       <c r="D774" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E774" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F774" s="8" t="s">
         <v>1123</v>
       </c>
       <c r="G774" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H774" s="7" t="s">
         <v>1124</v>
       </c>
-      <c r="I774" s="8" t="s">
+      <c r="I774" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="775" spans="1:9" ht="42.75">
+    <row r="775" spans="1:9" ht="28">
       <c r="A775" s="15" t="s">
         <v>1125</v>
       </c>
       <c r="B775" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="C775" s="7">
         <v>2022</v>
       </c>
       <c r="D775" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E775" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F775" s="8" t="s">
         <v>1126</v>
       </c>
       <c r="G775" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H775" s="8" t="s">
         <v>1127</v>
       </c>
-      <c r="I775" s="8" t="s">
-[...3 lines deleted...]
-    <row r="776" spans="1:9" ht="57">
+      <c r="I775" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="776" spans="1:9" ht="42">
       <c r="A776" s="15" t="s">
         <v>1130</v>
       </c>
       <c r="B776" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C776" s="7">
         <v>2023</v>
       </c>
       <c r="D776" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E776" s="5" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F776" s="8" t="s">
         <v>1131</v>
       </c>
       <c r="G776" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H776" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="I776" s="8" t="s">
-[...3 lines deleted...]
-    <row r="777" spans="1:9" ht="57">
+      <c r="I776" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="777" spans="1:9" ht="42">
       <c r="A777" s="15" t="s">
         <v>1134</v>
       </c>
       <c r="B777" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C777" s="7">
         <v>2023</v>
       </c>
       <c r="D777" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E777" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F777" s="8" t="s">
         <v>567</v>
       </c>
       <c r="G777" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H777" s="8" t="s">
         <v>568</v>
       </c>
-      <c r="I777" s="8" t="s">
+      <c r="I777" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="778" spans="1:9" ht="42.75">
+    <row r="778" spans="1:9" ht="28">
       <c r="A778" s="15" t="s">
         <v>1135</v>
       </c>
       <c r="B778" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C778" s="7">
         <v>2023</v>
       </c>
       <c r="D778" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E778" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F778" s="8" t="s">
         <v>1114</v>
       </c>
       <c r="G778" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H778" s="8" t="s">
         <v>1115</v>
       </c>
-      <c r="I778" s="8" t="s">
-[...3 lines deleted...]
-    <row r="779" spans="1:9" ht="51">
+      <c r="I778" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="779" spans="1:9" ht="50">
       <c r="A779" s="15" t="s">
         <v>1203</v>
       </c>
       <c r="B779" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C779" s="7">
         <v>2023</v>
       </c>
       <c r="D779" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E779" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F779" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G779" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="H779" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I779" s="8" t="s">
+      <c r="I779" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="780" spans="1:9" ht="42.75">
+    <row r="780" spans="1:9" ht="28">
       <c r="A780" s="15" t="s">
         <v>1202</v>
       </c>
       <c r="B780" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C780" s="7">
         <v>2023</v>
       </c>
       <c r="D780" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E780" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F780" s="8" t="s">
         <v>1132</v>
       </c>
       <c r="G780" s="7" t="s">
         <v>1133</v>
       </c>
       <c r="H780" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="I780" s="8" t="s">
+      <c r="I780" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="781" spans="1:9" ht="42.75">
+    <row r="781" spans="1:9" ht="42">
       <c r="A781" s="15" t="s">
         <v>1201</v>
       </c>
       <c r="B781" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C781" s="7">
         <v>2022</v>
       </c>
       <c r="D781" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E781" s="5" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F781" s="8" t="s">
         <v>1114</v>
       </c>
       <c r="G781" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H781" s="8" t="s">
         <v>1115</v>
       </c>
-      <c r="I781" s="8" t="s">
-[...3 lines deleted...]
-    <row r="782" spans="1:9" ht="57">
+      <c r="I781" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="782" spans="1:9" ht="56">
       <c r="A782" s="15" t="s">
         <v>1200</v>
       </c>
       <c r="B782" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C782" s="7">
         <v>2023</v>
       </c>
       <c r="D782" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E782" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F782" s="8" t="s">
         <v>1114</v>
       </c>
       <c r="G782" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H782" s="8" t="s">
         <v>1115</v>
       </c>
-      <c r="I782" s="8" t="s">
-[...3 lines deleted...]
-    <row r="783" spans="1:9" ht="42.75">
+      <c r="I782" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="783" spans="1:9" ht="42">
       <c r="A783" s="15" t="s">
         <v>1199</v>
       </c>
       <c r="B783" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C783" s="7">
         <v>2023</v>
       </c>
       <c r="D783" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E783" s="5" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F783" s="8" t="s">
         <v>1136</v>
       </c>
       <c r="G783" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H783" s="8" t="s">
         <v>1137</v>
       </c>
-      <c r="I783" s="8" t="s">
-[...3 lines deleted...]
-    <row r="784" spans="1:9" ht="28.5">
+      <c r="I783" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="784" spans="1:9" ht="28">
       <c r="A784" s="15" t="s">
         <v>1198</v>
       </c>
       <c r="B784" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C784" s="7">
         <v>2023</v>
       </c>
       <c r="D784" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E784" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F784" s="8" t="s">
         <v>1075</v>
       </c>
       <c r="G784" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H784" s="8" t="s">
         <v>1076</v>
       </c>
-      <c r="I784" s="8" t="s">
+      <c r="I784" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="785" spans="1:9" ht="42.75">
+    <row r="785" spans="1:9" ht="28">
       <c r="A785" s="15" t="s">
         <v>1197</v>
       </c>
       <c r="B785" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C785" s="7">
         <v>2023</v>
       </c>
       <c r="D785" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E785" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F785" s="8" t="s">
         <v>579</v>
       </c>
       <c r="G785" s="7" t="s">
         <v>1118</v>
       </c>
       <c r="H785" s="8" t="s">
         <v>476</v>
       </c>
-      <c r="I785" s="8" t="s">
+      <c r="I785" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="786" spans="1:9" ht="42.75">
+    <row r="786" spans="1:9" ht="42">
       <c r="A786" s="15" t="s">
         <v>1196</v>
       </c>
       <c r="B786" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C786" s="7">
         <v>2023</v>
       </c>
       <c r="D786" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E786" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F786" s="8" t="s">
         <v>690</v>
       </c>
       <c r="G786" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H786" s="8" t="s">
         <v>691</v>
       </c>
-      <c r="I786" s="8" t="s">
-[...3 lines deleted...]
-    <row r="787" spans="1:9" ht="51">
+      <c r="I786" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="787" spans="1:9" ht="50">
       <c r="A787" s="15" t="s">
         <v>1195</v>
       </c>
       <c r="B787" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C787" s="7">
         <v>2023</v>
       </c>
       <c r="D787" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E787" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F787" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G787" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="H787" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I787" s="8" t="s">
+      <c r="I787" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="788" spans="1:9" ht="57">
+    <row r="788" spans="1:9" ht="56">
       <c r="A788" s="15" t="s">
         <v>1194</v>
       </c>
       <c r="B788" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C788" s="7">
         <v>2023</v>
       </c>
       <c r="D788" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E788" s="5" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F788" s="8" t="s">
         <v>354</v>
       </c>
       <c r="G788" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H788" s="8" t="s">
         <v>355</v>
       </c>
-      <c r="I788" s="8" t="s">
+      <c r="I788" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="789" spans="1:9" ht="114">
+    <row r="789" spans="1:9" ht="98">
       <c r="A789" s="15" t="s">
         <v>1193</v>
       </c>
       <c r="B789" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C789" s="7">
         <v>2023</v>
       </c>
       <c r="D789" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E789" s="5" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F789" s="8" t="s">
         <v>1114</v>
       </c>
       <c r="G789" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H789" s="8" t="s">
         <v>1115</v>
       </c>
-      <c r="I789" s="8" t="s">
-[...3 lines deleted...]
-    <row r="790" spans="1:9" ht="57">
+      <c r="I789" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="790" spans="1:9" ht="56">
       <c r="A790" s="15" t="s">
         <v>1192</v>
       </c>
       <c r="B790" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C790" s="7">
         <v>2023</v>
       </c>
       <c r="D790" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E790" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F790" s="8" t="s">
         <v>1138</v>
       </c>
       <c r="G790" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H790" s="8" t="s">
         <v>793</v>
       </c>
-      <c r="I790" s="8" t="s">
+      <c r="I790" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="791" spans="1:9" ht="28.5">
+    <row r="791" spans="1:9" ht="28">
       <c r="A791" s="15" t="s">
         <v>1191</v>
       </c>
       <c r="B791" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C791" s="7">
         <v>2023</v>
       </c>
       <c r="D791" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E791" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F791" s="8" t="s">
         <v>1138</v>
       </c>
       <c r="G791" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H791" s="8" t="s">
         <v>793</v>
       </c>
-      <c r="I791" s="8" t="s">
+      <c r="I791" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="792" spans="1:9" ht="114">
+    <row r="792" spans="1:9" ht="98">
       <c r="A792" s="15" t="s">
         <v>1190</v>
       </c>
       <c r="B792" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C792" s="7">
         <v>2023</v>
       </c>
       <c r="D792" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E792" s="7" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F792" s="8" t="s">
         <v>354</v>
       </c>
       <c r="G792" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H792" s="8" t="s">
         <v>355</v>
       </c>
-      <c r="I792" s="8" t="s">
+      <c r="I792" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="793" spans="1:9" ht="71.25">
+    <row r="793" spans="1:9" ht="70">
       <c r="A793" s="15" t="s">
         <v>1189</v>
       </c>
       <c r="B793" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C793" s="7">
         <v>2023</v>
       </c>
       <c r="D793" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E793" s="5" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F793" s="8" t="s">
         <v>690</v>
       </c>
       <c r="G793" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H793" s="8" t="s">
         <v>691</v>
       </c>
-      <c r="I793" s="8" t="s">
-[...3 lines deleted...]
-    <row r="794" spans="1:9" ht="28.5">
+      <c r="I793" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="794" spans="1:9" ht="28">
       <c r="A794" s="15" t="s">
         <v>1188</v>
       </c>
       <c r="B794" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C794" s="7">
         <v>2023</v>
       </c>
       <c r="D794" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E794" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F794" s="8" t="s">
         <v>875</v>
       </c>
       <c r="G794" s="7" t="s">
         <v>351</v>
       </c>
       <c r="H794" s="8" t="s">
         <v>876</v>
       </c>
-      <c r="I794" s="8" t="s">
+      <c r="I794" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="795" spans="1:9" ht="51">
+    <row r="795" spans="1:9" ht="50">
       <c r="A795" s="15" t="s">
         <v>1187</v>
       </c>
       <c r="B795" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C795" s="7">
         <v>2023</v>
       </c>
       <c r="D795" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E795" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F795" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G795" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="H795" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I795" s="8" t="s">
+      <c r="I795" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="796" spans="1:9" ht="25.5">
+    <row r="796" spans="1:9" ht="25">
       <c r="A796" s="15" t="s">
         <v>1186</v>
       </c>
       <c r="B796" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C796" s="7">
         <v>2023</v>
       </c>
       <c r="D796" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E796" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F796" s="8" t="s">
         <v>392</v>
       </c>
       <c r="G796" s="7" t="s">
         <v>1139</v>
       </c>
       <c r="H796" s="8" t="s">
         <v>394</v>
       </c>
-      <c r="I796" s="8" t="s">
+      <c r="I796" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="797" spans="1:9" ht="28.5">
+    <row r="797" spans="1:9" ht="28">
       <c r="A797" s="15" t="s">
         <v>1185</v>
       </c>
       <c r="B797" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C797" s="7">
         <v>2023</v>
       </c>
       <c r="D797" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E797" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F797" s="8" t="s">
         <v>1140</v>
       </c>
       <c r="G797" s="7" t="s">
         <v>1141</v>
       </c>
       <c r="H797" s="8" t="s">
         <v>1142</v>
       </c>
-      <c r="I797" s="8" t="s">
+      <c r="I797" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="798" spans="1:9" ht="28.5">
+    <row r="798" spans="1:9" ht="28">
       <c r="A798" s="15" t="s">
         <v>1184</v>
       </c>
       <c r="B798" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C798" s="7">
         <v>2023</v>
       </c>
       <c r="D798" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E798" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F798" s="8" t="s">
         <v>1138</v>
       </c>
       <c r="G798" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H798" s="8" t="s">
         <v>793</v>
       </c>
-      <c r="I798" s="8" t="s">
+      <c r="I798" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="799" spans="1:9" ht="51">
+    <row r="799" spans="1:9" ht="50">
       <c r="A799" s="15" t="s">
         <v>1183</v>
       </c>
       <c r="B799" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C799" s="7">
         <v>2023</v>
       </c>
       <c r="D799" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E799" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F799" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G799" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="H799" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I799" s="8" t="s">
+      <c r="I799" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="800" spans="1:9" ht="42.75">
+    <row r="800" spans="1:9" ht="28">
       <c r="A800" s="15" t="s">
         <v>1182</v>
       </c>
       <c r="B800" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C800" s="7">
         <v>2023</v>
       </c>
       <c r="D800" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E800" s="7" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F800" s="8" t="s">
         <v>1075</v>
       </c>
       <c r="G800" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H800" s="7" t="s">
         <v>1076</v>
       </c>
-      <c r="I800" s="8" t="s">
+      <c r="I800" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="801" spans="1:9" ht="57">
+    <row r="801" spans="1:9" ht="56">
       <c r="A801" s="15" t="s">
         <v>1181</v>
       </c>
       <c r="B801" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C801" s="7">
         <v>2024</v>
       </c>
       <c r="D801" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E801" s="7" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F801" s="8" t="s">
         <v>567</v>
       </c>
       <c r="G801" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H801" s="8" t="s">
         <v>568</v>
       </c>
-      <c r="I801" s="8" t="s">
+      <c r="I801" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="802" spans="1:9" ht="28.5">
+    <row r="802" spans="1:9" ht="28">
       <c r="A802" s="15" t="s">
         <v>1180</v>
       </c>
       <c r="B802" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C802" s="7">
         <v>2023</v>
       </c>
       <c r="D802" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E802" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F802" s="8" t="s">
         <v>1131</v>
       </c>
       <c r="G802" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H802" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="I802" s="8" t="s">
-[...3 lines deleted...]
-    <row r="803" spans="1:9" ht="57">
+      <c r="I802" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="803" spans="1:9" ht="42">
       <c r="A803" s="15" t="s">
         <v>1179</v>
       </c>
       <c r="B803" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C803" s="7">
         <v>2023</v>
       </c>
       <c r="D803" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E803" s="7" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F803" s="8" t="s">
         <v>1143</v>
       </c>
       <c r="G803" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H803" s="8" t="s">
         <v>191</v>
       </c>
-      <c r="I803" s="8" t="s">
-[...3 lines deleted...]
-    <row r="804" spans="1:9" ht="28.5">
+      <c r="I803" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="804" spans="1:9" ht="28">
       <c r="A804" s="15" t="s">
         <v>1178</v>
       </c>
       <c r="B804" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C804" s="7">
         <v>2023</v>
       </c>
       <c r="D804" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E804" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F804" s="8" t="s">
         <v>579</v>
       </c>
       <c r="G804" s="7" t="s">
         <v>1118</v>
       </c>
       <c r="H804" s="8" t="s">
         <v>476</v>
       </c>
-      <c r="I804" s="8" t="s">
+      <c r="I804" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="805" spans="1:9" ht="28.5">
+    <row r="805" spans="1:9" ht="25">
       <c r="A805" s="15" t="s">
         <v>1177</v>
       </c>
       <c r="B805" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C805" s="7">
         <v>2023</v>
       </c>
       <c r="D805" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E805" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F805" s="8" t="s">
         <v>1144</v>
       </c>
       <c r="G805" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H805" s="8" t="s">
         <v>796</v>
       </c>
-      <c r="I805" s="8" t="s">
+      <c r="I805" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="806" spans="1:9" ht="71.25">
+    <row r="806" spans="1:9" ht="56">
       <c r="A806" s="15" t="s">
         <v>1176</v>
       </c>
       <c r="B806" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C806" s="7">
         <v>2023</v>
       </c>
       <c r="D806" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E806" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F806" s="8" t="s">
         <v>1145</v>
       </c>
       <c r="G806" s="7" t="s">
         <v>951</v>
       </c>
       <c r="H806" s="8" t="s">
         <v>183</v>
       </c>
-      <c r="I806" s="8" t="s">
+      <c r="I806" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="807" spans="1:9" ht="85.5">
+    <row r="807" spans="1:9" ht="70">
       <c r="A807" s="15" t="s">
         <v>1175</v>
       </c>
       <c r="B807" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C807" s="7">
         <v>2023</v>
       </c>
       <c r="D807" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E807" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F807" s="8" t="s">
         <v>1143</v>
       </c>
       <c r="G807" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H807" s="8" t="s">
         <v>191</v>
       </c>
-      <c r="I807" s="8" t="s">
-[...3 lines deleted...]
-    <row r="808" spans="1:9" ht="42.75">
+      <c r="I807" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="808" spans="1:9" ht="28">
       <c r="A808" s="15" t="s">
         <v>1174</v>
       </c>
       <c r="B808" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C808" s="7">
         <v>2023</v>
       </c>
       <c r="D808" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E808" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F808" s="8" t="s">
         <v>1147</v>
       </c>
       <c r="G808" s="7" t="s">
         <v>194</v>
       </c>
       <c r="H808" s="8" t="s">
         <v>294</v>
       </c>
-      <c r="I808" s="8" t="s">
+      <c r="I808" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="809" spans="1:9" ht="71.25">
+    <row r="809" spans="1:9" ht="56">
       <c r="A809" s="15" t="s">
         <v>1173</v>
       </c>
       <c r="B809" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C809" s="7">
         <v>2023</v>
       </c>
       <c r="D809" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E809" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F809" s="8" t="s">
         <v>392</v>
       </c>
       <c r="G809" s="7" t="s">
         <v>1139</v>
       </c>
       <c r="H809" s="8" t="s">
         <v>394</v>
       </c>
-      <c r="I809" s="8" t="s">
+      <c r="I809" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="810" spans="1:9" ht="85.5">
+    <row r="810" spans="1:9" ht="70">
       <c r="A810" s="15" t="s">
         <v>1148</v>
       </c>
       <c r="B810" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C810" s="7">
         <v>2024</v>
       </c>
       <c r="D810" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E810" s="7" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F810" s="8" t="s">
         <v>1138</v>
       </c>
       <c r="G810" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H810" s="8" t="s">
         <v>793</v>
       </c>
-      <c r="I810" s="8" t="s">
+      <c r="I810" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="811" spans="1:9" ht="57">
+    <row r="811" spans="1:9" ht="42">
       <c r="A811" s="15" t="s">
         <v>1172</v>
       </c>
       <c r="B811" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C811" s="7">
         <v>2024</v>
       </c>
       <c r="D811" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E811" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F811" s="8" t="s">
         <v>1149</v>
       </c>
       <c r="G811" s="7" t="s">
         <v>1150</v>
       </c>
       <c r="H811" s="8" t="s">
         <v>1151</v>
       </c>
-      <c r="I811" s="8" t="s">
+      <c r="I811" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="812" spans="1:9" ht="57">
+    <row r="812" spans="1:9" ht="56">
       <c r="A812" s="15" t="s">
         <v>1171</v>
       </c>
       <c r="B812" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C812" s="7">
         <v>2024</v>
       </c>
       <c r="D812" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E812" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F812" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G812" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="H812" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I812" s="8" t="s">
+      <c r="I812" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="813" spans="1:9" ht="42.75">
+    <row r="813" spans="1:9" ht="42">
       <c r="A813" s="15" t="s">
         <v>1170</v>
       </c>
       <c r="B813" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C813" s="7">
         <v>2024</v>
       </c>
       <c r="D813" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E813" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F813" s="8" t="s">
         <v>392</v>
       </c>
       <c r="G813" s="7" t="s">
         <v>1139</v>
       </c>
       <c r="H813" s="8" t="s">
         <v>394</v>
       </c>
-      <c r="I813" s="8" t="s">
+      <c r="I813" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="814" spans="1:9" ht="51">
+    <row r="814" spans="1:9" ht="50">
       <c r="A814" s="15" t="s">
         <v>1169</v>
       </c>
       <c r="B814" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C814" s="7">
         <v>2024</v>
       </c>
       <c r="D814" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E814" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F814" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G814" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="H814" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I814" s="8" t="s">
+      <c r="I814" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="815" spans="1:9" ht="28.5">
+    <row r="815" spans="1:9" ht="28">
       <c r="A815" s="15" t="s">
         <v>1168</v>
       </c>
       <c r="B815" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C815" s="7">
         <v>2024</v>
       </c>
       <c r="D815" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E815" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F815" s="8" t="s">
         <v>1154</v>
       </c>
       <c r="G815" s="7" t="s">
         <v>1155</v>
       </c>
       <c r="H815" s="8" t="s">
         <v>204</v>
       </c>
-      <c r="I815" s="8" t="s">
+      <c r="I815" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="816" spans="1:9" ht="71.25">
+    <row r="816" spans="1:9" ht="56">
       <c r="A816" s="15" t="s">
         <v>1167</v>
       </c>
       <c r="B816" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C816" s="7">
         <v>2024</v>
       </c>
       <c r="D816" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E816" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F816" s="8" t="s">
         <v>579</v>
       </c>
       <c r="G816" s="7" t="s">
         <v>1118</v>
       </c>
       <c r="H816" s="8" t="s">
         <v>476</v>
       </c>
-      <c r="I816" s="8" t="s">
+      <c r="I816" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="817" spans="1:9" ht="51">
+    <row r="817" spans="1:9" ht="50">
       <c r="A817" s="15" t="s">
         <v>1166</v>
       </c>
       <c r="B817" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C817" s="7">
         <v>2024</v>
       </c>
       <c r="D817" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E817" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F817" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G817" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="H817" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I817" s="8" t="s">
+      <c r="I817" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="818" spans="1:9" ht="51">
+    <row r="818" spans="1:9" ht="50">
       <c r="A818" s="15" t="s">
         <v>1165</v>
       </c>
       <c r="B818" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C818" s="7">
         <v>2024</v>
       </c>
       <c r="D818" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E818" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F818" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G818" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="H818" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I818" s="8" t="s">
+      <c r="I818" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="819" spans="1:9" ht="71.25">
+    <row r="819" spans="1:9" ht="70">
       <c r="A819" s="15" t="s">
         <v>1164</v>
       </c>
       <c r="B819" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C819" s="7">
         <v>2024</v>
       </c>
       <c r="D819" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E819" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F819" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G819" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="H819" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I819" s="8" t="s">
+      <c r="I819" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="820" spans="1:9" ht="42.75">
+    <row r="820" spans="1:9" ht="42">
       <c r="A820" s="15" t="s">
         <v>1163</v>
       </c>
       <c r="B820" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C820" s="7">
         <v>2023</v>
       </c>
       <c r="D820" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E820" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F820" s="8" t="s">
         <v>1146</v>
       </c>
       <c r="G820" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H820" s="8" t="s">
         <v>462</v>
       </c>
-      <c r="I820" s="8" t="s">
-[...3 lines deleted...]
-    <row r="821" spans="1:9" ht="42.75">
+      <c r="I820" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="821" spans="1:9" ht="28">
       <c r="A821" s="15" t="s">
         <v>1162</v>
       </c>
       <c r="B821" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C821" s="7">
         <v>2024</v>
       </c>
       <c r="D821" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E821" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F821" s="8" t="s">
         <v>1140</v>
       </c>
       <c r="G821" s="7" t="s">
         <v>1141</v>
       </c>
       <c r="H821" s="8" t="s">
         <v>1142</v>
       </c>
-      <c r="I821" s="8" t="s">
+      <c r="I821" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="822" spans="1:9" ht="42.75">
+    <row r="822" spans="1:9" ht="42">
       <c r="A822" s="15" t="s">
         <v>1161</v>
       </c>
       <c r="B822" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C822" s="7">
         <v>2024</v>
       </c>
       <c r="D822" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E822" s="7" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F822" s="8" t="s">
         <v>1131</v>
       </c>
       <c r="G822" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H822" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="I822" s="8" t="s">
-[...3 lines deleted...]
-    <row r="823" spans="1:9" ht="42.75">
+      <c r="I822" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="823" spans="1:9" ht="42">
       <c r="A823" s="15" t="s">
         <v>1160</v>
       </c>
       <c r="B823" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C823" s="7">
         <v>2024</v>
       </c>
       <c r="D823" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E823" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F823" s="8" t="s">
         <v>1156</v>
       </c>
       <c r="G823" s="7" t="s">
         <v>1157</v>
       </c>
       <c r="H823" s="8" t="s">
         <v>659</v>
       </c>
-      <c r="I823" s="8" t="s">
+      <c r="I823" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="824" spans="1:9" ht="51">
+    <row r="824" spans="1:9" ht="50">
       <c r="A824" s="15" t="s">
         <v>1159</v>
       </c>
       <c r="B824" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C824" s="7">
         <v>2024</v>
       </c>
       <c r="D824" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E824" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F824" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G824" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="H824" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I824" s="8" t="s">
+      <c r="I824" s="7" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="825" spans="1:9" ht="100.5" customHeight="1">
       <c r="A825" s="15" t="s">
         <v>1158</v>
       </c>
       <c r="B825" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C825" s="7">
         <v>2024</v>
       </c>
       <c r="D825" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E825" s="7" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F825" s="8" t="s">
         <v>1152</v>
       </c>
       <c r="G825" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H825" s="8" t="s">
         <v>1153</v>
       </c>
-      <c r="I825" s="8" t="s">
-[...3 lines deleted...]
-    <row r="826" spans="1:9" ht="28.5">
+      <c r="I825" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="826" spans="1:9" ht="28">
       <c r="A826" s="15" t="s">
         <v>1211</v>
       </c>
       <c r="B826" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C826" s="7">
         <v>2024</v>
       </c>
       <c r="D826" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E826" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F826" s="8" t="s">
         <v>1089</v>
       </c>
       <c r="G826" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H826" s="8" t="s">
         <v>1212</v>
       </c>
-      <c r="I826" s="8" t="s">
+      <c r="I826" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="827" spans="1:9" ht="71.25">
+    <row r="827" spans="1:9" ht="56">
       <c r="A827" s="15" t="s">
         <v>1213</v>
       </c>
       <c r="B827" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C827" s="7">
         <v>2024</v>
       </c>
       <c r="D827" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E827" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F827" s="8" t="s">
         <v>579</v>
       </c>
       <c r="G827" s="7" t="s">
         <v>1118</v>
       </c>
       <c r="H827" s="8" t="s">
         <v>476</v>
       </c>
-      <c r="I827" s="8" t="s">
+      <c r="I827" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="828" spans="1:9" ht="28.5">
+    <row r="828" spans="1:9" ht="28">
       <c r="A828" s="15" t="s">
         <v>1214</v>
       </c>
       <c r="B828" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C828" s="7">
         <v>2024</v>
       </c>
       <c r="D828" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E828" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F828" s="8" t="s">
         <v>1215</v>
       </c>
       <c r="G828" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H828" s="8" t="s">
         <v>960</v>
       </c>
-      <c r="I828" s="8" t="s">
+      <c r="I828" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="829" spans="1:9" ht="28.5">
+    <row r="829" spans="1:9" ht="28">
       <c r="A829" s="15" t="s">
         <v>1216</v>
       </c>
       <c r="B829" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C829" s="7">
         <v>2024</v>
       </c>
       <c r="D829" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E829" s="7" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F829" s="8" t="s">
         <v>1138</v>
       </c>
       <c r="G829" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H829" s="8" t="s">
         <v>793</v>
       </c>
-      <c r="I829" s="8" t="s">
+      <c r="I829" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="830" spans="1:9" ht="85.5">
+    <row r="830" spans="1:9" ht="70">
       <c r="A830" s="15" t="s">
         <v>1217</v>
       </c>
       <c r="B830" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C830" s="7">
         <v>2024</v>
       </c>
       <c r="D830" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E830" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F830" s="8" t="s">
         <v>1114</v>
       </c>
       <c r="G830" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H830" s="8" t="s">
         <v>1115</v>
       </c>
-      <c r="I830" s="8" t="s">
-[...3 lines deleted...]
-    <row r="831" spans="1:9" ht="28.5">
+      <c r="I830" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="831" spans="1:9" ht="28">
       <c r="A831" s="15" t="s">
         <v>1218</v>
       </c>
       <c r="B831" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C831" s="7">
         <v>2024</v>
       </c>
       <c r="D831" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E831" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F831" s="8" t="s">
         <v>1219</v>
       </c>
       <c r="G831" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H831" s="8" t="s">
         <v>322</v>
       </c>
-      <c r="I831" s="8" t="s">
+      <c r="I831" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="832" spans="1:9" ht="57">
+    <row r="832" spans="1:9" ht="56">
       <c r="A832" s="15" t="s">
         <v>1220</v>
       </c>
       <c r="B832" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C832" s="7">
         <v>2025</v>
       </c>
       <c r="D832" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E832" s="7" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F832" s="8" t="s">
         <v>567</v>
       </c>
       <c r="G832" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H832" s="8" t="s">
         <v>568</v>
       </c>
-      <c r="I832" s="8" t="s">
+      <c r="I832" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="833" spans="1:9" ht="42.75">
+    <row r="833" spans="1:9" ht="28">
       <c r="A833" s="15" t="s">
         <v>1221</v>
       </c>
       <c r="B833" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C833" s="7">
         <v>2025</v>
       </c>
       <c r="D833" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E833" s="7" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F833" s="8" t="s">
         <v>354</v>
       </c>
       <c r="G833" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H833" s="8" t="s">
         <v>355</v>
       </c>
-      <c r="I833" s="8" t="s">
+      <c r="I833" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="834" spans="1:9" ht="42.75">
+    <row r="834" spans="1:9" ht="42">
       <c r="A834" s="15" t="s">
         <v>1222</v>
       </c>
       <c r="B834" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C834" s="7">
         <v>2025</v>
       </c>
       <c r="D834" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E834" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F834" s="8" t="s">
         <v>1154</v>
       </c>
       <c r="G834" s="7" t="s">
         <v>1155</v>
       </c>
       <c r="H834" s="8" t="s">
         <v>204</v>
       </c>
-      <c r="I834" s="8" t="s">
+      <c r="I834" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="835" spans="1:9" ht="51">
+    <row r="835" spans="1:9" ht="50">
       <c r="A835" s="15" t="s">
         <v>1223</v>
       </c>
       <c r="B835" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C835" s="7">
         <v>2025</v>
       </c>
       <c r="D835" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E835" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F835" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G835" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="H835" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I835" s="8" t="s">
+      <c r="I835" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="836" spans="1:9" ht="57">
+    <row r="836" spans="1:9" ht="42">
       <c r="A836" s="15" t="s">
         <v>1224</v>
       </c>
       <c r="B836" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C836" s="7">
         <v>2025</v>
       </c>
       <c r="D836" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E836" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F836" s="8" t="s">
         <v>1147</v>
       </c>
       <c r="G836" s="7" t="s">
         <v>194</v>
       </c>
       <c r="H836" s="8" t="s">
         <v>294</v>
       </c>
-      <c r="I836" s="8" t="s">
+      <c r="I836" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="837" spans="1:9" ht="28.5">
+    <row r="837" spans="1:9" ht="25">
       <c r="A837" s="15" t="s">
         <v>1225</v>
       </c>
       <c r="B837" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C837" s="7">
         <v>2025</v>
       </c>
       <c r="D837" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E837" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F837" s="8" t="s">
         <v>1144</v>
       </c>
       <c r="G837" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H837" s="8" t="s">
         <v>796</v>
       </c>
-      <c r="I837" s="8" t="s">
+      <c r="I837" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="838" spans="1:9" ht="28.5">
+    <row r="838" spans="1:9" ht="28">
       <c r="A838" s="15" t="s">
         <v>1226</v>
       </c>
       <c r="B838" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C838" s="7">
         <v>2025</v>
       </c>
       <c r="D838" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E838" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F838" s="8" t="s">
         <v>1154</v>
       </c>
       <c r="G838" s="7" t="s">
         <v>1155</v>
       </c>
       <c r="H838" s="8" t="s">
         <v>204</v>
       </c>
-      <c r="I838" s="8" t="s">
+      <c r="I838" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="839" spans="1:9" ht="57">
+    <row r="839" spans="1:9" ht="56">
       <c r="A839" s="15" t="s">
         <v>1227</v>
       </c>
       <c r="B839" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C839" s="7">
         <v>2025</v>
       </c>
       <c r="D839" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E839" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F839" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G839" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="H839" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I839" s="8" t="s">
+      <c r="I839" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="840" spans="1:9" ht="42.75">
+    <row r="840" spans="1:9" ht="42">
       <c r="A840" s="15" t="s">
         <v>1228</v>
       </c>
       <c r="B840" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C840" s="7">
         <v>2025</v>
       </c>
       <c r="D840" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E840" s="7" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F840" s="8" t="s">
         <v>1143</v>
       </c>
       <c r="G840" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H840" s="8" t="s">
         <v>191</v>
       </c>
-      <c r="I840" s="8" t="s">
-[...3 lines deleted...]
-    <row r="841" spans="1:9" ht="28.5">
+      <c r="I840" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="841" spans="1:9" ht="28">
       <c r="A841" s="15" t="s">
         <v>1229</v>
       </c>
       <c r="B841" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C841" s="7">
         <v>2025</v>
       </c>
       <c r="D841" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E841" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F841" s="8" t="s">
         <v>478</v>
       </c>
       <c r="G841" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H841" s="8" t="s">
         <v>479</v>
       </c>
-      <c r="I841" s="8" t="s">
+      <c r="I841" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="842" spans="1:9" ht="57">
+    <row r="842" spans="1:9" ht="56">
       <c r="A842" s="15" t="s">
         <v>1230</v>
       </c>
       <c r="B842" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C842" s="7">
         <v>2025</v>
       </c>
       <c r="D842" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E842" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F842" s="8" t="s">
         <v>1231</v>
       </c>
       <c r="G842" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H842" s="8" t="s">
         <v>1232</v>
       </c>
-      <c r="I842" s="8" t="s">
+      <c r="I842" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="843" spans="1:9" ht="42.75">
+    <row r="843" spans="1:9" ht="28">
       <c r="A843" s="15" t="s">
         <v>1233</v>
       </c>
       <c r="B843" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C843" s="7">
         <v>2025</v>
       </c>
       <c r="D843" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E843" s="7" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F843" s="8" t="s">
         <v>354</v>
       </c>
       <c r="G843" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H843" s="8" t="s">
         <v>355</v>
       </c>
-      <c r="I843" s="8" t="s">
+      <c r="I843" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="844" spans="1:9" ht="42.75">
+    <row r="844" spans="1:9" ht="42">
       <c r="A844" s="15" t="s">
         <v>1234</v>
       </c>
       <c r="B844" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C844" s="7">
         <v>2025</v>
       </c>
       <c r="D844" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E844" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F844" s="8" t="s">
         <v>1235</v>
       </c>
       <c r="G844" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H844" s="8" t="s">
         <v>1236</v>
       </c>
-      <c r="I844" s="8" t="s">
+      <c r="I844" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="845" spans="1:9" ht="42.75">
+    <row r="845" spans="1:9" ht="42">
       <c r="A845" s="15" t="s">
         <v>1237</v>
       </c>
       <c r="B845" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C845" s="7">
         <v>2025</v>
       </c>
       <c r="D845" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E845" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F845" s="8" t="s">
         <v>579</v>
       </c>
       <c r="G845" s="7" t="s">
         <v>1118</v>
       </c>
       <c r="H845" s="8" t="s">
         <v>476</v>
       </c>
-      <c r="I845" s="8" t="s">
+      <c r="I845" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="846" spans="1:9" ht="51">
+    <row r="846" spans="1:9" ht="50">
       <c r="A846" s="15" t="s">
         <v>1238</v>
       </c>
       <c r="B846" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C846" s="7">
         <v>2025</v>
       </c>
       <c r="D846" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E846" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F846" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="G846" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="H846" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="I846" s="8" t="s">
+      <c r="I846" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="847" spans="1:9" ht="71.25">
+    <row r="847" spans="1:9" ht="56">
       <c r="A847" s="15" t="s">
         <v>1239</v>
       </c>
       <c r="B847" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C847" s="7">
         <v>2025</v>
       </c>
       <c r="D847" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E847" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F847" s="8" t="s">
         <v>1240</v>
       </c>
       <c r="G847" s="7" t="s">
         <v>1060</v>
       </c>
       <c r="H847" s="8" t="s">
         <v>603</v>
       </c>
-      <c r="I847" s="8" t="s">
+      <c r="I847" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="848" spans="1:9" ht="42.75">
+    <row r="848" spans="1:9" ht="28">
       <c r="A848" s="15" t="s">
         <v>1241</v>
       </c>
       <c r="B848" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C848" s="7">
         <v>2025</v>
       </c>
       <c r="D848" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E848" s="7" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F848" s="8" t="s">
         <v>1143</v>
       </c>
       <c r="G848" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H848" s="7" t="s">
         <v>191</v>
       </c>
-      <c r="I848" s="8" t="s">
-[...3 lines deleted...]
-    <row r="849" spans="1:9" ht="42.75">
+      <c r="I848" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="849" spans="1:9" ht="42">
       <c r="A849" s="15" t="s">
         <v>1242</v>
       </c>
       <c r="B849" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="C849" s="7">
         <v>2025</v>
       </c>
       <c r="D849" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E849" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F849" s="8" t="s">
         <v>1145</v>
       </c>
       <c r="G849" s="7" t="s">
         <v>951</v>
       </c>
       <c r="H849" s="8" t="s">
         <v>183</v>
       </c>
-      <c r="I849" s="8" t="s">
+      <c r="I849" s="7" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="850" spans="1:9" ht="33" customHeight="1">
       <c r="A850" s="15" t="s">
         <v>1243</v>
       </c>
       <c r="B850" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="C850" s="7">
         <v>2025</v>
       </c>
       <c r="D850" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E850" s="7" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F850" s="8" t="s">
         <v>1152</v>
       </c>
       <c r="G850" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H850" s="8" t="s">
         <v>1153</v>
       </c>
-      <c r="I850" s="8" t="s">
-[...3 lines deleted...]
-    <row r="851" spans="1:9" ht="42.75">
+      <c r="I850" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="851" spans="1:9" ht="42">
       <c r="A851" s="15" t="s">
         <v>1245</v>
       </c>
       <c r="B851" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="C851" s="7">
         <v>2025</v>
       </c>
       <c r="D851" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E851" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F851" s="8" t="s">
         <v>1246</v>
       </c>
       <c r="G851" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H851" s="8" t="s">
         <v>1247</v>
       </c>
-      <c r="I851" s="8" t="s">
+      <c r="I851" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="852" spans="1:9" ht="51">
+    <row r="852" spans="1:9" ht="50">
       <c r="A852" s="15" t="s">
         <v>1248</v>
       </c>
       <c r="B852" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="C852" s="7">
         <v>2025</v>
       </c>
       <c r="D852" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E852" s="7" t="s">
-        <v>583</v>
+        <v>10</v>
       </c>
       <c r="F852" s="8" t="s">
         <v>1140</v>
       </c>
       <c r="G852" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="H852" s="8" t="s">
         <v>1142</v>
       </c>
-      <c r="I852" s="8" t="s">
+      <c r="I852" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="853" spans="1:9" ht="28.5">
+    <row r="853" spans="1:9" ht="28">
       <c r="A853" s="15" t="s">
         <v>1249</v>
       </c>
       <c r="B853" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="C853" s="7">
         <v>2025</v>
       </c>
       <c r="D853" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E853" s="7" t="s">
-        <v>583</v>
+        <v>10</v>
       </c>
       <c r="F853" s="8" t="s">
         <v>1144</v>
       </c>
       <c r="G853" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H853" s="8" t="s">
         <v>796</v>
       </c>
-      <c r="I853" s="8" t="s">
+      <c r="I853" s="7" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="854" spans="1:9" ht="42.75">
+    <row r="854" spans="1:9" ht="42">
       <c r="A854" s="15" t="s">
         <v>1252</v>
       </c>
       <c r="B854" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="C854" s="7">
         <v>2025</v>
       </c>
       <c r="D854" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E854" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F854" s="8" t="s">
         <v>1250</v>
       </c>
       <c r="G854" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H854" s="8" t="s">
         <v>1251</v>
       </c>
-      <c r="I854" s="8" t="s">
+      <c r="I854" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="855" spans="1:9" ht="28.5">
+    <row r="855" spans="1:9" ht="28">
       <c r="A855" s="15" t="s">
         <v>1253</v>
       </c>
       <c r="B855" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="C855" s="7">
         <v>2025</v>
       </c>
       <c r="D855" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E855" s="7" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F855" s="8" t="s">
         <v>1254</v>
       </c>
       <c r="G855" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H855" s="8" t="s">
-        <v>1257</v>
-[...5 lines deleted...]
-    <row r="856" spans="1:9" ht="85.5">
+        <v>1255</v>
+      </c>
+      <c r="I855" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="856" spans="1:9" ht="70">
       <c r="A856" s="15" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="B856" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="C856" s="7">
         <v>2025</v>
       </c>
       <c r="D856" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E856" s="7" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="F856" s="8" t="s">
         <v>1144</v>
       </c>
       <c r="G856" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H856" s="8" t="s">
         <v>796</v>
       </c>
-      <c r="I856" s="8" t="s">
+      <c r="I856" s="7" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="857" spans="1:9" ht="57">
+    <row r="857" spans="1:9" ht="56">
       <c r="A857" s="15" t="s">
-        <v>1258</v>
+        <v>1257</v>
       </c>
       <c r="B857" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="C857" s="7">
         <v>2025</v>
       </c>
       <c r="D857" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E857" s="7" t="s">
-        <v>583</v>
+        <v>10</v>
       </c>
       <c r="F857" s="8" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="G857" s="7" t="s">
         <v>194</v>
       </c>
       <c r="H857" s="8" t="s">
         <v>879</v>
       </c>
-      <c r="I857" s="8" t="s">
+      <c r="I857" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="858" spans="1:9">
-[...140 lines deleted...]
-      <c r="I870" s="8"/>
+    <row r="858" spans="1:9" ht="42">
+      <c r="A858" s="15" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B858" s="7" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C858" s="7">
+        <v>2026</v>
+      </c>
+      <c r="D858" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E858" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F858" s="8" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G858" s="7" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H858" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="I858" s="7" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="859" spans="1:9" ht="42">
+      <c r="A859" s="15" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B859" s="7" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C859" s="7">
+        <v>2026</v>
+      </c>
+      <c r="D859" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E859" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F859" s="8" t="s">
+        <v>875</v>
+      </c>
+      <c r="G859" s="7" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H859" s="8" t="s">
+        <v>876</v>
+      </c>
+      <c r="I859" s="7" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="860" spans="1:9" ht="33.5" customHeight="1">
+      <c r="A860" s="15" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B860" s="7" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C860" s="7">
+        <v>2026</v>
+      </c>
+      <c r="D860" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E860" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F860" s="8" t="s">
+        <v>1138</v>
+      </c>
+      <c r="G860" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="H860" s="8" t="s">
+        <v>793</v>
+      </c>
+      <c r="I860" s="7" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="861" spans="1:9" ht="70">
+      <c r="A861" s="15" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B861" s="7" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C861" s="7">
+        <v>2026</v>
+      </c>
+      <c r="D861" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E861" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F861" s="8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G861" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="H861" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="I861" s="7" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="862" spans="1:9" ht="62.5">
+      <c r="A862" s="15" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B862" s="7" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C862" s="7">
+        <v>2026</v>
+      </c>
+      <c r="D862" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E862" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F862" s="8" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G862" s="7" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H862" s="8" t="s">
+        <v>1142</v>
+      </c>
+      <c r="I862" s="7" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="863" spans="1:9" ht="56">
+      <c r="A863" s="15" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B863" s="7" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C863" s="7">
+        <v>2026</v>
+      </c>
+      <c r="D863" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E863" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F863" s="8" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G863" s="7" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H863" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="I863" s="7" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="864" spans="1:9" ht="42">
+      <c r="A864" s="15" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B864" s="7" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C864" s="7">
+        <v>2026</v>
+      </c>
+      <c r="D864" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E864" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F864" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="G864" s="7" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H864" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="I864" s="7" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="865" spans="1:9" ht="42">
+      <c r="A865" s="15" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B865" s="7" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C865" s="7">
+        <v>2026</v>
+      </c>
+      <c r="D865" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E865" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F865" s="8" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G865" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="H865" s="8" t="s">
+        <v>796</v>
+      </c>
+      <c r="I865" s="7" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="866" spans="1:9" ht="70">
+      <c r="A866" s="15" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B866" s="7" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C866" s="7">
+        <v>2026</v>
+      </c>
+      <c r="D866" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E866" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F866" s="8" t="s">
+        <v>1146</v>
+      </c>
+      <c r="G866" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="H866" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="I866" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="867" spans="1:9" ht="42">
+      <c r="A867" s="15" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B867" s="7" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C867" s="7">
+        <v>2026</v>
+      </c>
+      <c r="D867" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E867" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F867" s="8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G867" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="H867" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="I867" s="7" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="868" spans="1:9" ht="42">
+      <c r="A868" s="15" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B868" s="7" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C868" s="7">
+        <v>2026</v>
+      </c>
+      <c r="D868" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E868" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F868" s="8" t="s">
+        <v>775</v>
+      </c>
+      <c r="G868" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="H868" s="8" t="s">
+        <v>776</v>
+      </c>
+      <c r="I868" s="7" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="869" spans="1:9" ht="62.5">
+      <c r="A869" s="15" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B869" s="7" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C869" s="7">
+        <v>2026</v>
+      </c>
+      <c r="D869" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E869" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F869" s="8" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G869" s="7" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H869" s="8" t="s">
+        <v>1142</v>
+      </c>
+      <c r="I869" s="7" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="870" spans="1:9" ht="28">
+      <c r="A870" s="15" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B870" s="7" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C870" s="7">
+        <v>2026</v>
+      </c>
+      <c r="D870" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E870" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F870" s="8" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G870" s="7" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H870" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="I870" s="7" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="871" spans="1:9" ht="28">
+      <c r="A871" s="15" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B871" s="7" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C871" s="7">
+        <v>2026</v>
+      </c>
+      <c r="D871" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E871" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F871" s="8" t="s">
+        <v>1278</v>
+      </c>
+      <c r="G871" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="H871" s="8" t="s">
+        <v>476</v>
+      </c>
+      <c r="I871" s="7" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="872" spans="1:9" ht="42">
+      <c r="A872" s="15" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B872" s="7" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C872" s="7">
+        <v>2026</v>
+      </c>
+      <c r="D872" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E872" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F872" s="8" t="s">
+        <v>567</v>
+      </c>
+      <c r="G872" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="H872" s="8" t="s">
+        <v>568</v>
+      </c>
+      <c r="I872" s="7" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="873" spans="1:9" ht="28">
+      <c r="A873" s="15" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B873" s="7" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C873" s="7">
+        <v>2026</v>
+      </c>
+      <c r="D873" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E873" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F873" s="8" t="s">
+        <v>1075</v>
+      </c>
+      <c r="G873" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="H873" s="8" t="s">
+        <v>1076</v>
+      </c>
+      <c r="I873" s="7" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="874" spans="1:9">
+      <c r="A874" s="16"/>
+      <c r="B874" s="7"/>
+      <c r="C874" s="7"/>
+      <c r="D874" s="7"/>
+      <c r="E874" s="7"/>
+      <c r="F874" s="8"/>
+      <c r="G874" s="7"/>
+      <c r="H874" s="8"/>
+      <c r="I874" s="7"/>
+    </row>
+    <row r="875" spans="1:9">
+      <c r="A875" s="16"/>
+      <c r="B875" s="7"/>
+      <c r="C875" s="7"/>
+      <c r="D875" s="7"/>
+      <c r="E875" s="7"/>
+      <c r="F875" s="8"/>
+      <c r="G875" s="7"/>
+      <c r="H875" s="8"/>
+      <c r="I875" s="7"/>
+    </row>
+    <row r="876" spans="1:9">
+      <c r="A876" s="16"/>
+      <c r="B876" s="7"/>
+      <c r="C876" s="7"/>
+      <c r="D876" s="7"/>
+      <c r="E876" s="7"/>
+      <c r="F876" s="8"/>
+      <c r="G876" s="7"/>
+      <c r="H876" s="8"/>
+      <c r="I876" s="7"/>
+    </row>
+    <row r="877" spans="1:9">
+      <c r="A877" s="16"/>
+      <c r="B877" s="7"/>
+      <c r="C877" s="7"/>
+      <c r="D877" s="7"/>
+      <c r="E877" s="7"/>
+      <c r="F877" s="8"/>
+      <c r="G877" s="7"/>
+      <c r="H877" s="8"/>
+      <c r="I877" s="7"/>
+    </row>
+    <row r="878" spans="1:9">
+      <c r="A878" s="16"/>
+      <c r="B878" s="7"/>
+      <c r="C878" s="7"/>
+      <c r="D878" s="7"/>
+      <c r="E878" s="7"/>
+      <c r="F878" s="8"/>
+      <c r="G878" s="7"/>
+      <c r="H878" s="8"/>
+      <c r="I878" s="7"/>
+    </row>
+    <row r="879" spans="1:9">
+      <c r="A879" s="16"/>
+      <c r="B879" s="7"/>
+      <c r="C879" s="7"/>
+      <c r="D879" s="7"/>
+      <c r="E879" s="7"/>
+      <c r="F879" s="8"/>
+      <c r="G879" s="7"/>
+      <c r="H879" s="8"/>
+      <c r="I879" s="7"/>
+    </row>
+    <row r="880" spans="1:9">
+      <c r="A880" s="16"/>
+      <c r="B880" s="7"/>
+      <c r="C880" s="7"/>
+      <c r="D880" s="7"/>
+      <c r="E880" s="7"/>
+      <c r="F880" s="8"/>
+      <c r="G880" s="7"/>
+      <c r="H880" s="8"/>
+      <c r="I880" s="7"/>
+    </row>
+    <row r="881" spans="1:9">
+      <c r="A881" s="16"/>
+      <c r="B881" s="7"/>
+      <c r="C881" s="7"/>
+      <c r="D881" s="7"/>
+      <c r="E881" s="7"/>
+      <c r="F881" s="8"/>
+      <c r="G881" s="7"/>
+      <c r="H881" s="8"/>
+      <c r="I881" s="7"/>
+    </row>
+    <row r="882" spans="1:9">
+      <c r="A882" s="16"/>
+      <c r="B882" s="7"/>
+      <c r="C882" s="7"/>
+      <c r="D882" s="7"/>
+      <c r="E882" s="7"/>
+      <c r="F882" s="8"/>
+      <c r="G882" s="7"/>
+      <c r="H882" s="8"/>
+      <c r="I882" s="7"/>
+    </row>
+    <row r="883" spans="1:9">
+      <c r="A883" s="16"/>
+      <c r="B883" s="7"/>
+      <c r="C883" s="7"/>
+      <c r="D883" s="7"/>
+      <c r="E883" s="7"/>
+      <c r="F883" s="8"/>
+      <c r="G883" s="7"/>
+      <c r="H883" s="8"/>
+      <c r="I883" s="7"/>
+    </row>
+    <row r="884" spans="1:9">
+      <c r="A884" s="16"/>
+      <c r="B884" s="7"/>
+      <c r="C884" s="7"/>
+      <c r="D884" s="7"/>
+      <c r="E884" s="7"/>
+      <c r="F884" s="8"/>
+      <c r="G884" s="7"/>
+      <c r="H884" s="8"/>
+      <c r="I884" s="7"/>
+    </row>
+    <row r="885" spans="1:9">
+      <c r="A885" s="16"/>
+      <c r="B885" s="7"/>
+      <c r="C885" s="7"/>
+      <c r="D885" s="7"/>
+      <c r="E885" s="7"/>
+      <c r="F885" s="8"/>
+      <c r="G885" s="7"/>
+      <c r="H885" s="8"/>
+      <c r="I885" s="7"/>
+    </row>
+    <row r="886" spans="1:9">
+      <c r="A886" s="16"/>
+      <c r="B886" s="7"/>
+      <c r="C886" s="7"/>
+      <c r="D886" s="7"/>
+      <c r="E886" s="7"/>
+      <c r="F886" s="8"/>
+      <c r="G886" s="7"/>
+      <c r="H886" s="8"/>
+      <c r="I886" s="7"/>
+    </row>
+    <row r="887" spans="1:9">
+      <c r="A887" s="16"/>
+      <c r="B887" s="7"/>
+      <c r="C887" s="7"/>
+      <c r="D887" s="7"/>
+      <c r="E887" s="7"/>
+      <c r="F887" s="8"/>
+      <c r="G887" s="7"/>
+      <c r="H887" s="8"/>
+      <c r="I887" s="7"/>
+    </row>
+    <row r="888" spans="1:9">
+      <c r="A888" s="16"/>
+      <c r="B888" s="7"/>
+      <c r="C888" s="7"/>
+      <c r="D888" s="7"/>
+      <c r="E888" s="7"/>
+      <c r="F888" s="8"/>
+      <c r="G888" s="7"/>
+      <c r="H888" s="8"/>
+      <c r="I888" s="7"/>
+    </row>
+    <row r="889" spans="1:9">
+      <c r="A889" s="16"/>
+      <c r="B889" s="7"/>
+      <c r="C889" s="7"/>
+      <c r="D889" s="7"/>
+      <c r="E889" s="7"/>
+      <c r="F889" s="8"/>
+      <c r="G889" s="7"/>
+      <c r="H889" s="8"/>
+      <c r="I889" s="7"/>
+    </row>
+    <row r="890" spans="1:9">
+      <c r="A890" s="16"/>
+      <c r="B890" s="7"/>
+      <c r="C890" s="7"/>
+      <c r="D890" s="7"/>
+      <c r="E890" s="7"/>
+      <c r="F890" s="8"/>
+      <c r="G890" s="7"/>
+      <c r="H890" s="8"/>
+      <c r="I890" s="7"/>
+    </row>
+    <row r="891" spans="1:9">
+      <c r="A891" s="16"/>
+      <c r="B891" s="7"/>
+      <c r="C891" s="7"/>
+      <c r="D891" s="7"/>
+      <c r="E891" s="7"/>
+      <c r="F891" s="8"/>
+      <c r="G891" s="7"/>
+      <c r="H891" s="8"/>
+      <c r="I891" s="7"/>
+    </row>
+    <row r="892" spans="1:9">
+      <c r="A892" s="16"/>
+      <c r="B892" s="7"/>
+      <c r="C892" s="7"/>
+      <c r="D892" s="7"/>
+      <c r="E892" s="7"/>
+      <c r="F892" s="8"/>
+      <c r="G892" s="7"/>
+      <c r="H892" s="8"/>
+      <c r="I892" s="7"/>
+    </row>
+    <row r="893" spans="1:9">
+      <c r="A893" s="16"/>
+      <c r="B893" s="7"/>
+      <c r="C893" s="7"/>
+      <c r="D893" s="7"/>
+      <c r="E893" s="7"/>
+      <c r="F893" s="8"/>
+      <c r="G893" s="7"/>
+      <c r="H893" s="8"/>
+      <c r="I893" s="7"/>
+    </row>
+    <row r="894" spans="1:9">
+      <c r="A894" s="16"/>
+      <c r="B894" s="7"/>
+      <c r="C894" s="7"/>
+      <c r="D894" s="7"/>
+      <c r="E894" s="7"/>
+      <c r="F894" s="8"/>
+      <c r="G894" s="7"/>
+      <c r="H894" s="8"/>
+      <c r="I894" s="7"/>
+    </row>
+    <row r="895" spans="1:9">
+      <c r="A895" s="16"/>
+      <c r="B895" s="7"/>
+      <c r="C895" s="7"/>
+      <c r="D895" s="7"/>
+      <c r="E895" s="7"/>
+      <c r="F895" s="8"/>
+      <c r="G895" s="7"/>
+      <c r="H895" s="8"/>
+      <c r="I895" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A39" r:id="rId1" display="Projet de loi 34 : Loi modifiant la Loi des compagnies et d'autres dispositions législatives " xr:uid="{5F095E5F-A728-42A1-A85E-02EAA71D1051}"/>
     <hyperlink ref="A40" r:id="rId2" display="Projet de loi 36 : Loi modifiant la Loi sur les assurances et modifiant de nouveau le Code civil" xr:uid="{3DA75BB8-6C1E-4D66-9FA4-D1EEBCDB6FDA}"/>
     <hyperlink ref="A36" r:id="rId3" display="Projet de loi 72 : Loi sur la protection du consommateur" xr:uid="{9B9A2AA8-1879-445A-AE94-A6B85124FB20}"/>
     <hyperlink ref="A35" r:id="rId4" display="Projet de loi 35 : Loi modifiant la Loi des renseignements sur les compagnies" xr:uid="{91E88F98-938B-4921-B635-74A6F71A0E5D}"/>
     <hyperlink ref="A41" r:id="rId5" display="Projet de loi 223 : Loi concernant Compagnie de fiducie Citicor" xr:uid="{B6121A61-BE08-40EE-92CC-6392BC7F4218}"/>
     <hyperlink ref="A34" r:id="rId6" display="Projet de loi 124 : Loi concernant l'acquisition d'actions de certaines sociétés de prêts hypotécaires" xr:uid="{887EF2B8-6CEC-4FF1-8F9D-FBF09795E6DE}"/>
     <hyperlink ref="A42" r:id="rId7" display="Projet de loi 241 : Loi concernant Citicorp Ltée" xr:uid="{047AA8D6-470C-4A97-99E4-66A3EE6561E2}"/>
     <hyperlink ref="A64" r:id="rId8" display="Projet de loi 15 : Loi  modifiant la Loi modifiant la Loi sur les  biens  culturels  et d’autres dispositions législatives (1986)" xr:uid="{1A32420D-B071-43C4-85BD-A518B2E586EC}"/>
     <hyperlink ref="A66" r:id="rId9" display="Projet de loi 16 : Loi  sur la composition du  conseil d’administration du  Musée des beaux-arts  de  Montréal (1986)" xr:uid="{0729D2E4-2F4E-4775-A5CA-2CBCDA37E60C}"/>
     <hyperlink ref="A309" r:id="rId10" display="Projet de loi 53 : Loi sur la Corporation d'hébergement du Québec" xr:uid="{2E671014-96DE-4511-8AB0-7FBFB5648CC7}"/>
     <hyperlink ref="A67" r:id="rId11" display="Projet de loi 17 : Loi  modifiant la Loi  sur les  archives (1986)" xr:uid="{6EAB9B1D-41E4-4682-BA43-81AC438B8132}"/>
     <hyperlink ref="A68" r:id="rId12" display="Projet de loi 18 : Loi modifiant la Loi sur le cinéma (1986)" xr:uid="{4B7E9704-9D48-4CF6-B0F0-2538E0A243E3}"/>
     <hyperlink ref="A69" r:id="rId13" display="https://www.bibliotheque.assnat.qc.ca/DepotNumerique_v2/AffichageFichier.aspx?idf=225157" xr:uid="{4B95A352-CE2C-4F6A-BE6D-8B5E54827A4C}"/>
     <hyperlink ref="A228" r:id="rId14" display="Projet de loi n° 45 : Loi sur les fondations universitaires" xr:uid="{AC191599-DC13-499A-B7A4-6F690BCDBD81}"/>
     <hyperlink ref="A70" r:id="rId15" display="Projet de loi 90 : Loi  sur  le  statut  professionnel et  les  conditions  d’engagement des  artistes  de  la  scène, du  disque  et  du  cinéma (1987)" xr:uid="{DFCC2743-442F-44B9-8756-887502761CFD}"/>
     <hyperlink ref="A60" r:id="rId16" display="Projet de loi 115 : Loi abrogeant la Loi sur le Conseil d’artisanat (1986)" xr:uid="{96A75469-A742-446C-B554-E5DB49E3C110}"/>
     <hyperlink ref="A227" r:id="rId17" display="Projet de loi n° 37 : Loi favorisant la conclusion d'ententes dans le secteur de l'éducation" xr:uid="{719D4096-F628-4D8F-BD4D-6D7CA4828579}"/>
     <hyperlink ref="A61" r:id="rId18" display="Projet de loi 116 : Loi  abolissant le  Conseil  des Arts du  Québec (1986)" xr:uid="{59E0EC4E-5D04-40B0-A849-E4CE576E6A6D}"/>
@@ -31690,106 +32319,128 @@
     <hyperlink ref="A832" r:id="rId829" xr:uid="{1C9DC5BC-E2E9-4BDF-A06E-AAFA6F120F18}"/>
     <hyperlink ref="A833" r:id="rId830" xr:uid="{CB3E39EB-C009-4CF9-BE88-08C0A84192C6}"/>
     <hyperlink ref="A834" r:id="rId831" xr:uid="{52260570-C432-4295-90B1-E7BE89451FF6}"/>
     <hyperlink ref="A835" r:id="rId832" xr:uid="{AED43E14-A8EE-4988-8AC3-C19037CF4D56}"/>
     <hyperlink ref="A836" r:id="rId833" xr:uid="{0DCF90E4-5622-4A8E-86DA-C83DEBBB142F}"/>
     <hyperlink ref="A837" r:id="rId834" xr:uid="{AFF2A20E-549D-45A4-969C-95BDD4991FF6}"/>
     <hyperlink ref="A838" r:id="rId835" xr:uid="{4EE78885-F2ED-4FED-A6D6-852DCB9BD46D}"/>
     <hyperlink ref="A839" r:id="rId836" xr:uid="{927BE7FD-F955-487A-9A57-4A44C85747F9}"/>
     <hyperlink ref="A840" r:id="rId837" display="Projet de loi n° 992, Loi visant à créer un comité chargé de formuler des recommandations sur les critères de fixation ou de réajustement de loyer" xr:uid="{FF66E6DA-046C-4AD0-9910-2661144A63F8}"/>
     <hyperlink ref="A841" r:id="rId838" xr:uid="{E8CB284A-37B6-4D09-957D-85C45D498C21}"/>
     <hyperlink ref="A842" r:id="rId839" xr:uid="{242FF379-7792-414C-A70F-BF6AA5FA9BD0}"/>
     <hyperlink ref="A843" r:id="rId840" xr:uid="{148D4538-5CB2-41C8-B193-C6CCC21F9491}"/>
     <hyperlink ref="A844" r:id="rId841" xr:uid="{0C04CBFE-D9F3-4227-8124-EBF0763C8C17}"/>
     <hyperlink ref="A845" r:id="rId842" xr:uid="{84ACD49C-96F5-4BD1-BCC9-88658AF75407}"/>
     <hyperlink ref="A846" r:id="rId843" xr:uid="{66CF9A19-F923-44EB-89F5-C6F3BB1806A4}"/>
     <hyperlink ref="A847" r:id="rId844" xr:uid="{CC293679-B2F6-4E45-81AC-E84199A57E22}"/>
     <hyperlink ref="A848" r:id="rId845" xr:uid="{9EF8C318-6C5F-44C6-A40B-6FB173BD0EDE}"/>
     <hyperlink ref="A849" r:id="rId846" xr:uid="{7AEA7350-C81B-4C02-947F-B929BAF086DB}"/>
     <hyperlink ref="A850" r:id="rId847" xr:uid="{B935A42A-1921-4A5F-87D6-853192732664}"/>
     <hyperlink ref="A851" r:id="rId848" xr:uid="{63355287-CA03-448D-A375-0EB8902E674E}"/>
     <hyperlink ref="A852" r:id="rId849" xr:uid="{695455A8-F570-4E59-AF57-D4561AABB20E}"/>
     <hyperlink ref="A853" r:id="rId850" xr:uid="{9236CE6D-C5B7-4BD1-BE57-51828DEDE14C}"/>
     <hyperlink ref="A854" r:id="rId851" display="Projet de loi n° 202, Loi concernant le regroupement de Mutuelle Beneva et de La Compagnie mutuelle d’assurance Gore" xr:uid="{19AED232-3105-42EA-87BE-73F419312390}"/>
     <hyperlink ref="A855" r:id="rId852" xr:uid="{8490CEE9-1C47-4FB8-BD68-9666A01CDE24}"/>
     <hyperlink ref="A856" r:id="rId853" xr:uid="{C997C787-8F6B-4BC4-9B23-FD4B45312649}"/>
-    <hyperlink ref="A857" r:id="rId854" display="Projet de loi n° 12, Loi instituant la prestation de services de garde éducatifs à l’enfance par les personnes reconnues à titre de responsables d’un service de garde éducatif en communauté" xr:uid="{35DDD3F3-456C-47E8-94DF-29A97584369E}"/>
+    <hyperlink ref="A857" r:id="rId854" xr:uid="{35DDD3F3-456C-47E8-94DF-29A97584369E}"/>
+    <hyperlink ref="A858" r:id="rId855" xr:uid="{44530376-9BF8-4297-832E-2C2AEC342EB8}"/>
+    <hyperlink ref="A859" r:id="rId856" xr:uid="{A4F63A91-F872-40CA-AA2E-0D7F7B8E3170}"/>
+    <hyperlink ref="A860" r:id="rId857" xr:uid="{A041E1B0-6091-49C9-BFBB-EB9359B8DF9A}"/>
+    <hyperlink ref="A861" r:id="rId858" xr:uid="{566FCE04-C8BE-47D6-8E36-D09E48B52D94}"/>
+    <hyperlink ref="A862" r:id="rId859" display="Projet de loi n° 26 : Loi n° 1 sur les crédits, 2026-202" xr:uid="{C1995C05-01B5-44E5-B808-C273166402A9}"/>
+    <hyperlink ref="A863" r:id="rId860" xr:uid="{C8445339-0F2D-4ABE-9B95-00AD40A4817B}"/>
+    <hyperlink ref="A864" r:id="rId861" xr:uid="{31776355-3B14-43D3-A16F-FF5DF915617C}"/>
+    <hyperlink ref="A865" r:id="rId862" xr:uid="{A357B526-2957-4B62-A9C2-592F1AF40CED}"/>
+    <hyperlink ref="A866" r:id="rId863" xr:uid="{DF19541D-5027-4E1A-8CB8-35D656466067}"/>
+    <hyperlink ref="A867" r:id="rId864" xr:uid="{1E7A9FBB-94D9-478B-905E-6D9023F1F14B}"/>
+    <hyperlink ref="A868" r:id="rId865" xr:uid="{BE9D4008-53B1-46B1-9B1A-5002B07AA66A}"/>
+    <hyperlink ref="A869" r:id="rId866" xr:uid="{0E811FB2-BF09-4958-ADD2-5092427BE025}"/>
+    <hyperlink ref="A870" r:id="rId867" xr:uid="{9E89D39E-94C8-4F17-829E-5E3D9321048E}"/>
+    <hyperlink ref="A871" r:id="rId868" xr:uid="{47873BE8-1A3C-4A63-9C2D-FEC487254335}"/>
+    <hyperlink ref="A872" r:id="rId869" xr:uid="{B4FF3D10-1AEC-48BC-A1ED-17937B2EC906}"/>
+    <hyperlink ref="A873" r:id="rId870" xr:uid="{0E1CE7E5-A39F-40AA-B1B6-AAAEE123CD55}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup orientation="portrait" r:id="rId855"/>
+  <pageSetup orientation="portrait" r:id="rId871"/>
   <ignoredErrors>
     <ignoredError sqref="I2" listDataValidation="1"/>
   </ignoredErrors>
-  <drawing r:id="rId856"/>
+  <drawing r:id="rId872"/>
   <tableParts count="1">
-    <tablePart r:id="rId857"/>
+    <tablePart r:id="rId873"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5640FB46-3168-4A43-BB59-C9DE0DDE9075}">
           <x14:formula1>
             <xm:f>Données!$C$1:$C$2</xm:f>
           </x14:formula1>
-          <xm:sqref>E765 E865:E1048576</xm:sqref>
+          <xm:sqref>E765 E883:E1048576</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B3D6E4A1-04DD-4857-9A42-BE15C0BFD903}">
           <x14:formula1>
             <xm:f>Données!$C$1:$C$4</xm:f>
           </x14:formula1>
-          <xm:sqref>E3:E764 E766:E864</xm:sqref>
+          <xm:sqref>E3:E764 E766:E882</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F38C3DB8-8DD9-4DA8-B8D5-8688943C0BAD}">
           <x14:formula1>
             <xm:f>Données!$B$1:$B$6</xm:f>
           </x14:formula1>
-          <xm:sqref>I1:I1048576</xm:sqref>
+          <xm:sqref>I1:I2 I896:I1048576</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E7667286-53C5-4F56-80FA-0EDD3AF4DDA4}">
           <x14:formula1>
             <xm:f>Données!$A$1:$A$2</xm:f>
           </x14:formula1>
           <xm:sqref>D1:D1048576</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{4FC8C66C-DF94-47F7-A193-61F1A969B8A1}">
+          <x14:formula1>
+            <xm:f>Données!$B$1:$B$7</xm:f>
+          </x14:formula1>
+          <xm:sqref>I3:I895</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73E1B63D-C8FE-4346-BC41-1AE625E5E3F1}">
-  <dimension ref="A1:C6"/>
+  <dimension ref="A1:C7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="2" max="2" width="29.5703125" customWidth="1"/>
-    <col min="3" max="3" width="25.140625" customWidth="1"/>
+    <col min="2" max="2" width="29.54296875" customWidth="1"/>
+    <col min="3" max="3" width="25.1796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:3">
@@ -31801,81 +32452,136 @@
         <v>583</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2"/>
       <c r="B4" s="2" t="s">
         <v>123</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="2"/>
       <c r="B5" s="2" t="s">
         <v>298</v>
       </c>
       <c r="C5" s="2"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="2"/>
       <c r="B6" s="2" t="s">
         <v>923</v>
       </c>
       <c r="C6" s="2"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="B7" s="2" t="s">
+        <v>1273</v>
+      </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D3" xr:uid="{EEAA4AE5-C854-4581-83B1-A78CD381731A}">
       <formula1>$C$1:$C$4</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ECE9580C1D0B084F873123C424E583F8" ma:contentTypeVersion="45" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="7ccd094687686ff24f1430df43ce589b">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0683056e-20ca-4d1a-9994-38726de96c77" xmlns:ns3="818e2508-81bc-4771-91be-949b271fd80e" xmlns:ns4="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1" xmlns:ns5="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xmlns:ns6="08bfab35-c0ae-4247-a240-43dcd2ac7a80" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a79a7b3f5616315c3940529ef56b9008" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Code_x0020_du_x0020_repertoire xmlns="0683056e-20ca-4d1a-9994-38726de96c77">&lt;div class="ExternalClass1891778AC1D64E61B3F6920DC4F4E1FD"&gt;&lt;div style="font-family&amp;#58;Calibri, Arial, Helvetica, sans-serif;font-size&amp;#58;11pt;color&amp;#58;rgb(50, 49, 48);background-color&amp;#58;transparent;"&gt;
+&lt;/div&gt;&lt;/div&gt;</Code_x0020_du_x0020_repertoire>
+    <Direction xmlns="0683056e-20ca-4d1a-9994-38726de96c77">3</Direction>
+    <Statut xmlns="0683056e-20ca-4d1a-9994-38726de96c77" xsi:nil="true"/>
+    <TaxCatchAll xmlns="0683056e-20ca-4d1a-9994-38726de96c77" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <ClassificationId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <PlannedDispositionDate xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <IntegrationStatus xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationType xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationCode xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14">01530</ClassificationCode>
+    <DocumentId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationDescription xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <PlannedDispositionCode xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationTitle xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <RetentionRuleId xmlns="08bfab35-c0ae-4247-a240-43dcd2ac7a80" xsi:nil="true"/>
+    <DatasetId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <UltimaId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <LifeCycleConfidentiality xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <DirectionQUSP xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <RetentionRuleTitle xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <CopyType xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <CodeCR xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ErrorDetails xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <UnitId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationConfidentiality xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <StatusDesc xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationLevel xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <RetentionRuleCode xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B U D A A B Q S w M E F A A C A A g A L n t 7 W X q N l B W l A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 B D o I w F E S v Q r q n L d U Y Q z 4 l h q 0 k J i b G b V M K N E I x p V j u 5 s I j e Q U x i r p z O W / e Y u Z + v U E 6 t k 1 w U b b X n U l Q h C k K l J F d o U 2 V o M G V 4 R q l H H Z C n k S l g k k 2 f T z 2 R Y J q 5 8 4 x I d 5 7 7 B e 4 s x V h l E b k m G / 3 s l a t Q B 9 Z / 5 d D b X o n j F S I w + E 1 h j M c s R V m S 8 o w B T J T y L X 5 G m w a / G x / I G R D 4 w a r e G n D b A N k j k D e J / g D U E s D B B Q A A g A I A C 5 7 e 1 k P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A A u e 3 t Z K I p H u A 4 A A A A R A A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A K 0 5 N L s n M z 1 M I h t C G 1 g B Q S w E C L Q A U A A I A C A A u e 3 t Z e o 2 U F a U A A A D 3 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A L n t 7 W Q / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A A u e 3 t Z K I p H u A 4 A A A A R A A A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A 9 A g A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 6 X A Q A A A A A A A H U B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A D a A A A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A 5 a f m O Y k K g E K 8 O I N 0 4 c Y 3 a Q A A A A A C A A A A A A A D Z g A A w A A A A B A A A A A s Z I E + Y y 1 Y p 2 9 Z q Z t N L v m C A A A A A A S A A A C g A A A A E A A A A I D f e + E t L o f S Q o x k t z 7 e c c Z Q A A A A u r M V 4 U u g I I m a w f 0 y p p y m q 7 f P O t X 2 k N J w w 9 m s u v M p 1 e H p / j 2 A A 9 r T A K o 4 Y X C r M n 6 j k G d V L P D 4 v 5 S y m i 4 w p c Q L m h e d Y Q K u w t V Q r Z 4 f y 6 + p n Y o U A A A A g N 0 q x Q L H u 0 J 6 U v i L C c N Z k D R f + g s = < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ECE9580C1D0B084F873123C424E583F8" ma:contentTypeVersion="45" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="6bdd82efc4f009d26aef524532962153">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0683056e-20ca-4d1a-9994-38726de96c77" xmlns:ns3="818e2508-81bc-4771-91be-949b271fd80e" xmlns:ns4="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1" xmlns:ns5="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xmlns:ns6="08bfab35-c0ae-4247-a240-43dcd2ac7a80" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e78cd812a7c901dea892afa05d62b07" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="0683056e-20ca-4d1a-9994-38726de96c77"/>
     <xsd:import namespace="818e2508-81bc-4771-91be-949b271fd80e"/>
     <xsd:import namespace="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1"/>
     <xsd:import namespace="f53a051f-3f64-47d6-8de1-6a03fdbf7d14"/>
     <xsd:import namespace="08bfab35-c0ae-4247-a240-43dcd2ac7a80"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Code_x0020_du_x0020_repertoire" minOccurs="0"/>
                 <xsd:element ref="ns2:Direction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
@@ -32316,153 +33022,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{871CFC15-FAC5-4D3C-B899-2BB428A34D5F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f53a051f-3f64-47d6-8de1-6a03fdbf7d14"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="08bfab35-c0ae-4247-a240-43dcd2ac7a80"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1"/>
+    <ds:schemaRef ds:uri="818e2508-81bc-4771-91be-949b271fd80e"/>
+    <ds:schemaRef ds:uri="0683056e-20ca-4d1a-9994-38726de96c77"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B U D A A B Q S w M E F A A C A A g A L n t 7 W X q N l B W l A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 B D o I w F E S v Q r q n L d U Y Q z 4 l h q 0 k J i b G b V M K N E I x p V j u 5 s I j e Q U x i r p z O W / e Y u Z + v U E 6 t k 1 w U b b X n U l Q h C k K l J F d o U 2 V o M G V 4 R q l H H Z C n k S l g k k 2 f T z 2 R Y J q 5 8 4 x I d 5 7 7 B e 4 s x V h l E b k m G / 3 s l a t Q B 9 Z / 5 d D b X o n j F S I w + E 1 h j M c s R V m S 8 o w B T J T y L X 5 G m w a / G x / I G R D 4 w a r e G n D b A N k j k D e J / g D U E s D B B Q A A g A I A C 5 7 e 1 k P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A A u e 3 t Z K I p H u A 4 A A A A R A A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A K 0 5 N L s n M z 1 M I h t C G 1 g B Q S w E C L Q A U A A I A C A A u e 3 t Z e o 2 U F a U A A A D 3 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A L n t 7 W Q / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A A u e 3 t Z K I p H u A 4 A A A A R A A A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A 9 A g A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 6 X A Q A A A A A A A H U B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A D a A A A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A 5 a f m O Y k K g E K 8 O I N 0 4 c Y 3 a Q A A A A A C A A A A A A A D Z g A A w A A A A B A A A A A s Z I E + Y y 1 Y p 2 9 Z q Z t N L v m C A A A A A A S A A A C g A A A A E A A A A I D f e + E t L o f S Q o x k t z 7 e c c Z Q A A A A u r M V 4 U u g I I m a w f 0 y p p y m q 7 f P O t X 2 k N J w w 9 m s u v M p 1 e H p / j 2 A A 9 r T A K o 4 Y X C r M n 6 j k G d V L P D 4 v 5 S y m i 4 w p c Q L m h e d Y Q K u w t V Q r Z 4 f y 6 + p n Y o U A A A A g N 0 q x Q L H u 0 J 6 U v i L C c N Z k D R f + g s = < / D a t a M a s h u p > 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3570DC20-891B-4208-8A6F-8622DF7EB1BB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1F8209B-E43D-42EF-93C7-C502A350AA68}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B372F99-7856-45EE-90B0-BEA0A40429E2}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A062BF57-031C-4BE5-82DF-CD64C77A4550}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0683056e-20ca-4d1a-9994-38726de96c77"/>
     <ds:schemaRef ds:uri="818e2508-81bc-4771-91be-949b271fd80e"/>
     <ds:schemaRef ds:uri="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1"/>
     <ds:schemaRef ds:uri="f53a051f-3f64-47d6-8de1-6a03fdbf7d14"/>
     <ds:schemaRef ds:uri="08bfab35-c0ae-4247-a240-43dcd2ac7a80"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...34 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1a561980-d674-4d30-a297-588c07a83353}" enabled="0" method="" siteId="{1a561980-d674-4d30-a297-588c07a83353}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>