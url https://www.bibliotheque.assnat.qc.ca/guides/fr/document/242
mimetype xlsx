--- v0 (2025-10-13)
+++ v1 (2026-07-05)
@@ -6,153 +6,161 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24931"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://assnatqc.sharepoint.com/sites/GED/MULTIDIR/2120-Guide Femme Parl/01530-Section 4-Statistiques/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://assnatqc.sharepoint.com/sites/GED/MULTIDIR/2120-Guide Femme Parl/Section 4-Statistiques/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="228" documentId="8_{E226206B-4CFD-4D7B-B99B-2E5C5DCAD6FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1DEF2777-719E-4C56-95FA-82BD3803832F}"/>
+  <xr:revisionPtr revIDLastSave="273" documentId="8_{E226206B-4CFD-4D7B-B99B-2E5C5DCAD6FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{567376E6-9C2B-463B-8B7D-09E48BAE9DAC}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="2685" windowWidth="29040" windowHeight="15840" xr2:uid="{C7D88418-8BB8-4A45-894B-2E82F5FE7A15}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C7D88418-8BB8-4A45-894B-2E82F5FE7A15}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D38" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="B38" i="1"/>
+  <c r="C41" i="1" l="1"/>
+  <c r="B41" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
+  <si>
+    <t>Moyenne du pourcentage de vote des femmes élues</t>
+  </si>
   <si>
     <t>Années</t>
   </si>
   <si>
     <t>Élections générales</t>
   </si>
   <si>
     <t>Élections partielles</t>
   </si>
   <si>
     <t>Total général</t>
   </si>
   <si>
+    <t>1983</t>
+  </si>
+  <si>
     <t>Février 1996</t>
   </si>
   <si>
     <t>Décembre 1996</t>
   </si>
   <si>
     <t>Octobre 1997</t>
   </si>
   <si>
     <t>Avril 2001</t>
   </si>
   <si>
     <t>Octobre 2001</t>
   </si>
   <si>
     <t>Avril 2002</t>
   </si>
   <si>
     <t>Juin 2002</t>
   </si>
   <si>
-    <t>1983</t>
-[...1 lines deleted...]
-  <si>
     <t>Août 2006</t>
   </si>
   <si>
     <t>Mai 2008</t>
   </si>
   <si>
     <t>Juillet 2010</t>
   </si>
   <si>
     <t>Juin 2015</t>
   </si>
   <si>
     <t>Novembre 2015</t>
   </si>
   <si>
     <t>Avril 2016</t>
   </si>
   <si>
     <t>Décembre 2016</t>
   </si>
   <si>
     <t>Octobre 2017</t>
   </si>
   <si>
-    <t>Moyenne du pourcentage de vote des candidates élues</t>
+    <t>Mars 2025</t>
+  </si>
+  <si>
+    <t>Février 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -231,128 +239,102 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="7">
-[...19 lines deleted...]
-    </dxf>
+  <dxfs count="6">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="14" formatCode="0.00%"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
@@ -446,149 +428,148 @@
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>66675</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>95250</xdr:rowOff>
+      <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>525352</xdr:colOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1725502</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>552450</xdr:rowOff>
+      <xdr:rowOff>520700</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C36DB70C-B63E-4701-BB69-20EE05034582}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="95250"/>
-          <a:ext cx="1601677" cy="457200"/>
+          <a:off x="66675" y="638175"/>
+          <a:ext cx="1655652" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{8EC4992C-7E39-4BB7-8228-C6A129335301}" name="Tableau1" displayName="Tableau1" ref="A2:D37" totalsRowShown="0" headerRowDxfId="6" dataDxfId="4" headerRowBorderDxfId="5">
-[...5 lines deleted...]
-    <tableColumn id="4" xr3:uid="{9536A17E-6961-43CC-A7E9-4BC5D2754D05}" name="Total général" dataDxfId="0"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{8EC4992C-7E39-4BB7-8228-C6A129335301}" name="Tableau1" displayName="Tableau1" ref="A2:C40" totalsRowShown="0" headerRowDxfId="5" dataDxfId="3" headerRowBorderDxfId="4">
+  <autoFilter ref="A2:C40" xr:uid="{8F92388A-1E74-4FCF-A75D-2C1A431C962E}"/>
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{7F91A0A0-0B98-4682-840D-95B448998AFD}" name="Années" dataDxfId="2"/>
+    <tableColumn id="2" xr3:uid="{6083FDA9-9060-414E-8A03-21FD595066E7}" name="Élections générales" dataDxfId="1"/>
+    <tableColumn id="3" xr3:uid="{D17C8CD3-DA48-4FE0-8288-D5E10F9A512A}" name="Élections partielles" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight11" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -650,51 +631,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -792,731 +773,660 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{10299464-AB3C-458E-9536-6AF671BA06CF}">
-  <dimension ref="A1:G51"/>
+  <dimension ref="A1:F54"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="F37" sqref="F37"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="16.1796875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="26.453125" customWidth="1"/>
+    <col min="1" max="1" width="27.08984375" customWidth="1"/>
+    <col min="2" max="2" width="28.54296875" customWidth="1"/>
+    <col min="3" max="3" width="28.36328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-      <c r="A2" s="16" t="s">
+    <row r="1" spans="1:6" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="14"/>
+      <c r="B1" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="16" t="s">
+      <c r="C1" s="15"/>
+    </row>
+    <row r="2" spans="1:6" s="1" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="14" t="s">
+      <c r="B2" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="13" t="s">
+      <c r="C2" s="13" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A3" s="6">
         <v>1961</v>
       </c>
       <c r="B3" s="7"/>
-      <c r="C3" s="15">
+      <c r="C3" s="12">
         <v>0.75900000000000001</v>
       </c>
-      <c r="D3" s="12">
-[...4 lines deleted...]
-    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="F3" s="3"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A4" s="6">
         <v>1962</v>
       </c>
       <c r="B4" s="2">
         <v>0.77739999999999998</v>
       </c>
       <c r="C4" s="7"/>
-      <c r="D4" s="2">
-[...4 lines deleted...]
-    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="F4" s="3"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A5" s="6">
         <v>1966</v>
       </c>
       <c r="B5" s="2">
         <v>0.62139999999999995</v>
       </c>
       <c r="C5" s="7"/>
-      <c r="D5" s="2">
-[...4 lines deleted...]
-    <row r="6" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="F5" s="4"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A6" s="6">
         <v>1970</v>
       </c>
       <c r="B6" s="2">
         <v>0.6885</v>
       </c>
       <c r="C6" s="7"/>
-      <c r="D6" s="2">
-[...4 lines deleted...]
-    <row r="7" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="F6" s="4"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A7" s="6">
         <v>1973</v>
       </c>
       <c r="B7" s="7">
         <v>0.53810000000000002</v>
       </c>
       <c r="C7" s="7"/>
-      <c r="D7" s="7">
-[...4 lines deleted...]
-    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="F7" s="4"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A8" s="6">
         <v>1976</v>
       </c>
       <c r="B8" s="7">
         <v>0.44429999999999997</v>
       </c>
       <c r="C8" s="7"/>
-      <c r="D8" s="7">
-[...4 lines deleted...]
-    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="F8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A9" s="6">
         <v>1981</v>
       </c>
       <c r="B9" s="7">
         <v>0.61539999999999995</v>
       </c>
       <c r="C9" s="7"/>
-      <c r="D9" s="7">
-[...4 lines deleted...]
-    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="F9" s="4"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A10" s="8" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B10" s="7">
         <v>0.59850000000000003</v>
       </c>
       <c r="C10" s="7"/>
-      <c r="D10" s="7">
-[...4 lines deleted...]
-    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="F10" s="4"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A11" s="6">
         <v>1985</v>
       </c>
       <c r="B11" s="7">
         <v>0.57450000000000001</v>
       </c>
       <c r="C11" s="7"/>
-      <c r="D11" s="7">
-[...4 lines deleted...]
-    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="F11" s="4"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A12" s="6">
         <v>1989</v>
       </c>
       <c r="B12" s="7">
         <v>0.51919999999999999</v>
       </c>
       <c r="C12" s="7"/>
-      <c r="D12" s="7">
-[...4 lines deleted...]
-    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="F12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A13" s="6">
         <v>1994</v>
       </c>
       <c r="B13" s="7">
         <v>0.54010000000000002</v>
       </c>
       <c r="C13" s="7"/>
-      <c r="D13" s="7">
-[...4 lines deleted...]
-    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="F13" s="4"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A14" s="8" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="2">
         <v>0.53290000000000004</v>
       </c>
-      <c r="D14" s="2">
-[...4 lines deleted...]
-    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="F14" s="4"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A15" s="8" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="2">
         <v>0.4703</v>
       </c>
-      <c r="D15" s="2">
-[...4 lines deleted...]
-    <row r="16" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="F15" s="4"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A16" s="8" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="11">
         <v>0.59719999999999995</v>
       </c>
-      <c r="D16" s="11">
-[...4 lines deleted...]
-    <row r="17" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="F16" s="4"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A17" s="6">
         <v>1998</v>
       </c>
       <c r="B17" s="7">
         <v>0.51849999999999996</v>
       </c>
       <c r="C17" s="7"/>
-      <c r="D17" s="7">
-[...1 lines deleted...]
-      </c>
+      <c r="E17" s="4"/>
       <c r="F17" s="4"/>
-      <c r="G17" s="4"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:7" x14ac:dyDescent="0.35">
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A18" s="8" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="2">
         <v>0.34660000000000002</v>
       </c>
-      <c r="D18" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="E18" s="4"/>
       <c r="F18" s="4"/>
-      <c r="G18" s="4"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7" x14ac:dyDescent="0.35">
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A19" s="8" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7">
         <v>0.53979999999999995</v>
       </c>
-      <c r="D19" s="7">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" s="4"/>
       <c r="F19" s="4"/>
-      <c r="G19" s="4"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A20" s="8" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7">
         <v>0.63429999999999997</v>
       </c>
-      <c r="D20" s="7">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="4"/>
       <c r="F20" s="4"/>
-      <c r="G20" s="4"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:7" x14ac:dyDescent="0.35">
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A21" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7">
         <v>0.44700000000000001</v>
       </c>
-      <c r="D21" s="7">
-[...5 lines deleted...]
-    <row r="22" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E21" s="4"/>
+      <c r="F21" s="3"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A22" s="6">
         <v>2003</v>
       </c>
       <c r="B22" s="7">
         <v>0.47589999999999999</v>
       </c>
       <c r="C22" s="7"/>
-      <c r="D22" s="7">
-[...5 lines deleted...]
-    <row r="23" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E22" s="4"/>
+      <c r="F22" s="3"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A23" s="6">
         <v>2004</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7">
         <v>0.49340000000000001</v>
       </c>
-      <c r="D23" s="7">
-[...1 lines deleted...]
-      </c>
+      <c r="E23" s="4"/>
       <c r="F23" s="4"/>
-      <c r="G23" s="4"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:7" x14ac:dyDescent="0.35">
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A24" s="8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7">
         <v>0.43580000000000002</v>
       </c>
-      <c r="D24" s="7">
-[...1 lines deleted...]
-      </c>
+      <c r="E24" s="4"/>
       <c r="F24" s="4"/>
-      <c r="G24" s="4"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:7" x14ac:dyDescent="0.35">
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A25" s="6">
         <v>2007</v>
       </c>
       <c r="B25" s="7">
         <v>0.43759999999999999</v>
       </c>
       <c r="C25" s="7">
         <v>0.59199999999999997</v>
       </c>
-      <c r="D25" s="7">
-[...1 lines deleted...]
-      </c>
+      <c r="E25" s="4"/>
       <c r="F25" s="4"/>
-      <c r="G25" s="4"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7" x14ac:dyDescent="0.35">
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A26" s="8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B26" s="7">
         <v>0.52610000000000001</v>
       </c>
       <c r="C26" s="7">
         <v>0.50600000000000001</v>
       </c>
-      <c r="D26" s="7">
-[...1 lines deleted...]
-      </c>
+      <c r="E26" s="4"/>
       <c r="F26" s="4"/>
-      <c r="G26" s="4"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:7" x14ac:dyDescent="0.35">
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A27" s="8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7">
         <v>0.59150000000000003</v>
       </c>
-      <c r="D27" s="7">
-[...1 lines deleted...]
-      </c>
+      <c r="E27" s="4"/>
       <c r="F27" s="4"/>
-      <c r="G27" s="4"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:7" x14ac:dyDescent="0.35">
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A28" s="6">
         <v>2012</v>
       </c>
       <c r="B28" s="7">
         <v>0.436</v>
       </c>
       <c r="C28" s="7"/>
-      <c r="D28" s="7">
-[...5 lines deleted...]
-    <row r="29" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E28" s="4"/>
+      <c r="F28" s="3"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A29" s="6">
         <v>2014</v>
       </c>
       <c r="B29" s="7">
         <v>0.47220000000000001</v>
       </c>
       <c r="C29" s="7"/>
-      <c r="D29" s="7">
-[...5 lines deleted...]
-    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E29" s="4"/>
+      <c r="F29" s="3"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A30" s="8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7">
         <v>0.41370000000000001</v>
       </c>
-      <c r="D30" s="7">
-[...5 lines deleted...]
-    <row r="31" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E30" s="4"/>
+      <c r="F30" s="3"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A31" s="8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7">
         <v>0.41339999999999999</v>
       </c>
-      <c r="D31" s="7">
-[...5 lines deleted...]
-    <row r="32" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E31" s="4"/>
+      <c r="F31" s="3"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A32" s="8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="5">
         <v>0.4672</v>
       </c>
-      <c r="D32" s="5">
-[...5 lines deleted...]
-    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E32" s="4"/>
+      <c r="F32" s="3"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A33" s="8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7">
         <v>0.4405</v>
       </c>
-      <c r="D33" s="7">
-[...5 lines deleted...]
-    <row r="34" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E33" s="4"/>
+      <c r="F33" s="3"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A34" s="8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7">
         <v>0.51039999999999996</v>
       </c>
-      <c r="D34" s="7">
-[...5 lines deleted...]
-    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E34" s="4"/>
+      <c r="F34" s="3"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A35" s="6">
         <v>2018</v>
       </c>
       <c r="B35" s="7">
         <v>0.44040000000000001</v>
       </c>
       <c r="C35" s="7">
         <v>0.54530000000000001</v>
       </c>
-      <c r="D35" s="7">
-[...5 lines deleted...]
-    <row r="36" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E35" s="4"/>
+      <c r="F35" s="3"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A36" s="6">
         <v>2019</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7">
         <v>0.43380000000000002</v>
       </c>
-      <c r="D36" s="7">
-[...5 lines deleted...]
-    <row r="37" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="E36" s="4"/>
+      <c r="F36" s="3"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A37" s="8">
         <v>2022</v>
       </c>
       <c r="B37" s="7">
         <v>0.44919999999999999</v>
       </c>
       <c r="C37" s="7">
         <v>0.34949999999999998</v>
       </c>
-      <c r="D37" s="7">
-[...9 lines deleted...]
-      <c r="B38" s="10">
+      <c r="E37" s="4"/>
+      <c r="F37" s="3"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A38" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7">
+        <v>0.52759999999999996</v>
+      </c>
+      <c r="E38" s="4"/>
+      <c r="F38" s="3"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A39" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7">
+        <v>0.45350000000000001</v>
+      </c>
+      <c r="E39" s="4"/>
+      <c r="F39" s="3"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A40" s="8"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="E40" s="4"/>
+      <c r="F40" s="3"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A41" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41" s="10">
         <f>SUBTOTAL(101,Tableau1[Élections générales])</f>
         <v>0.53740555555555558</v>
       </c>
-      <c r="C38" s="10">
+      <c r="C41" s="10">
         <f>SUBTOTAL(101,Tableau1[Élections partielles])</f>
-        <v>0.50093333333333334</v>
-[...20 lines deleted...]
-    <row r="42" spans="1:7" x14ac:dyDescent="0.35">
+        <v>0.50003043478260867</v>
+      </c>
+      <c r="E41" s="4"/>
+      <c r="F41" s="3"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="E42" s="4"/>
       <c r="F42" s="4"/>
-      <c r="G42" s="4"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:7" x14ac:dyDescent="0.35">
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="E43" s="4"/>
       <c r="F43" s="4"/>
-      <c r="G43" s="4"/>
-[...23 lines deleted...]
-      <c r="G51" s="4"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="E44" s="4"/>
+      <c r="F44" s="4"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="E45" s="4"/>
+      <c r="F45" s="4"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="E46" s="4"/>
+      <c r="F46" s="4"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="F47" s="4"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="F48" s="4"/>
+    </row>
+    <row r="49" spans="6:6" x14ac:dyDescent="0.35">
+      <c r="F49" s="4"/>
+    </row>
+    <row r="50" spans="6:6" x14ac:dyDescent="0.35">
+      <c r="F50" s="4"/>
+    </row>
+    <row r="51" spans="6:6" x14ac:dyDescent="0.35">
+      <c r="F51" s="4"/>
+    </row>
+    <row r="52" spans="6:6" x14ac:dyDescent="0.35">
+      <c r="F52" s="4"/>
+    </row>
+    <row r="53" spans="6:6" x14ac:dyDescent="0.35">
+      <c r="F53" s="4"/>
+    </row>
+    <row r="54" spans="6:6" x14ac:dyDescent="0.35">
+      <c r="F54" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="B1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A10" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...14 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0683056e-20ca-4d1a-9994-38726de96c77" xmlns:ns3="818e2508-81bc-4771-91be-949b271fd80e" xmlns:ns4="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a3ce8cdeedb35f99827fa7565a55ec7d" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ECE9580C1D0B084F873123C424E583F8" ma:contentTypeVersion="45" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="6bdd82efc4f009d26aef524532962153">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0683056e-20ca-4d1a-9994-38726de96c77" xmlns:ns3="818e2508-81bc-4771-91be-949b271fd80e" xmlns:ns4="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1" xmlns:ns5="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xmlns:ns6="08bfab35-c0ae-4247-a240-43dcd2ac7a80" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e78cd812a7c901dea892afa05d62b07" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="0683056e-20ca-4d1a-9994-38726de96c77"/>
     <xsd:import namespace="818e2508-81bc-4771-91be-949b271fd80e"/>
     <xsd:import namespace="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1"/>
+    <xsd:import namespace="f53a051f-3f64-47d6-8de1-6a03fdbf7d14"/>
+    <xsd:import namespace="08bfab35-c0ae-4247-a240-43dcd2ac7a80"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Code_x0020_du_x0020_repertoire" minOccurs="0"/>
                 <xsd:element ref="ns2:Direction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:Statut" minOccurs="0"/>
                 <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns5:DocumentId" minOccurs="0"/>
+                <xsd:element ref="ns5:IntegrationStatus" minOccurs="0"/>
+                <xsd:element ref="ns5:UltimaId" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationCode" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationConfidentiality" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationDescription" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationId" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationLevel" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationTitle" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationType" minOccurs="0"/>
+                <xsd:element ref="ns5:CopyType" minOccurs="0"/>
+                <xsd:element ref="ns5:DatasetId" minOccurs="0"/>
+                <xsd:element ref="ns5:DirectionQUSP" minOccurs="0"/>
+                <xsd:element ref="ns5:ErrorDetails" minOccurs="0"/>
+                <xsd:element ref="ns5:LifeCycleConfidentiality" minOccurs="0"/>
+                <xsd:element ref="ns5:CodeCR" minOccurs="0"/>
+                <xsd:element ref="ns5:PlannedDispositionCode" minOccurs="0"/>
+                <xsd:element ref="ns5:PlannedDispositionDate" minOccurs="0"/>
+                <xsd:element ref="ns5:RetentionRuleCode" minOccurs="0"/>
+                <xsd:element ref="ns6:RetentionRuleId" minOccurs="0"/>
+                <xsd:element ref="ns5:RetentionRuleTitle" minOccurs="0"/>
+                <xsd:element ref="ns5:StatusDesc" minOccurs="0"/>
+                <xsd:element ref="ns5:UnitId" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0683056e-20ca-4d1a-9994-38726de96c77" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Code_x0020_du_x0020_repertoire" ma:index="8" nillable="true" ma:displayName="Code du repertoire" ma:internalName="Code_x0020_du_x0020_repertoire">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-          <xsd:maxLength value="10"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Direction" ma:index="9" nillable="true" ma:displayName="Direction" ma:list="{35d096bf-50de-42b5-bc8c-eeed33589348}" ma:internalName="Direction" ma:showField="Title" ma:web="0683056e-20ca-4d1a-9994-38726de96c77">
       <xsd:simpleType>
         <xsd:restriction base="dms:Lookup"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -1603,50 +1513,234 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="20" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5713d6c2-d296-4b7b-baae-a9d2371d082a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="27" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="28" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="52" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="DocumentId" ma:index="29" nillable="true" ma:displayName="No interne Document" ma:internalName="DocumentId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="IntegrationStatus" ma:index="30" nillable="true" ma:displayName="État Intégration" ma:format="Dropdown" ma:indexed="true" ma:internalName="IntegrationStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="retentionInfoApplied"/>
+          <xsd:enumeration value="incompleteUpload"/>
+          <xsd:enumeration value="errorUploading"/>
+          <xsd:enumeration value="archivedInQoreUltima"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UltimaId" ma:index="31" nillable="true" ma:displayName="No interne Dossier" ma:internalName="UltimaId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationCode" ma:index="32" nillable="true" ma:displayName="Code de classification" ma:internalName="ClassificationCode">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationConfidentiality" ma:index="33" nillable="true" ma:displayName="Niveau de confidentialité classification" ma:internalName="ClassificationConfidentiality" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationDescription" ma:index="34" nillable="true" ma:displayName="Description du code" ma:internalName="ClassificationDescription">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationId" ma:index="35" nillable="true" ma:displayName="Classification Id" ma:internalName="ClassificationId" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationLevel" ma:index="36" nillable="true" ma:displayName="Niveau de classification" ma:internalName="ClassificationLevel" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationTitle" ma:index="37" nillable="true" ma:displayName="ClassificationTitle" ma:internalName="ClassificationTitle">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationType" ma:index="38" nillable="true" ma:displayName="Type de classification" ma:internalName="ClassificationType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CopyType" ma:index="39" nillable="true" ma:displayName="Exemplaire" ma:internalName="CopyType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DatasetId" ma:index="40" nillable="true" ma:displayName="Ensemble" ma:internalName="DatasetId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DirectionQUSP" ma:index="41" nillable="true" ma:displayName="Direction" ma:internalName="DirectionQUSP">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ErrorDetails" ma:index="42" nillable="true" ma:displayName="Détail des erreurs" ma:internalName="ErrorDetails">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LifeCycleConfidentiality" ma:index="43" nillable="true" ma:displayName="Niveau de confidentialité règle" ma:format="Dropdown" ma:internalName="LifeCycleConfidentiality">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="1"/>
+          <xsd:enumeration value="2"/>
+          <xsd:enumeration value="3"/>
+          <xsd:enumeration value="4"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CodeCR" ma:index="44" nillable="true" ma:displayName="Code du répertoire" ma:internalName="CodeCR">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PlannedDispositionCode" ma:index="45" nillable="true" ma:displayName="Disposition prévue" ma:format="Dropdown" ma:internalName="PlannedDispositionCode">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="C"/>
+          <xsd:enumeration value="T"/>
+          <xsd:enumeration value="D"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PlannedDispositionDate" ma:index="46" nillable="true" ma:displayName="Date disposition prévue" ma:format="DateOnly" ma:internalName="PlannedDispositionDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RetentionRuleCode" ma:index="47" nillable="true" ma:displayName="Numéro règle" ma:internalName="RetentionRuleCode">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RetentionRuleTitle" ma:index="49" nillable="true" ma:displayName="Titre règle" ma:internalName="RetentionRuleTitle">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="StatusDesc" ma:index="50" nillable="true" ma:displayName="Statut" ma:indexed="true" ma:internalName="StatusDesc">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UnitId" ma:index="51" nillable="true" ma:displayName="Unité Id" ma:internalName="UnitId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="08bfab35-c0ae-4247-a240-43dcd2ac7a80" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="RetentionRuleId" ma:index="48" nillable="true" ma:displayName="Règle Id" ma:internalName="RetentionRuleId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -1704,127 +1798,174 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Code_x0020_du_x0020_repertoire xmlns="0683056e-20ca-4d1a-9994-38726de96c77">&lt;div class="ExternalClass1891778AC1D64E61B3F6920DC4F4E1FD"&gt;&lt;div style="font-family&amp;#58;Calibri, Arial, Helvetica, sans-serif;font-size&amp;#58;11pt;color&amp;#58;rgb(50, 49, 48);background-color&amp;#58;transparent;"&gt;
+&lt;/div&gt;&lt;/div&gt;</Code_x0020_du_x0020_repertoire>
+    <Direction xmlns="0683056e-20ca-4d1a-9994-38726de96c77">3</Direction>
+    <Statut xmlns="0683056e-20ca-4d1a-9994-38726de96c77" xsi:nil="true"/>
+    <TaxCatchAll xmlns="0683056e-20ca-4d1a-9994-38726de96c77" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <ClassificationId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <PlannedDispositionDate xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <IntegrationStatus xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationType xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationCode xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14">01530</ClassificationCode>
+    <DocumentId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationDescription xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <PlannedDispositionCode xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationTitle xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <RetentionRuleId xmlns="08bfab35-c0ae-4247-a240-43dcd2ac7a80" xsi:nil="true"/>
+    <DatasetId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <UltimaId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <LifeCycleConfidentiality xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <DirectionQUSP xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <RetentionRuleTitle xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <CopyType xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <CodeCR xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ErrorDetails xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <UnitId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationConfidentiality xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <StatusDesc xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationLevel xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <RetentionRuleCode xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76A209DE-4A91-4638-9E0F-A439B60FAC90}">
-[...17 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C01564C-E531-4082-938C-53E79E09F151}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E998460-D79B-4FD6-939C-334943A33867}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0683056e-20ca-4d1a-9994-38726de96c77"/>
     <ds:schemaRef ds:uri="818e2508-81bc-4771-91be-949b271fd80e"/>
     <ds:schemaRef ds:uri="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1"/>
+    <ds:schemaRef ds:uri="f53a051f-3f64-47d6-8de1-6a03fdbf7d14"/>
+    <ds:schemaRef ds:uri="08bfab35-c0ae-4247-a240-43dcd2ac7a80"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1840F50-9DD5-4D78-9568-0C75934EA5B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76A209DE-4A91-4638-9E0F-A439B60FAC90}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0683056e-20ca-4d1a-9994-38726de96c77"/>
+    <ds:schemaRef ds:uri="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1"/>
+    <ds:schemaRef ds:uri="f53a051f-3f64-47d6-8de1-6a03fdbf7d14"/>
+    <ds:schemaRef ds:uri="08bfab35-c0ae-4247-a240-43dcd2ac7a80"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Feuil1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>Assemblée nationale du Québec</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Leblanc, Brenda-Lee</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ECE9580C1D0B084F873123C424E583F8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>False</vt:lpwstr>
+  </property>
 </Properties>
 </file>