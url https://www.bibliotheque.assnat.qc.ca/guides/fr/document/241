--- v0 (2025-10-13)
+++ v1 (2026-06-11)
@@ -4,119 +4,124 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24931"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://assnatqc.sharepoint.com/sites/GED/MULTIDIR/2120-Guide Femme Parl/01530-Section 4-Statistiques/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://assnatqc.sharepoint.com/sites/GED/MULTIDIR/2120-Guide Femme Parl/Section 4-Statistiques/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="525" documentId="8_{9D690983-B848-4224-BFCD-1580BD3AFB55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A46A8F8A-2EFD-49E0-B54E-FA1BD1871CDC}"/>
+  <xr:revisionPtr revIDLastSave="687" documentId="8_{9D690983-B848-4224-BFCD-1580BD3AFB55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AB6276F1-3377-417E-B679-F2F64EC02001}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="2685" windowWidth="29040" windowHeight="15840" xr2:uid="{BE50293F-95CB-4550-84BC-60976737FC4F}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BE50293F-95CB-4550-84BC-60976737FC4F}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="13">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="13">
   <si>
     <t>Elections générales ou élections partielles</t>
   </si>
   <si>
-    <t>Élections partielles</t>
-[...2 lines deleted...]
-    <t>Élections générales</t>
+    <t>Date de l'élection</t>
   </si>
   <si>
     <t>Nombre de femmes élues dans le parti libéral du Québec</t>
   </si>
   <si>
     <t>Nombre de femmes élues dans le parti québécois</t>
   </si>
   <si>
     <t>Nombre de femmes élues dans l'Action démocratique du Québec</t>
   </si>
   <si>
     <t>Nombre de femmes élues dans la Coalition avenir Québec</t>
   </si>
   <si>
     <t>Nombre de femmes élues dans Québec solidaire</t>
   </si>
   <si>
     <t>Total de femmes</t>
   </si>
   <si>
     <t>Total d'élus</t>
   </si>
   <si>
     <t>Pourcentage de femmes élues</t>
   </si>
   <si>
-    <t>Pourcentage de femmes élues à l’Assemblée nationale du Québec, 1961-2022</t>
+    <t>Élections partielles</t>
+  </si>
+  <si>
+    <t>Élections générales</t>
+  </si>
+  <si>
+    <t>Pourcentage de femmes parlementaires à l’Assemblée nationale du Québec, 1944-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -190,68 +195,94 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="45" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="11">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="0.0%"/>
@@ -478,50 +509,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border outline="0">
         <right style="thin">
           <color indexed="64"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <color theme="0"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-0.249977111117893"/>
         </patternFill>
       </fill>
+      <alignment horizontal="center" vertical="center" textRotation="45" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
@@ -545,110 +577,110 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="19051"/>
           <a:ext cx="2219325" cy="611756"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{8DA44B34-3444-43E7-9F9A-D025C749D93D}" name="Tableau1" displayName="Tableau1" ref="A2:J44" totalsRowShown="0" headerRowDxfId="10">
-  <autoFilter ref="A2:J44" xr:uid="{5B517E59-FD0C-4052-952A-518F72B6FBB8}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{8DA44B34-3444-43E7-9F9A-D025C749D93D}" name="Tableau1" displayName="Tableau1" ref="A2:J56" totalsRowShown="0" headerRowDxfId="10">
+  <autoFilter ref="A2:J56" xr:uid="{5B517E59-FD0C-4052-952A-518F72B6FBB8}"/>
   <tableColumns count="10">
     <tableColumn id="1" xr3:uid="{8A1ABA94-B0B2-40FF-B85E-56FAA5AD1BD2}" name="Elections générales ou élections partielles" dataDxfId="9"/>
     <tableColumn id="2" xr3:uid="{BEA7B93D-A48A-44AF-97A4-6D6803044936}" name="Date de l'élection" dataDxfId="8"/>
     <tableColumn id="4" xr3:uid="{6AFB3252-D318-4427-A7CD-8C584B0F4EBE}" name="Nombre de femmes élues dans le parti libéral du Québec" dataDxfId="7"/>
     <tableColumn id="6" xr3:uid="{407DD7CE-21F3-4843-8E9D-88698CA32C96}" name="Nombre de femmes élues dans le parti québécois" dataDxfId="6"/>
     <tableColumn id="8" xr3:uid="{60040D2A-12EC-4105-AF80-56FDE938F59D}" name="Nombre de femmes élues dans l'Action démocratique du Québec" dataDxfId="5"/>
     <tableColumn id="10" xr3:uid="{63BE01F7-DC54-495A-92FE-9171E51E2089}" name="Nombre de femmes élues dans la Coalition avenir Québec" dataDxfId="4"/>
     <tableColumn id="12" xr3:uid="{C2BFC72C-4614-43ED-844D-F17403A0F899}" name="Nombre de femmes élues dans Québec solidaire" dataDxfId="3"/>
     <tableColumn id="13" xr3:uid="{FF0D998D-3FBD-42D6-B65E-0EC30189186A}" name="Total de femmes" dataDxfId="2"/>
     <tableColumn id="14" xr3:uid="{BA83A83A-7460-4353-8CB6-4662CCD78FBE}" name="Total d'élus" dataDxfId="1"/>
     <tableColumn id="15" xr3:uid="{ED005D5B-0A67-4224-951B-B11A302A97C2}" name="Pourcentage de femmes élues" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight11" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -710,51 +742,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -852,1650 +884,1885 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36FC21C9-5C47-402A-8C98-6EB6F326B612}">
-  <dimension ref="A1:Z48"/>
+  <dimension ref="A1:Z56"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+      <pane ySplit="1" topLeftCell="A23" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="N38" sqref="N38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="22.7265625" customWidth="1"/>
     <col min="2" max="2" width="13.7265625" customWidth="1"/>
     <col min="3" max="3" width="21.54296875" customWidth="1"/>
     <col min="4" max="4" width="15.81640625" customWidth="1"/>
     <col min="5" max="5" width="14.453125" customWidth="1"/>
-    <col min="6" max="6" width="15.54296875" customWidth="1"/>
+    <col min="6" max="6" width="15.7265625" customWidth="1"/>
     <col min="7" max="7" width="13.81640625" customWidth="1"/>
     <col min="8" max="8" width="11.1796875" customWidth="1"/>
     <col min="9" max="9" width="10.453125" customWidth="1"/>
     <col min="10" max="10" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="8" t="s">
+      <c r="A1" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="8"/>
-[...16 lines deleted...]
-      <c r="C2" s="3" t="s">
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="16"/>
+      <c r="J1" s="16"/>
+    </row>
+    <row r="2" spans="1:26" s="3" customFormat="1" ht="70" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="F2" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="3" t="s">
+      <c r="G2" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="H2" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="I2" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="H2" s="3" t="s">
+      <c r="J2" s="7" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
-    <row r="3" spans="1:26" s="4" customFormat="1" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B3" s="7">
+    <row r="3" spans="1:26" s="3" customFormat="1" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="17">
         <v>16292</v>
       </c>
-      <c r="C3" s="5">
-[...20 lines deleted...]
-      <c r="J3" s="6">
+      <c r="C3" s="18">
+        <v>0</v>
+      </c>
+      <c r="D3" s="18">
+        <v>0</v>
+      </c>
+      <c r="E3" s="18">
+        <v>0</v>
+      </c>
+      <c r="F3" s="18">
+        <v>0</v>
+      </c>
+      <c r="G3" s="18">
+        <v>0</v>
+      </c>
+      <c r="H3" s="18">
+        <v>0</v>
+      </c>
+      <c r="I3" s="18">
+        <v>91</v>
+      </c>
+      <c r="J3" s="15">
         <v>0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.35">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="17">
+        <v>22629</v>
+      </c>
+      <c r="C4" s="18">
+        <v>1</v>
+      </c>
+      <c r="D4" s="18">
+        <v>0</v>
+      </c>
+      <c r="E4" s="18">
+        <v>0</v>
+      </c>
+      <c r="F4" s="18">
+        <v>0</v>
+      </c>
+      <c r="G4" s="18">
+        <v>0</v>
+      </c>
+      <c r="H4" s="18">
+        <v>1</v>
+      </c>
+      <c r="I4" s="18">
+        <v>95</v>
+      </c>
+      <c r="J4" s="15">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="K4" s="1"/>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.35">
+      <c r="A5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="17">
+        <v>22964</v>
+      </c>
+      <c r="C5" s="18">
+        <v>1</v>
+      </c>
+      <c r="D5" s="18">
+        <v>0</v>
+      </c>
+      <c r="E5" s="18">
+        <v>0</v>
+      </c>
+      <c r="F5" s="18">
+        <v>0</v>
+      </c>
+      <c r="G5" s="18">
+        <v>0</v>
+      </c>
+      <c r="H5" s="18">
+        <v>1</v>
+      </c>
+      <c r="I5" s="18">
+        <v>95</v>
+      </c>
+      <c r="J5" s="15">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="K5" s="1"/>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.35">
+      <c r="A6" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="17">
+        <v>24263</v>
+      </c>
+      <c r="C6" s="18">
+        <v>1</v>
+      </c>
+      <c r="D6" s="18">
+        <v>0</v>
+      </c>
+      <c r="E6" s="18">
+        <v>0</v>
+      </c>
+      <c r="F6" s="18">
+        <v>0</v>
+      </c>
+      <c r="G6" s="18">
+        <v>0</v>
+      </c>
+      <c r="H6" s="18">
+        <v>1</v>
+      </c>
+      <c r="I6" s="18">
+        <v>108</v>
+      </c>
+      <c r="J6" s="15">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="K6" s="1"/>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.35">
+      <c r="A7" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="17">
+        <v>25687</v>
+      </c>
+      <c r="C7" s="18">
+        <v>1</v>
+      </c>
+      <c r="D7" s="18">
+        <v>0</v>
+      </c>
+      <c r="E7" s="18">
+        <v>0</v>
+      </c>
+      <c r="F7" s="18">
+        <v>0</v>
+      </c>
+      <c r="G7" s="18">
+        <v>0</v>
+      </c>
+      <c r="H7" s="18">
+        <v>1</v>
+      </c>
+      <c r="I7" s="18">
+        <v>108</v>
+      </c>
+      <c r="J7" s="15">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="K7" s="1"/>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.35">
+      <c r="A8" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="17">
+        <v>26966</v>
+      </c>
+      <c r="C8" s="18">
+        <v>1</v>
+      </c>
+      <c r="D8" s="18">
+        <v>0</v>
+      </c>
+      <c r="E8" s="18">
+        <v>0</v>
+      </c>
+      <c r="F8" s="18">
+        <v>0</v>
+      </c>
+      <c r="G8" s="18">
+        <v>0</v>
+      </c>
+      <c r="H8" s="18">
+        <v>1</v>
+      </c>
+      <c r="I8" s="18">
+        <v>110</v>
+      </c>
+      <c r="J8" s="15">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="K8" s="1"/>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.35">
+      <c r="A9" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="17">
+        <v>28079</v>
+      </c>
+      <c r="C9" s="18">
+        <v>1</v>
+      </c>
+      <c r="D9" s="18">
+        <v>4</v>
+      </c>
+      <c r="E9" s="18">
+        <v>0</v>
+      </c>
+      <c r="F9" s="18">
+        <v>0</v>
+      </c>
+      <c r="G9" s="18">
+        <v>0</v>
+      </c>
+      <c r="H9" s="18">
+        <v>5</v>
+      </c>
+      <c r="I9" s="18">
+        <v>110</v>
+      </c>
+      <c r="J9" s="15">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="K9" s="1"/>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.35">
+      <c r="A10" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="17">
+        <v>29173</v>
+      </c>
+      <c r="C10" s="18">
+        <v>1</v>
+      </c>
+      <c r="D10" s="18">
+        <v>0</v>
+      </c>
+      <c r="E10" s="18">
+        <v>0</v>
+      </c>
+      <c r="F10" s="18">
+        <v>0</v>
+      </c>
+      <c r="G10" s="18">
+        <v>0</v>
+      </c>
+      <c r="H10" s="18">
+        <v>6</v>
+      </c>
+      <c r="I10" s="18">
+        <v>110</v>
+      </c>
+      <c r="J10" s="15">
+        <v>5.5E-2</v>
+      </c>
+      <c r="K10" s="1"/>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.35">
+      <c r="A11" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="17">
+        <v>29689</v>
+      </c>
+      <c r="C11" s="18">
+        <v>3</v>
+      </c>
+      <c r="D11" s="18">
+        <v>5</v>
+      </c>
+      <c r="E11" s="18">
+        <v>0</v>
+      </c>
+      <c r="F11" s="18">
+        <v>0</v>
+      </c>
+      <c r="G11" s="18">
+        <v>0</v>
+      </c>
+      <c r="H11" s="18">
+        <v>8</v>
+      </c>
+      <c r="I11" s="18">
+        <v>122</v>
+      </c>
+      <c r="J11" s="15">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="K11" s="1"/>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.35">
+      <c r="A12" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="17">
+        <v>30655</v>
+      </c>
+      <c r="C12" s="18">
         <v>2</v>
       </c>
-      <c r="B4" s="7">
-[...170 lines deleted...]
-      <c r="D9" s="5">
+      <c r="D12" s="18">
+        <v>0</v>
+      </c>
+      <c r="E12" s="18">
+        <v>0</v>
+      </c>
+      <c r="F12" s="18">
+        <v>0</v>
+      </c>
+      <c r="G12" s="18">
+        <v>0</v>
+      </c>
+      <c r="H12" s="18">
+        <v>10</v>
+      </c>
+      <c r="I12" s="18">
+        <v>122</v>
+      </c>
+      <c r="J12" s="15">
+        <v>8.2000000000000003E-2</v>
+      </c>
+      <c r="K12" s="1"/>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.35">
+      <c r="A13" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="17">
+        <v>31383</v>
+      </c>
+      <c r="C13" s="18">
+        <v>14</v>
+      </c>
+      <c r="D13" s="18">
         <v>4</v>
       </c>
-      <c r="E9" s="5">
-[...8 lines deleted...]
-      <c r="H9" s="5">
+      <c r="E13" s="18">
+        <v>0</v>
+      </c>
+      <c r="F13" s="18">
+        <v>0</v>
+      </c>
+      <c r="G13" s="18">
+        <v>0</v>
+      </c>
+      <c r="H13" s="18">
+        <v>18</v>
+      </c>
+      <c r="I13" s="18">
+        <v>122</v>
+      </c>
+      <c r="J13" s="15">
+        <v>0.14799999999999999</v>
+      </c>
+      <c r="K13" s="1"/>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.35">
+      <c r="A14" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="17">
+        <v>32776</v>
+      </c>
+      <c r="C14" s="18">
+        <v>15</v>
+      </c>
+      <c r="D14" s="18">
+        <v>8</v>
+      </c>
+      <c r="E14" s="18">
+        <v>0</v>
+      </c>
+      <c r="F14" s="18">
+        <v>0</v>
+      </c>
+      <c r="G14" s="18">
+        <v>0</v>
+      </c>
+      <c r="H14" s="18">
+        <v>23</v>
+      </c>
+      <c r="I14" s="18">
+        <v>125</v>
+      </c>
+      <c r="J14" s="15">
+        <v>0.184</v>
+      </c>
+      <c r="K14" s="1"/>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.35">
+      <c r="A15" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="17">
+        <v>34589</v>
+      </c>
+      <c r="C15" s="18">
+        <v>8</v>
+      </c>
+      <c r="D15" s="18">
+        <v>15</v>
+      </c>
+      <c r="E15" s="18">
+        <v>0</v>
+      </c>
+      <c r="F15" s="18">
+        <v>0</v>
+      </c>
+      <c r="G15" s="18">
+        <v>0</v>
+      </c>
+      <c r="H15" s="18">
+        <v>23</v>
+      </c>
+      <c r="I15" s="18">
+        <v>125</v>
+      </c>
+      <c r="J15" s="15">
+        <v>0.184</v>
+      </c>
+      <c r="K15" s="1"/>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.35">
+      <c r="A16" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="17">
+        <v>35114</v>
+      </c>
+      <c r="C16" s="18">
+        <v>0</v>
+      </c>
+      <c r="D16" s="18">
+        <v>1</v>
+      </c>
+      <c r="E16" s="18">
+        <v>0</v>
+      </c>
+      <c r="F16" s="18">
+        <v>0</v>
+      </c>
+      <c r="G16" s="18">
+        <v>0</v>
+      </c>
+      <c r="H16" s="18">
+        <v>25</v>
+      </c>
+      <c r="I16" s="18">
+        <v>125</v>
+      </c>
+      <c r="J16" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="K16" s="1"/>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A17" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="17">
+        <v>35408</v>
+      </c>
+      <c r="C17" s="18">
+        <v>0</v>
+      </c>
+      <c r="D17" s="18">
+        <v>1</v>
+      </c>
+      <c r="E17" s="18">
+        <v>0</v>
+      </c>
+      <c r="F17" s="18">
+        <v>0</v>
+      </c>
+      <c r="G17" s="18">
+        <v>0</v>
+      </c>
+      <c r="H17" s="18">
+        <v>25</v>
+      </c>
+      <c r="I17" s="18">
+        <v>125</v>
+      </c>
+      <c r="J17" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="K17" s="1"/>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A18" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" s="17">
+        <v>35548</v>
+      </c>
+      <c r="C18" s="18">
+        <v>1</v>
+      </c>
+      <c r="D18" s="18">
+        <v>1</v>
+      </c>
+      <c r="E18" s="18">
+        <v>0</v>
+      </c>
+      <c r="F18" s="18">
+        <v>0</v>
+      </c>
+      <c r="G18" s="18">
+        <v>0</v>
+      </c>
+      <c r="H18" s="18">
+        <v>28</v>
+      </c>
+      <c r="I18" s="18">
+        <v>125</v>
+      </c>
+      <c r="J18" s="15">
+        <v>0.224</v>
+      </c>
+      <c r="K18" s="1"/>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A19" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B19" s="17">
+        <v>35709</v>
+      </c>
+      <c r="C19" s="18">
+        <v>1</v>
+      </c>
+      <c r="D19" s="18">
+        <v>0</v>
+      </c>
+      <c r="E19" s="18">
+        <v>0</v>
+      </c>
+      <c r="F19" s="18">
+        <v>0</v>
+      </c>
+      <c r="G19" s="18">
+        <v>0</v>
+      </c>
+      <c r="H19" s="18">
+        <v>28</v>
+      </c>
+      <c r="I19" s="18">
+        <v>125</v>
+      </c>
+      <c r="J19" s="15">
+        <v>0.224</v>
+      </c>
+      <c r="K19" s="1"/>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A20" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="17">
+        <v>36129</v>
+      </c>
+      <c r="C20" s="18">
+        <v>10</v>
+      </c>
+      <c r="D20" s="18">
+        <v>19</v>
+      </c>
+      <c r="E20" s="18">
+        <v>0</v>
+      </c>
+      <c r="F20" s="18">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18">
+        <v>0</v>
+      </c>
+      <c r="H20" s="18">
+        <v>29</v>
+      </c>
+      <c r="I20" s="18">
+        <v>125</v>
+      </c>
+      <c r="J20" s="15">
+        <v>0.23200000000000001</v>
+      </c>
+      <c r="K20" s="1"/>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A21" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="17">
+        <v>36990</v>
+      </c>
+      <c r="C21" s="18">
+        <v>1</v>
+      </c>
+      <c r="D21" s="18">
+        <v>0</v>
+      </c>
+      <c r="E21" s="18">
+        <v>0</v>
+      </c>
+      <c r="F21" s="18">
+        <v>0</v>
+      </c>
+      <c r="G21" s="18">
+        <v>0</v>
+      </c>
+      <c r="H21" s="18">
+        <v>30</v>
+      </c>
+      <c r="I21" s="18">
+        <v>125</v>
+      </c>
+      <c r="J21" s="15">
+        <v>0.24</v>
+      </c>
+      <c r="K21" s="1"/>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A22" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" s="17">
+        <v>37165</v>
+      </c>
+      <c r="C22" s="18">
+        <v>2</v>
+      </c>
+      <c r="D22" s="18">
+        <v>0</v>
+      </c>
+      <c r="E22" s="18">
+        <v>0</v>
+      </c>
+      <c r="F22" s="18">
+        <v>0</v>
+      </c>
+      <c r="G22" s="18">
+        <v>0</v>
+      </c>
+      <c r="H22" s="18">
+        <v>31</v>
+      </c>
+      <c r="I22" s="18">
+        <v>125</v>
+      </c>
+      <c r="J22" s="15">
+        <v>0.248</v>
+      </c>
+      <c r="K22" s="1"/>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A23" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="17">
+        <v>37361</v>
+      </c>
+      <c r="C23" s="18">
+        <v>2</v>
+      </c>
+      <c r="D23" s="18">
+        <v>0</v>
+      </c>
+      <c r="E23" s="18">
+        <v>0</v>
+      </c>
+      <c r="F23" s="18">
+        <v>0</v>
+      </c>
+      <c r="G23" s="18">
+        <v>0</v>
+      </c>
+      <c r="H23" s="18">
+        <v>33</v>
+      </c>
+      <c r="I23" s="18">
+        <v>125</v>
+      </c>
+      <c r="J23" s="15">
+        <v>0.26400000000000001</v>
+      </c>
+      <c r="K23" s="1"/>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A24" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="17">
+        <v>37424</v>
+      </c>
+      <c r="C24" s="18">
+        <v>0</v>
+      </c>
+      <c r="D24" s="18">
+        <v>0</v>
+      </c>
+      <c r="E24" s="18">
+        <v>2</v>
+      </c>
+      <c r="F24" s="18">
+        <v>0</v>
+      </c>
+      <c r="G24" s="18">
+        <v>0</v>
+      </c>
+      <c r="H24" s="18">
+        <v>35</v>
+      </c>
+      <c r="I24" s="18">
+        <v>125</v>
+      </c>
+      <c r="J24" s="15">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="K24" s="1"/>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A25" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B25" s="17">
+        <v>37725</v>
+      </c>
+      <c r="C25" s="18">
+        <v>22</v>
+      </c>
+      <c r="D25" s="18">
+        <v>15</v>
+      </c>
+      <c r="E25" s="18">
+        <v>1</v>
+      </c>
+      <c r="F25" s="18">
+        <v>0</v>
+      </c>
+      <c r="G25" s="18">
+        <v>0</v>
+      </c>
+      <c r="H25" s="18">
+        <v>38</v>
+      </c>
+      <c r="I25" s="18">
+        <v>125</v>
+      </c>
+      <c r="J25" s="15">
+        <v>0.30399999999999999</v>
+      </c>
+      <c r="K25" s="1"/>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A26" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B26" s="17">
+        <v>38250</v>
+      </c>
+      <c r="C26" s="18">
+        <v>1</v>
+      </c>
+      <c r="D26" s="18">
+        <v>1</v>
+      </c>
+      <c r="E26" s="18">
+        <v>0</v>
+      </c>
+      <c r="F26" s="18">
+        <v>0</v>
+      </c>
+      <c r="G26" s="18">
+        <v>0</v>
+      </c>
+      <c r="H26" s="18">
+        <v>40</v>
+      </c>
+      <c r="I26" s="18">
+        <v>125</v>
+      </c>
+      <c r="J26" s="15">
+        <v>0.32</v>
+      </c>
+      <c r="K26" s="1"/>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A27" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" s="17">
+        <v>38943</v>
+      </c>
+      <c r="C27" s="18">
+        <v>0</v>
+      </c>
+      <c r="D27" s="18">
+        <v>1</v>
+      </c>
+      <c r="E27" s="18">
+        <v>0</v>
+      </c>
+      <c r="F27" s="18">
+        <v>0</v>
+      </c>
+      <c r="G27" s="18">
+        <v>0</v>
+      </c>
+      <c r="H27" s="18">
+        <v>40</v>
+      </c>
+      <c r="I27" s="18">
+        <v>125</v>
+      </c>
+      <c r="J27" s="15">
+        <v>0.32</v>
+      </c>
+      <c r="K27" s="1"/>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A28" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="17">
+        <v>39167</v>
+      </c>
+      <c r="C28" s="18">
+        <v>16</v>
+      </c>
+      <c r="D28" s="18">
+        <v>9</v>
+      </c>
+      <c r="E28" s="18">
+        <v>7</v>
+      </c>
+      <c r="F28" s="18">
+        <v>0</v>
+      </c>
+      <c r="G28" s="18">
+        <v>0</v>
+      </c>
+      <c r="H28" s="18">
+        <v>32</v>
+      </c>
+      <c r="I28" s="18">
+        <v>125</v>
+      </c>
+      <c r="J28" s="15">
+        <v>0.25600000000000001</v>
+      </c>
+      <c r="K28" s="1"/>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A29" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B29" s="17">
+        <v>39349</v>
+      </c>
+      <c r="C29" s="18">
+        <v>0</v>
+      </c>
+      <c r="D29" s="18">
+        <v>1</v>
+      </c>
+      <c r="E29" s="18">
+        <v>0</v>
+      </c>
+      <c r="F29" s="18">
+        <v>0</v>
+      </c>
+      <c r="G29" s="18">
+        <v>0</v>
+      </c>
+      <c r="H29" s="18">
+        <v>33</v>
+      </c>
+      <c r="I29" s="18">
+        <v>125</v>
+      </c>
+      <c r="J29" s="15">
+        <v>0.26400000000000001</v>
+      </c>
+      <c r="K29" s="1"/>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A30" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" s="17">
+        <v>39580</v>
+      </c>
+      <c r="C30" s="18">
+        <v>1</v>
+      </c>
+      <c r="D30" s="18">
+        <v>1</v>
+      </c>
+      <c r="E30" s="18">
+        <v>0</v>
+      </c>
+      <c r="F30" s="18">
+        <v>0</v>
+      </c>
+      <c r="G30" s="18">
+        <v>0</v>
+      </c>
+      <c r="H30" s="18">
+        <v>34</v>
+      </c>
+      <c r="I30" s="18">
+        <v>125</v>
+      </c>
+      <c r="J30" s="15">
+        <v>0.27200000000000002</v>
+      </c>
+      <c r="K30" s="1"/>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A31" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B31" s="17">
+        <v>39790</v>
+      </c>
+      <c r="C31" s="18">
+        <v>22</v>
+      </c>
+      <c r="D31" s="18">
+        <v>14</v>
+      </c>
+      <c r="E31" s="18">
+        <v>1</v>
+      </c>
+      <c r="F31" s="18">
+        <v>0</v>
+      </c>
+      <c r="G31" s="18">
+        <v>0</v>
+      </c>
+      <c r="H31" s="18">
+        <v>37</v>
+      </c>
+      <c r="I31" s="18">
+        <v>125</v>
+      </c>
+      <c r="J31" s="15">
+        <v>0.29599999999999999</v>
+      </c>
+      <c r="K31" s="1"/>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A32" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B32" s="17">
+        <v>40364</v>
+      </c>
+      <c r="C32" s="18">
+        <v>0</v>
+      </c>
+      <c r="D32" s="18">
+        <v>1</v>
+      </c>
+      <c r="E32" s="18">
+        <v>0</v>
+      </c>
+      <c r="F32" s="18">
+        <v>0</v>
+      </c>
+      <c r="G32" s="18">
+        <v>0</v>
+      </c>
+      <c r="H32" s="18">
+        <v>37</v>
+      </c>
+      <c r="I32" s="18">
+        <v>125</v>
+      </c>
+      <c r="J32" s="15">
+        <v>0.29599999999999999</v>
+      </c>
+      <c r="K32" s="1"/>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A33" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B33" s="17">
+        <v>41156</v>
+      </c>
+      <c r="C33" s="18">
+        <v>18</v>
+      </c>
+      <c r="D33" s="18">
+        <v>17</v>
+      </c>
+      <c r="E33" s="18">
+        <v>0</v>
+      </c>
+      <c r="F33" s="18">
         <v>5</v>
       </c>
-      <c r="I9" s="5">
-[...8 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="G33" s="18">
+        <v>1</v>
+      </c>
+      <c r="H33" s="18">
+        <v>41</v>
+      </c>
+      <c r="I33" s="18">
+        <v>125</v>
+      </c>
+      <c r="J33" s="15">
+        <v>0.32800000000000001</v>
+      </c>
+      <c r="K33" s="1"/>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A34" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B34" s="17">
+        <v>41736</v>
+      </c>
+      <c r="C34" s="18">
+        <v>18</v>
+      </c>
+      <c r="D34" s="18">
+        <v>8</v>
+      </c>
+      <c r="E34" s="18">
+        <v>0</v>
+      </c>
+      <c r="F34" s="18">
+        <v>6</v>
+      </c>
+      <c r="G34" s="18">
         <v>2</v>
       </c>
-      <c r="B10" s="7">
-[...38 lines deleted...]
-      <c r="D11" s="5">
+      <c r="H34" s="18">
+        <v>34</v>
+      </c>
+      <c r="I34" s="18">
+        <v>125</v>
+      </c>
+      <c r="J34" s="15">
+        <v>0.27200000000000002</v>
+      </c>
+      <c r="K34" s="1"/>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A35" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" s="17">
+        <v>42163</v>
+      </c>
+      <c r="C35" s="18">
+        <v>1</v>
+      </c>
+      <c r="D35" s="18">
+        <v>0</v>
+      </c>
+      <c r="E35" s="18">
+        <v>0</v>
+      </c>
+      <c r="F35" s="18">
+        <v>0</v>
+      </c>
+      <c r="G35" s="18">
+        <v>0</v>
+      </c>
+      <c r="H35" s="18">
+        <v>34</v>
+      </c>
+      <c r="I35" s="18">
+        <v>125</v>
+      </c>
+      <c r="J35" s="15">
+        <v>0.27200000000000002</v>
+      </c>
+      <c r="K35" s="1"/>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A36" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B36" s="17">
+        <v>42317</v>
+      </c>
+      <c r="C36" s="18">
+        <v>2</v>
+      </c>
+      <c r="D36" s="18">
+        <v>0</v>
+      </c>
+      <c r="E36" s="18">
+        <v>0</v>
+      </c>
+      <c r="F36" s="18">
+        <v>0</v>
+      </c>
+      <c r="G36" s="18">
+        <v>0</v>
+      </c>
+      <c r="H36" s="18">
+        <v>35</v>
+      </c>
+      <c r="I36" s="18">
+        <v>125</v>
+      </c>
+      <c r="J36" s="15">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="K36" s="1"/>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A37" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B37" s="17">
+        <v>42471</v>
+      </c>
+      <c r="C37" s="18">
+        <v>0</v>
+      </c>
+      <c r="D37" s="18">
+        <v>1</v>
+      </c>
+      <c r="E37" s="18">
+        <v>0</v>
+      </c>
+      <c r="F37" s="18">
+        <v>0</v>
+      </c>
+      <c r="G37" s="18">
+        <v>0</v>
+      </c>
+      <c r="H37" s="18">
+        <v>36</v>
+      </c>
+      <c r="I37" s="18">
+        <v>125</v>
+      </c>
+      <c r="J37" s="15">
+        <v>0.28799999999999998</v>
+      </c>
+      <c r="K37" s="1"/>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A38" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B38" s="17">
+        <v>42709</v>
+      </c>
+      <c r="C38" s="18">
+        <v>1</v>
+      </c>
+      <c r="D38" s="18">
+        <v>1</v>
+      </c>
+      <c r="E38" s="18">
+        <v>0</v>
+      </c>
+      <c r="F38" s="18">
+        <v>0</v>
+      </c>
+      <c r="G38" s="18">
+        <v>0</v>
+      </c>
+      <c r="H38" s="18">
+        <v>37</v>
+      </c>
+      <c r="I38" s="18">
+        <v>125</v>
+      </c>
+      <c r="J38" s="15">
+        <v>0.29599999999999999</v>
+      </c>
+      <c r="K38" s="1"/>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A39" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B39" s="17">
+        <v>43010</v>
+      </c>
+      <c r="C39" s="18">
+        <v>0</v>
+      </c>
+      <c r="D39" s="18">
+        <v>0</v>
+      </c>
+      <c r="E39" s="18">
+        <v>0</v>
+      </c>
+      <c r="F39" s="18">
+        <v>1</v>
+      </c>
+      <c r="G39" s="18">
+        <v>0</v>
+      </c>
+      <c r="H39" s="18">
+        <v>37</v>
+      </c>
+      <c r="I39" s="18">
+        <v>125</v>
+      </c>
+      <c r="J39" s="15">
+        <v>0.29599999999999999</v>
+      </c>
+      <c r="K39" s="1"/>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A40" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B40" s="17">
+        <v>43374</v>
+      </c>
+      <c r="C40" s="18">
+        <v>16</v>
+      </c>
+      <c r="D40" s="18">
+        <v>4</v>
+      </c>
+      <c r="E40" s="18">
+        <v>0</v>
+      </c>
+      <c r="F40" s="18">
+        <v>28</v>
+      </c>
+      <c r="G40" s="18">
         <v>5</v>
       </c>
-      <c r="E11" s="5">
-[...41 lines deleted...]
-      <c r="H12" s="5">
+      <c r="H40" s="18">
+        <v>53</v>
+      </c>
+      <c r="I40" s="18">
+        <v>125</v>
+      </c>
+      <c r="J40" s="15">
+        <v>0.42399999999999999</v>
+      </c>
+      <c r="K40" s="1"/>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A41" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="I12" s="5">
-[...17 lines deleted...]
-      <c r="D13" s="5">
+      <c r="B41" s="17">
+        <v>43444</v>
+      </c>
+      <c r="C41" s="18">
+        <v>0</v>
+      </c>
+      <c r="D41" s="18">
+        <v>0</v>
+      </c>
+      <c r="E41" s="18">
+        <v>0</v>
+      </c>
+      <c r="F41" s="18">
+        <v>1</v>
+      </c>
+      <c r="G41" s="18">
+        <v>0</v>
+      </c>
+      <c r="H41" s="18">
+        <v>54</v>
+      </c>
+      <c r="I41" s="18">
+        <v>125</v>
+      </c>
+      <c r="J41" s="15">
+        <v>0.432</v>
+      </c>
+      <c r="K41" s="1"/>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A42" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B42" s="17">
+        <v>43801</v>
+      </c>
+      <c r="C42" s="18">
+        <v>0</v>
+      </c>
+      <c r="D42" s="18">
+        <v>0</v>
+      </c>
+      <c r="E42" s="18">
+        <v>0</v>
+      </c>
+      <c r="F42" s="18">
+        <v>1</v>
+      </c>
+      <c r="G42" s="18">
+        <v>0</v>
+      </c>
+      <c r="H42" s="18">
+        <v>55</v>
+      </c>
+      <c r="I42" s="18">
+        <v>125</v>
+      </c>
+      <c r="J42" s="15">
+        <v>0.44</v>
+      </c>
+      <c r="K42" s="2"/>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A43" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B43" s="17">
+        <v>44662</v>
+      </c>
+      <c r="C43" s="18">
+        <v>0</v>
+      </c>
+      <c r="D43" s="18">
+        <v>0</v>
+      </c>
+      <c r="E43" s="18">
+        <v>0</v>
+      </c>
+      <c r="F43" s="18">
+        <v>1</v>
+      </c>
+      <c r="G43" s="18">
+        <v>0</v>
+      </c>
+      <c r="H43" s="18">
+        <v>55</v>
+      </c>
+      <c r="I43" s="18">
+        <v>125</v>
+      </c>
+      <c r="J43" s="15">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A44" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B44" s="17">
+        <v>44837</v>
+      </c>
+      <c r="C44" s="18">
+        <v>13</v>
+      </c>
+      <c r="D44" s="18">
+        <v>0</v>
+      </c>
+      <c r="E44" s="18">
+        <v>0</v>
+      </c>
+      <c r="F44" s="18">
+        <v>41</v>
+      </c>
+      <c r="G44" s="18">
         <v>4</v>
       </c>
-      <c r="E13" s="5">
-[...224 lines deleted...]
-      <c r="C20" s="5">
+      <c r="H44" s="18">
+        <v>58</v>
+      </c>
+      <c r="I44" s="18">
+        <v>125</v>
+      </c>
+      <c r="J44" s="15">
+        <v>0.46400000000000002</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A45" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="D20" s="5">
-[...815 lines deleted...]
-      <c r="J45" s="6"/>
+      <c r="B45" s="17">
+        <v>44998</v>
+      </c>
+      <c r="C45" s="18">
+        <v>0</v>
+      </c>
+      <c r="D45" s="18">
+        <v>0</v>
+      </c>
+      <c r="E45" s="18">
+        <v>0</v>
+      </c>
+      <c r="F45" s="18">
+        <v>0</v>
+      </c>
+      <c r="G45" s="18">
+        <v>0</v>
+      </c>
+      <c r="H45" s="18">
+        <v>57</v>
+      </c>
+      <c r="I45" s="18">
+        <v>125</v>
+      </c>
+      <c r="J45" s="15">
+        <v>0.45600000000000002</v>
+      </c>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="E46" s="5"/>
-      <c r="J46" s="6"/>
+      <c r="A46" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B46" s="17">
+        <v>45201</v>
+      </c>
+      <c r="C46" s="18">
+        <v>0</v>
+      </c>
+      <c r="D46" s="18">
+        <v>0</v>
+      </c>
+      <c r="E46" s="18">
+        <v>0</v>
+      </c>
+      <c r="F46" s="18">
+        <v>0</v>
+      </c>
+      <c r="G46" s="18">
+        <v>0</v>
+      </c>
+      <c r="H46" s="18">
+        <v>56</v>
+      </c>
+      <c r="I46" s="18">
+        <v>125</v>
+      </c>
+      <c r="J46" s="15">
+        <v>0.44800000000000001</v>
+      </c>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="E47" s="5"/>
-      <c r="J47" s="6"/>
+      <c r="A47" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B47" s="17">
+        <v>45733</v>
+      </c>
+      <c r="C47" s="18">
+        <v>0</v>
+      </c>
+      <c r="D47" s="18">
+        <v>1</v>
+      </c>
+      <c r="E47" s="18">
+        <v>0</v>
+      </c>
+      <c r="F47" s="18">
+        <v>0</v>
+      </c>
+      <c r="G47" s="18">
+        <v>0</v>
+      </c>
+      <c r="H47" s="18">
+        <v>57</v>
+      </c>
+      <c r="I47" s="18">
+        <v>125</v>
+      </c>
+      <c r="J47" s="15">
+        <v>0.45600000000000002</v>
+      </c>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="E48" s="5"/>
+      <c r="A48" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B48" s="17">
+        <v>45880</v>
+      </c>
+      <c r="C48" s="18">
+        <v>0</v>
+      </c>
+      <c r="D48" s="18">
+        <v>0</v>
+      </c>
+      <c r="E48" s="18">
+        <v>0</v>
+      </c>
+      <c r="F48" s="18">
+        <v>0</v>
+      </c>
+      <c r="G48" s="18">
+        <v>0</v>
+      </c>
+      <c r="H48" s="18">
+        <v>57</v>
+      </c>
+      <c r="I48" s="18">
+        <v>125</v>
+      </c>
+      <c r="J48" s="15">
+        <v>0.45600000000000002</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A49" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B49" s="6">
+        <v>46076</v>
+      </c>
+      <c r="C49" s="4">
+        <v>0</v>
+      </c>
+      <c r="D49" s="4">
+        <v>1</v>
+      </c>
+      <c r="E49" s="4">
+        <v>0</v>
+      </c>
+      <c r="F49" s="4">
+        <v>0</v>
+      </c>
+      <c r="G49" s="4">
+        <v>0</v>
+      </c>
+      <c r="H49" s="4">
+        <v>57</v>
+      </c>
+      <c r="I49" s="4">
+        <v>125</v>
+      </c>
+      <c r="J49" s="5">
+        <v>0.45600000000000002</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A50" s="4"/>
+      <c r="B50" s="6"/>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1"/>
+      <c r="G50" s="4"/>
+      <c r="H50" s="4"/>
+      <c r="I50" s="1"/>
+      <c r="J50" s="8"/>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A51" s="4"/>
+      <c r="B51" s="6"/>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="9"/>
+      <c r="F51" s="1"/>
+      <c r="G51" s="4"/>
+      <c r="H51" s="4"/>
+      <c r="I51" s="1"/>
+      <c r="J51" s="10"/>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A52" s="4"/>
+      <c r="B52" s="6"/>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="9"/>
+      <c r="F52" s="1"/>
+      <c r="G52" s="4"/>
+      <c r="H52" s="4"/>
+      <c r="I52" s="1"/>
+      <c r="J52" s="10"/>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A53" s="11"/>
+      <c r="B53" s="12"/>
+      <c r="C53" s="13"/>
+      <c r="D53" s="13"/>
+      <c r="E53" s="14"/>
+      <c r="F53" s="13"/>
+      <c r="G53" s="11"/>
+      <c r="H53" s="11"/>
+      <c r="I53" s="1"/>
+      <c r="J53" s="8"/>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A54" s="11"/>
+      <c r="B54" s="12"/>
+      <c r="C54" s="13"/>
+      <c r="D54" s="13"/>
+      <c r="E54" s="13"/>
+      <c r="F54" s="13"/>
+      <c r="G54" s="11"/>
+      <c r="H54" s="11"/>
+      <c r="I54" s="1"/>
+      <c r="J54" s="8"/>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A55" s="11"/>
+      <c r="B55" s="12"/>
+      <c r="C55" s="13"/>
+      <c r="D55" s="13"/>
+      <c r="E55" s="13"/>
+      <c r="F55" s="13"/>
+      <c r="G55" s="11"/>
+      <c r="H55" s="11"/>
+      <c r="I55" s="1"/>
+      <c r="J55" s="8"/>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A56" s="11"/>
+      <c r="B56" s="12"/>
+      <c r="C56" s="13"/>
+      <c r="D56" s="13"/>
+      <c r="E56" s="13"/>
+      <c r="F56" s="13"/>
+      <c r="G56" s="11"/>
+      <c r="H56" s="11"/>
+      <c r="I56" s="1"/>
+      <c r="J56" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...23 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0683056e-20ca-4d1a-9994-38726de96c77" xmlns:ns3="818e2508-81bc-4771-91be-949b271fd80e" xmlns:ns4="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a3ce8cdeedb35f99827fa7565a55ec7d" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ECE9580C1D0B084F873123C424E583F8" ma:contentTypeVersion="45" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="6bdd82efc4f009d26aef524532962153">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0683056e-20ca-4d1a-9994-38726de96c77" xmlns:ns3="818e2508-81bc-4771-91be-949b271fd80e" xmlns:ns4="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1" xmlns:ns5="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xmlns:ns6="08bfab35-c0ae-4247-a240-43dcd2ac7a80" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e78cd812a7c901dea892afa05d62b07" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="0683056e-20ca-4d1a-9994-38726de96c77"/>
     <xsd:import namespace="818e2508-81bc-4771-91be-949b271fd80e"/>
     <xsd:import namespace="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1"/>
+    <xsd:import namespace="f53a051f-3f64-47d6-8de1-6a03fdbf7d14"/>
+    <xsd:import namespace="08bfab35-c0ae-4247-a240-43dcd2ac7a80"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Code_x0020_du_x0020_repertoire" minOccurs="0"/>
                 <xsd:element ref="ns2:Direction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:Statut" minOccurs="0"/>
                 <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns5:DocumentId" minOccurs="0"/>
+                <xsd:element ref="ns5:IntegrationStatus" minOccurs="0"/>
+                <xsd:element ref="ns5:UltimaId" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationCode" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationConfidentiality" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationDescription" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationId" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationLevel" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationTitle" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationType" minOccurs="0"/>
+                <xsd:element ref="ns5:CopyType" minOccurs="0"/>
+                <xsd:element ref="ns5:DatasetId" minOccurs="0"/>
+                <xsd:element ref="ns5:DirectionQUSP" minOccurs="0"/>
+                <xsd:element ref="ns5:ErrorDetails" minOccurs="0"/>
+                <xsd:element ref="ns5:LifeCycleConfidentiality" minOccurs="0"/>
+                <xsd:element ref="ns5:CodeCR" minOccurs="0"/>
+                <xsd:element ref="ns5:PlannedDispositionCode" minOccurs="0"/>
+                <xsd:element ref="ns5:PlannedDispositionDate" minOccurs="0"/>
+                <xsd:element ref="ns5:RetentionRuleCode" minOccurs="0"/>
+                <xsd:element ref="ns6:RetentionRuleId" minOccurs="0"/>
+                <xsd:element ref="ns5:RetentionRuleTitle" minOccurs="0"/>
+                <xsd:element ref="ns5:StatusDesc" minOccurs="0"/>
+                <xsd:element ref="ns5:UnitId" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0683056e-20ca-4d1a-9994-38726de96c77" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Code_x0020_du_x0020_repertoire" ma:index="8" nillable="true" ma:displayName="Code du repertoire" ma:internalName="Code_x0020_du_x0020_repertoire">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-          <xsd:maxLength value="10"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Direction" ma:index="9" nillable="true" ma:displayName="Direction" ma:list="{35d096bf-50de-42b5-bc8c-eeed33589348}" ma:internalName="Direction" ma:showField="Title" ma:web="0683056e-20ca-4d1a-9994-38726de96c77">
       <xsd:simpleType>
         <xsd:restriction base="dms:Lookup"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -2582,50 +2849,234 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="20" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5713d6c2-d296-4b7b-baae-a9d2371d082a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="27" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="28" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="52" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="DocumentId" ma:index="29" nillable="true" ma:displayName="No interne Document" ma:internalName="DocumentId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="IntegrationStatus" ma:index="30" nillable="true" ma:displayName="État Intégration" ma:format="Dropdown" ma:indexed="true" ma:internalName="IntegrationStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="retentionInfoApplied"/>
+          <xsd:enumeration value="incompleteUpload"/>
+          <xsd:enumeration value="errorUploading"/>
+          <xsd:enumeration value="archivedInQoreUltima"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UltimaId" ma:index="31" nillable="true" ma:displayName="No interne Dossier" ma:internalName="UltimaId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationCode" ma:index="32" nillable="true" ma:displayName="Code de classification" ma:internalName="ClassificationCode">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationConfidentiality" ma:index="33" nillable="true" ma:displayName="Niveau de confidentialité classification" ma:internalName="ClassificationConfidentiality" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationDescription" ma:index="34" nillable="true" ma:displayName="Description du code" ma:internalName="ClassificationDescription">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationId" ma:index="35" nillable="true" ma:displayName="Classification Id" ma:internalName="ClassificationId" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationLevel" ma:index="36" nillable="true" ma:displayName="Niveau de classification" ma:internalName="ClassificationLevel" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationTitle" ma:index="37" nillable="true" ma:displayName="ClassificationTitle" ma:internalName="ClassificationTitle">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationType" ma:index="38" nillable="true" ma:displayName="Type de classification" ma:internalName="ClassificationType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CopyType" ma:index="39" nillable="true" ma:displayName="Exemplaire" ma:internalName="CopyType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DatasetId" ma:index="40" nillable="true" ma:displayName="Ensemble" ma:internalName="DatasetId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DirectionQUSP" ma:index="41" nillable="true" ma:displayName="Direction" ma:internalName="DirectionQUSP">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ErrorDetails" ma:index="42" nillable="true" ma:displayName="Détail des erreurs" ma:internalName="ErrorDetails">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LifeCycleConfidentiality" ma:index="43" nillable="true" ma:displayName="Niveau de confidentialité règle" ma:format="Dropdown" ma:internalName="LifeCycleConfidentiality">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="1"/>
+          <xsd:enumeration value="2"/>
+          <xsd:enumeration value="3"/>
+          <xsd:enumeration value="4"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CodeCR" ma:index="44" nillable="true" ma:displayName="Code du répertoire" ma:internalName="CodeCR">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PlannedDispositionCode" ma:index="45" nillable="true" ma:displayName="Disposition prévue" ma:format="Dropdown" ma:internalName="PlannedDispositionCode">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="C"/>
+          <xsd:enumeration value="T"/>
+          <xsd:enumeration value="D"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PlannedDispositionDate" ma:index="46" nillable="true" ma:displayName="Date disposition prévue" ma:format="DateOnly" ma:internalName="PlannedDispositionDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RetentionRuleCode" ma:index="47" nillable="true" ma:displayName="Numéro règle" ma:internalName="RetentionRuleCode">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RetentionRuleTitle" ma:index="49" nillable="true" ma:displayName="Titre règle" ma:internalName="RetentionRuleTitle">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="StatusDesc" ma:index="50" nillable="true" ma:displayName="Statut" ma:indexed="true" ma:internalName="StatusDesc">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UnitId" ma:index="51" nillable="true" ma:displayName="Unité Id" ma:internalName="UnitId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="08bfab35-c0ae-4247-a240-43dcd2ac7a80" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="RetentionRuleId" ma:index="48" nillable="true" ma:displayName="Règle Id" ma:internalName="RetentionRuleId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -2683,92 +3134,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Code_x0020_du_x0020_repertoire xmlns="0683056e-20ca-4d1a-9994-38726de96c77">&lt;div class="ExternalClass1891778AC1D64E61B3F6920DC4F4E1FD"&gt;&lt;div style="font-family&amp;#58;Calibri, Arial, Helvetica, sans-serif;font-size&amp;#58;11pt;color&amp;#58;rgb(50, 49, 48);background-color&amp;#58;transparent;"&gt;
+&lt;/div&gt;&lt;/div&gt;</Code_x0020_du_x0020_repertoire>
+    <Direction xmlns="0683056e-20ca-4d1a-9994-38726de96c77">3</Direction>
+    <Statut xmlns="0683056e-20ca-4d1a-9994-38726de96c77" xsi:nil="true"/>
+    <TaxCatchAll xmlns="0683056e-20ca-4d1a-9994-38726de96c77" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <ClassificationId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <PlannedDispositionDate xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <IntegrationStatus xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationType xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationCode xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14">01530</ClassificationCode>
+    <DocumentId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationDescription xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <PlannedDispositionCode xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationTitle xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <RetentionRuleId xmlns="08bfab35-c0ae-4247-a240-43dcd2ac7a80" xsi:nil="true"/>
+    <DatasetId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <UltimaId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <LifeCycleConfidentiality xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <DirectionQUSP xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <RetentionRuleTitle xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <CopyType xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <CodeCR xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ErrorDetails xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <UnitId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationConfidentiality xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <StatusDesc xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationLevel xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <RetentionRuleCode xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4ECA3BC-4999-4FBE-9E2F-1D57BD395797}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A028399-91AE-455F-A871-3C7D3AD77329}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0683056e-20ca-4d1a-9994-38726de96c77"/>
     <ds:schemaRef ds:uri="818e2508-81bc-4771-91be-949b271fd80e"/>
     <ds:schemaRef ds:uri="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1"/>
+    <ds:schemaRef ds:uri="f53a051f-3f64-47d6-8de1-6a03fdbf7d14"/>
+    <ds:schemaRef ds:uri="08bfab35-c0ae-4247-a240-43dcd2ac7a80"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DC0263A-ABB7-4539-8B8E-8B410CCC74DD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D37F9902-C8A5-4EBD-9CEE-F4D3DE0615B8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="0683056e-20ca-4d1a-9994-38726de96c77"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="08bfab35-c0ae-4247-a240-43dcd2ac7a80"/>
+    <ds:schemaRef ds:uri="f53a051f-3f64-47d6-8de1-6a03fdbf7d14"/>
+    <ds:schemaRef ds:uri="818e2508-81bc-4771-91be-949b271fd80e"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Feuil1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
@@ -2783,27 +3285,30 @@
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Leblanc, Brenda-Lee</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ECE9580C1D0B084F873123C424E583F8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>False</vt:lpwstr>
+  </property>
 </Properties>
 </file>