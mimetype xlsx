--- v0 (2025-10-13)
+++ v1 (2026-07-05)
@@ -1,388 +1,930 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="23127"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://assnatqc.sharepoint.com/sites/GED/MULTIDIR/2120-Guide Femme Parl/01530-Section 4-Statistiques/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://assnatqc.sharepoint.com/sites/GED/MULTIDIR/2120-Guide Femme Parl/Section 4-Statistiques/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="248" documentId="8_{3080D014-082C-48D2-8E63-182908C6983A}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{DA8F3856-7B84-40E4-BEBF-EBC662DAA263}"/>
+  <xr:revisionPtr revIDLastSave="53" documentId="8_{40734668-41B1-4F79-A192-24F42F7E551D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{724AE8D3-C5E9-45D7-B3E3-B1F245A41EC9}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="15000" xr2:uid="{44DDA00C-3EB4-4F67-9E8F-2F5EEA06BB4D}"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{C0B473CD-2358-43CF-A45D-27273999EE4A}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D59" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="D37" i="1" l="1"/>
+  <c r="D228" i="1" l="1"/>
+  <c r="C228" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="233">
+  <si>
+    <t>Pourcentage de femmes candidates aux élections partielles, 1947-2026</t>
+  </si>
+  <si>
+    <t>Date de l'élection</t>
+  </si>
+  <si>
+    <t>Nombre de candidates</t>
+  </si>
   <si>
     <t>Nombre total de candidats</t>
   </si>
   <si>
-    <t>1947</t>
-[...65 lines deleted...]
-    <t>2019</t>
+    <t>Pourcentages de femmes candidates</t>
   </si>
   <si>
     <t>Total général</t>
   </si>
   <si>
-    <t>Juin 1983</t>
-[...98 lines deleted...]
-    <t>Pourcentage de femmes candidates aux élections partielles, 1947-2022</t>
+    <t>Année</t>
+  </si>
+  <si>
+    <t>1940 (2)</t>
+  </si>
+  <si>
+    <t>1941 (2)</t>
+  </si>
+  <si>
+    <t>1942 (4)</t>
+  </si>
+  <si>
+    <t>1945 (1)</t>
+  </si>
+  <si>
+    <t>1946 (2)</t>
+  </si>
+  <si>
+    <t>1947 (1)</t>
+  </si>
+  <si>
+    <t>1948 (1)</t>
+  </si>
+  <si>
+    <t>1949 (1)</t>
+  </si>
+  <si>
+    <t>1953 (3)</t>
+  </si>
+  <si>
+    <t>1954 (1)</t>
+  </si>
+  <si>
+    <t>1955 (3)</t>
+  </si>
+  <si>
+    <t>1957 (4)</t>
+  </si>
+  <si>
+    <t>1958 (3)</t>
+  </si>
+  <si>
+    <t>1959 (2)</t>
+  </si>
+  <si>
+    <t>1960 (2)</t>
+  </si>
+  <si>
+    <t>1961 (2)</t>
+  </si>
+  <si>
+    <t>19 novembre 1940 - Mégantic</t>
+  </si>
+  <si>
+    <t>19 novembre 1940 - Terrebonne</t>
+  </si>
+  <si>
+    <t>6 octobre 1941 - Huntingdon</t>
+  </si>
+  <si>
+    <t>6 octobre 1941 - Saint-Jean-Napierville</t>
+  </si>
+  <si>
+    <t>23 mars 1942 - Montréal-Sainte-Anne</t>
+  </si>
+  <si>
+    <t>23 mars 1942 - Montréal-Saint-Jacques</t>
+  </si>
+  <si>
+    <t>23 mars 1942 - Richelieu-Verchères</t>
+  </si>
+  <si>
+    <t>23 mars 1942 - Westmount-Saint-Georges</t>
+  </si>
+  <si>
+    <t>21 novembre 1945 - Beauce</t>
+  </si>
+  <si>
+    <t>3 juillet 1946 - Compton</t>
+  </si>
+  <si>
+    <t>18 décembre 1946 - Bagot</t>
+  </si>
+  <si>
+    <t>23 juillet 1947 - Huntingdon</t>
+  </si>
+  <si>
+    <t>7 décembre 1948 - Brome</t>
+  </si>
+  <si>
+    <t>16 février 1949 - Lévis</t>
+  </si>
+  <si>
+    <t>9 juillet 1953 - Matapédia</t>
+  </si>
+  <si>
+    <t>9 juillet 1953 - Montréal-Outremont</t>
+  </si>
+  <si>
+    <t>9 juillet 1953 - Portneuf</t>
+  </si>
+  <si>
+    <t>15 septembre 1954 - Compton</t>
+  </si>
+  <si>
+    <t>6 juillet 1955- Montréal-Laurier</t>
+  </si>
+  <si>
+    <t>6 juillet 1955- Saint-Hyacinthe</t>
+  </si>
+  <si>
+    <t>6 juillet 1955- Westmount-Saint-Georges</t>
+  </si>
+  <si>
+    <t>18 septembre 1957 - Châteauguay</t>
+  </si>
+  <si>
+    <t>18 septembre 1957 - Compton</t>
+  </si>
+  <si>
+    <t>18 septembre 1957 - Mégantic</t>
+  </si>
+  <si>
+    <t>18 septembre 1957 - Vaudeuil-Soulanges</t>
+  </si>
+  <si>
+    <t>2 juillet 1958 - Matane</t>
+  </si>
+  <si>
+    <t>15 octobre 1958 - Labelle</t>
+  </si>
+  <si>
+    <t>15 octobre 1958 - Roberval</t>
+  </si>
+  <si>
+    <t>16 septembre 1959 - Labelle</t>
+  </si>
+  <si>
+    <t>16 septembre 1959 - Lac-Saint-Jean</t>
+  </si>
+  <si>
+    <t>23 novembre 1960 - Joliette</t>
+  </si>
+  <si>
+    <t>23 novembre 1960 - Rouville</t>
+  </si>
+  <si>
+    <t>14 décembre 1961 - Chambly</t>
+  </si>
+  <si>
+    <t>14 décembre 1961 - Jacques-Cartier</t>
+  </si>
+  <si>
+    <t>1963 (1)</t>
+  </si>
+  <si>
+    <t>1964 (4)</t>
+  </si>
+  <si>
+    <t>5 octobre 1964 - Matane</t>
+  </si>
+  <si>
+    <t>5 octobre 1964 - Montréal-Verdun</t>
+  </si>
+  <si>
+    <t>5 octobre 1964 - Dorchester</t>
+  </si>
+  <si>
+    <t>5 octobre 1964 - Saguenay</t>
+  </si>
+  <si>
+    <t>1965 (2)</t>
+  </si>
+  <si>
+    <t>18 janvier 1965 - Saint-Maurice</t>
+  </si>
+  <si>
+    <t>18 janvier 1965 - Terrebonne</t>
+  </si>
+  <si>
+    <t>1968 (2)</t>
+  </si>
+  <si>
+    <t>4 décembre 1968 - Bagot</t>
+  </si>
+  <si>
+    <t>4 décembre 1968 - Notre-Dame-de-Grâce</t>
+  </si>
+  <si>
+    <t>1969 (4)</t>
+  </si>
+  <si>
+    <t>8 octobre 1969 - Saint-Jacques</t>
+  </si>
+  <si>
+    <t>8 octobre 1969 - Sainte-Marie</t>
+  </si>
+  <si>
+    <t>8 octobre 1969 - Trois-Rivières</t>
+  </si>
+  <si>
+    <t>8 octobre 1969 - Vaudreuil-Soulanges</t>
+  </si>
+  <si>
+    <t>1971 (1)</t>
+  </si>
+  <si>
+    <t>8 février 1971 - Chambly</t>
+  </si>
+  <si>
+    <t>1972 (3)</t>
+  </si>
+  <si>
+    <t>11 octobre 1972 - Duplessis</t>
+  </si>
+  <si>
+    <t>15 novembre 1972 - Gatineau</t>
+  </si>
+  <si>
+    <t>11 octobre 1972 - Gatineau (annulée)</t>
+  </si>
+  <si>
+    <t>1974 (1)</t>
+  </si>
+  <si>
+    <t>28 août 1974 - Johnson</t>
+  </si>
+  <si>
+    <t>1978 (1)</t>
+  </si>
+  <si>
+    <t>5 juillet 1978 - Notre-Dame-de-Grâce</t>
+  </si>
+  <si>
+    <t>1979 (6)</t>
+  </si>
+  <si>
+    <t>30 avril 1979 - Argenteuil</t>
+  </si>
+  <si>
+    <t>30 avril 1979 - Jean-Talon</t>
+  </si>
+  <si>
+    <t>14 novembre 1979 - Beauce-Sud</t>
+  </si>
+  <si>
+    <t>14 novembre 1979 - Maisonneuve</t>
+  </si>
+  <si>
+    <t>14 novembre 1979 - Prévost</t>
+  </si>
+  <si>
+    <t>26 novembre 1979 - D'Arcy-McGee</t>
+  </si>
+  <si>
+    <t>17 novembre 1980 - Outremont</t>
+  </si>
+  <si>
+    <t>17 novembre 1980 - Brome-Missisquoi</t>
+  </si>
+  <si>
+    <t>17 novembre 1980 - Johnson</t>
+  </si>
+  <si>
+    <t>17 novembre 1980 - Mégantic-Compton</t>
+  </si>
+  <si>
+    <t>1980 (4)</t>
+  </si>
+  <si>
+    <t>1982 (2)</t>
+  </si>
+  <si>
+    <t>5 avril 1982 - Louis-Hébert</t>
+  </si>
+  <si>
+    <t>5 avril 1982 - Saint-Laurent</t>
+  </si>
+  <si>
+    <t>20 juin 1983 - Charlesbourg</t>
+  </si>
+  <si>
+    <t>20 juin 1983 - Saguenay</t>
+  </si>
+  <si>
+    <t>20 juin 1983 - Saint-Jacques</t>
+  </si>
+  <si>
+    <t>5 décembre 1983 - Jonquière</t>
+  </si>
+  <si>
+    <t>5 décembre 1983 - Mégantic-Compton</t>
+  </si>
+  <si>
+    <t>1983 (5)</t>
+  </si>
+  <si>
+    <t>1984 (4)</t>
+  </si>
+  <si>
+    <t>18 juin 1984 - Marie-Victorin</t>
+  </si>
+  <si>
+    <t>18 juin 1984 - Marguerite-Bourgeoys</t>
+  </si>
+  <si>
+    <t>18 juin 1984 - Sauvé</t>
+  </si>
+  <si>
+    <t>26 novembre 1984 - Saint-Jacques</t>
+  </si>
+  <si>
+    <t>1985 (4)</t>
+  </si>
+  <si>
+    <t>3 juin 1985 - Bertrand</t>
+  </si>
+  <si>
+    <t>3 juin 1985 - Bourget</t>
+  </si>
+  <si>
+    <t>3 juin 1985 - L'Assomption</t>
+  </si>
+  <si>
+    <t>3 juin 1985 - Trois-Rivières</t>
+  </si>
+  <si>
+    <t>1986 (1)</t>
+  </si>
+  <si>
+    <t>20 janvier 1986 - Saint-Laurent</t>
+  </si>
+  <si>
+    <t>1987 (1)</t>
+  </si>
+  <si>
+    <t>14 septembre 1987 - Notre-Dame-de-Grâce</t>
+  </si>
+  <si>
+    <t>1988 (2)</t>
+  </si>
+  <si>
+    <t>20 juin 1988 - Anjou</t>
+  </si>
+  <si>
+    <t>20 juin 1988 - Roberval</t>
+  </si>
+  <si>
+    <t>1989 (2)</t>
+  </si>
+  <si>
+    <t>29 mai 1989 - Hull</t>
+  </si>
+  <si>
+    <t>29 mai 1989 - Papineau</t>
+  </si>
+  <si>
+    <t>12 août 1991 - Montmorency</t>
+  </si>
+  <si>
+    <t>1991 (1)</t>
+  </si>
+  <si>
+    <t>1992 (1)</t>
+  </si>
+  <si>
+    <t>20 janvier 1992 - Saint-Laurent</t>
+  </si>
+  <si>
+    <t>1993 (2)</t>
+  </si>
+  <si>
+    <t>5 juillet 1993 - Portneuf</t>
+  </si>
+  <si>
+    <t>13 décembre 1993 - Laval-des-Rapides</t>
+  </si>
+  <si>
+    <t>1994 (2)</t>
+  </si>
+  <si>
+    <t>21 février 1994 - Bonenventure</t>
+  </si>
+  <si>
+    <t>28 février 1994 - Shefford</t>
+  </si>
+  <si>
+    <t>1996 (5)</t>
+  </si>
+  <si>
+    <t>19 février 1996 - Jonquière</t>
+  </si>
+  <si>
+    <t>19 février 1996 - La Prairie</t>
+  </si>
+  <si>
+    <t>10 juin 1996 - L'Assemption</t>
+  </si>
+  <si>
+    <t>10 juin 1996 - Outremont</t>
+  </si>
+  <si>
+    <t>9 décembre 1996 - Pointe-aux-Trembles</t>
+  </si>
+  <si>
+    <t>1997 (6)</t>
+  </si>
+  <si>
+    <t>28 avril 1997 - Beauce-Sud</t>
+  </si>
+  <si>
+    <t>28 avril 1997 - Prévost</t>
+  </si>
+  <si>
+    <t>6 octobre 1997 - Bertrand</t>
+  </si>
+  <si>
+    <t>6 octobre 1997 - Bourassa</t>
+  </si>
+  <si>
+    <t>6 octobre 1997 - Duplessis</t>
+  </si>
+  <si>
+    <t>6 octore 1997 - Kamouraska-Témiscouata</t>
+  </si>
+  <si>
+    <t>1998 (1)</t>
+  </si>
+  <si>
+    <t>1er juin 1998 - Argenteuil</t>
+  </si>
+  <si>
+    <t>2001 (5)</t>
+  </si>
+  <si>
+    <t>9 avril 2001 - Mercier</t>
+  </si>
+  <si>
+    <t>1er octobre 2001 - Blainville</t>
+  </si>
+  <si>
+    <t>1er octobre 2001 - Jonquière</t>
+  </si>
+  <si>
+    <t>1er octobre - Labelle</t>
+  </si>
+  <si>
+    <t>1er octobre 2001 - Laviolette</t>
+  </si>
+  <si>
+    <t>2002 (7)</t>
+  </si>
+  <si>
+    <t>15 avril 2002 - Anjou</t>
+  </si>
+  <si>
+    <t>15 avril 2002 - Saguenay</t>
+  </si>
+  <si>
+    <t>15 avril 2002 - Viger</t>
+  </si>
+  <si>
+    <t>17 juin 2002 - Berthier</t>
+  </si>
+  <si>
+    <t>17 juin 2002 - Joliette</t>
+  </si>
+  <si>
+    <t>17 juin 2002 - Lac-Saint-Jean</t>
+  </si>
+  <si>
+    <t>17 juin 2002 - Vimont</t>
+  </si>
+  <si>
+    <t>2004 (4)</t>
+  </si>
+  <si>
+    <t>20 septembre 2004 - Laurier-Dorion</t>
+  </si>
+  <si>
+    <t>20 septembre 2004 - Grouin</t>
+  </si>
+  <si>
+    <t>20 septembre 2004 - Nelligan</t>
+  </si>
+  <si>
+    <t>20 septembre 2004 - Vanier</t>
+  </si>
+  <si>
+    <t>2005 (2)</t>
+  </si>
+  <si>
+    <t>12 décembre 2005 - Outremont</t>
+  </si>
+  <si>
+    <t>16,.7%</t>
+  </si>
+  <si>
+    <t>12 décembre 2005 - Verchères</t>
+  </si>
+  <si>
+    <t>2006 (3)</t>
+  </si>
+  <si>
+    <t>10 avril 2006 - Sainte-Marie-Saint-Jacques</t>
+  </si>
+  <si>
+    <t>14 août 2006 - Pointe-aux-Trembles</t>
+  </si>
+  <si>
+    <t>14 août 2006 - Taillon</t>
+  </si>
+  <si>
+    <t>2007 (1)</t>
+  </si>
+  <si>
+    <t>24 septembre 2007 - Charlevoix</t>
+  </si>
+  <si>
+    <t>2008 (4)</t>
+  </si>
+  <si>
+    <t>12 mai 2008 - Bourget</t>
+  </si>
+  <si>
+    <t>12 mai 2008 - Hull</t>
+  </si>
+  <si>
+    <t>29 septembre 2008 - Jean-Talon</t>
+  </si>
+  <si>
+    <t>2009 (3)</t>
+  </si>
+  <si>
+    <t>22 juin 2009 - Marguerite-Bourgeoys</t>
+  </si>
+  <si>
+    <t>22 juin 2009 - Rivière-du-Loup</t>
+  </si>
+  <si>
+    <t>21 septembre 2009 - Rousseau</t>
+  </si>
+  <si>
+    <t>2010 (3)</t>
+  </si>
+  <si>
+    <t>5 juillet 2010 - Vachon</t>
+  </si>
+  <si>
+    <t>13 septembre 2010 - Saint-Laurent</t>
+  </si>
+  <si>
+    <t>29 septembre 2010 - Kamouraska-Témiscouata</t>
+  </si>
+  <si>
+    <t>2011 (1)</t>
+  </si>
+  <si>
+    <t>5 deécembre 2011 - Bonaventure</t>
+  </si>
+  <si>
+    <t>2012 (2)</t>
+  </si>
+  <si>
+    <t>11 juin 2012 - Argenteuil</t>
+  </si>
+  <si>
+    <t>11 juin 2012 - LaFontaine</t>
+  </si>
+  <si>
+    <t>2013 (2)</t>
+  </si>
+  <si>
+    <t>9 décembre 2013 - Outremont</t>
+  </si>
+  <si>
+    <t>9 décembre 2013 - Viau</t>
+  </si>
+  <si>
+    <t>2014 (1)</t>
+  </si>
+  <si>
+    <t>20 octobre 2014 - Lévis</t>
+  </si>
+  <si>
+    <t>2015 (7)</t>
+  </si>
+  <si>
+    <t>9 mars 2015 - Richelieu</t>
+  </si>
+  <si>
+    <t>8 juin 2015 - Chauveau</t>
+  </si>
+  <si>
+    <t>8 juin 2015 - Jean-Talon</t>
+  </si>
+  <si>
+    <t>9 novembre 2015 - Beauce-Sud</t>
+  </si>
+  <si>
+    <t>9 novembre 2015 - Fabre</t>
+  </si>
+  <si>
+    <t>9 novembre 2015 - René-Lévesque</t>
+  </si>
+  <si>
+    <t>9 novembre 2015 - Saint-Henri-Sainte-Anne</t>
+  </si>
+  <si>
+    <t>2016 (5)</t>
+  </si>
+  <si>
+    <t>11 avril 2016 - Chicoutimi</t>
+  </si>
+  <si>
+    <t>5 décembre 2016 - Arthabaska</t>
+  </si>
+  <si>
+    <t>5 décembre 2016 - Marie-Victorin</t>
+  </si>
+  <si>
+    <t>5 décembre 2016 - Saint-Jérôme</t>
+  </si>
+  <si>
+    <t>5 décembre 2016 - Verdun</t>
+  </si>
+  <si>
+    <t>2017 (2)</t>
+  </si>
+  <si>
+    <t>29 mai 2017 - Gouin</t>
+  </si>
+  <si>
+    <t>2 octobre 2017 - Louis-Hébert</t>
+  </si>
+  <si>
+    <t>2018 (1)</t>
+  </si>
+  <si>
+    <t>10 décembre 2018 - Roberval</t>
+  </si>
+  <si>
+    <t>2019 (1)</t>
+  </si>
+  <si>
+    <t>2 décembre 2019 - Jean-Talon</t>
+  </si>
+  <si>
+    <t>2022 (1)</t>
+  </si>
+  <si>
+    <t>11 avril 2022 - Marie-Victorin</t>
+  </si>
+  <si>
+    <t>2023 (2)</t>
+  </si>
+  <si>
+    <t>13 mars 2023 - Saint-Henri-Sainte-Anne</t>
+  </si>
+  <si>
+    <t>2 octobre 2023 - Jean-Talon</t>
+  </si>
+  <si>
+    <t>2025 (2)</t>
+  </si>
+  <si>
+    <t>17 mars 2025 - Terrebonne</t>
+  </si>
+  <si>
+    <t>11 août 2025 - Arthabaska</t>
+  </si>
+  <si>
+    <t>2026 (1)</t>
+  </si>
+  <si>
+    <t>23 février 2026 - Chicoutimi</t>
+  </si>
+  <si>
+    <t>25 septembre 1963 - Montréal-Notre-Dame-de-Grâce</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor theme="4" tint="0.79998168889431442"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.89999084444715716"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="7">
+  <dxfs count="8">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="0.0%"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
@@ -395,50 +937,70 @@
         <sz val="11"/>
         <color theme="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="30" formatCode="@"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
@@ -482,151 +1044,152 @@
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>1339850</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>376540</xdr:rowOff>
+      <xdr:rowOff>563865</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Image 1">
+        <xdr:cNvPr id="9" name="Image 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1354BFCC-7D5B-4E6B-A9BA-6C2D9510322A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB7C302D-C409-4A48-9AB1-7AD8EDA5C226}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1" y="1"/>
-          <a:ext cx="1339849" cy="376539"/>
+          <a:off x="0" y="1"/>
+          <a:ext cx="1762125" cy="563864"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{C00055C3-8EF1-4EE8-82D0-6A0FC01A4675}" name="Tableau1" displayName="Tableau1" ref="A2:D59" totalsRowShown="0" headerRowDxfId="6" headerRowBorderDxfId="5" tableBorderDxfId="4">
-[...5 lines deleted...]
-    <tableColumn id="4" xr3:uid="{51C159B2-7313-4302-AE1C-4CAB26EDFDF8}" name="Pourcentages de femmes candidates" dataDxfId="0"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="17" xr:uid="{120B912E-1390-41C3-A689-3099E8818780}" name="Tableau1" displayName="Tableau1" ref="A2:E228" totalsRowShown="0" headerRowDxfId="7" headerRowBorderDxfId="6" tableBorderDxfId="5">
+  <autoFilter ref="A2:E228" xr:uid="{120B912E-1390-41C3-A689-3099E8818780}"/>
+  <tableColumns count="5">
+    <tableColumn id="1" xr3:uid="{BCA11D7C-CD56-4FB7-A148-00B188EA704F}" name="Année" dataDxfId="4"/>
+    <tableColumn id="5" xr3:uid="{2AB73A64-2ACC-43D4-8315-7A72852D12BD}" name="Date de l'élection" dataDxfId="3"/>
+    <tableColumn id="2" xr3:uid="{EF6E3D70-4FDE-4B28-B74D-B70478E648BC}" name="Nombre de candidates" dataDxfId="2"/>
+    <tableColumn id="3" xr3:uid="{DFAFC74B-520A-47C5-BA9F-891AAA1A0AE2}" name="Nombre total de candidats" dataDxfId="1"/>
+    <tableColumn id="4" xr3:uid="{F80959FD-7CD1-47DC-BD4C-B53377FE99F1}" name="Pourcentages de femmes candidates" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight11" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -634,51 +1197,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -745,65 +1308,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -824,1006 +1387,3616 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00613148-71E1-4976-8E18-27CF69DDE832}">
-  <dimension ref="A1:D59"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C63ACED8-4CE4-4200-9E07-1B20681D96AE}">
+  <dimension ref="A1:E228"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G11" sqref="G11"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B56" sqref="B56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="22.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="28.85546875" customWidth="1"/>
+    <col min="1" max="1" width="25.85546875" customWidth="1"/>
+    <col min="2" max="2" width="51.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22" customWidth="1"/>
+    <col min="4" max="4" width="29" customWidth="1"/>
+    <col min="5" max="5" width="29.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:5" ht="50.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+    </row>
+    <row r="2" spans="1:5" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11">
+        <v>0</v>
+      </c>
+      <c r="D3" s="11">
+        <v>6</v>
+      </c>
+      <c r="E3" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="4"/>
+      <c r="B4" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="4">
+        <v>0</v>
+      </c>
+      <c r="D4" s="4">
+        <v>2</v>
+      </c>
+      <c r="E4" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="4"/>
+      <c r="B5" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" s="4">
+        <v>0</v>
+      </c>
+      <c r="D5" s="4">
+        <v>4</v>
+      </c>
+      <c r="E5" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="9"/>
+      <c r="C6" s="9">
+        <v>0</v>
+      </c>
+      <c r="D6" s="9">
+        <v>4</v>
+      </c>
+      <c r="E6" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="4"/>
+      <c r="B7" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="4">
+        <v>0</v>
+      </c>
+      <c r="D7" s="4">
+        <v>2</v>
+      </c>
+      <c r="E7" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="4"/>
+      <c r="B8" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="4">
+        <v>0</v>
+      </c>
+      <c r="D8" s="4">
+        <v>2</v>
+      </c>
+      <c r="E8" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="9"/>
+      <c r="C9" s="9">
+        <v>0</v>
+      </c>
+      <c r="D9" s="9">
+        <v>8</v>
+      </c>
+      <c r="E9" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="4"/>
+      <c r="B10" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="4">
+        <v>0</v>
+      </c>
+      <c r="D10" s="4">
+        <v>2</v>
+      </c>
+      <c r="E10" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="4"/>
+      <c r="B11" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="4">
+        <v>0</v>
+      </c>
+      <c r="D11" s="4">
+        <v>2</v>
+      </c>
+      <c r="E11" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="4"/>
+      <c r="B12" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="4">
+        <v>0</v>
+      </c>
+      <c r="D12" s="4">
+        <v>2</v>
+      </c>
+      <c r="E12" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="4"/>
+      <c r="B13" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="4">
+        <v>0</v>
+      </c>
+      <c r="D13" s="4">
+        <v>2</v>
+      </c>
+      <c r="E13" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="9"/>
+      <c r="C14" s="9">
+        <v>0</v>
+      </c>
+      <c r="D14" s="9">
+        <v>3</v>
+      </c>
+      <c r="E14" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" s="4">
+        <v>0</v>
+      </c>
+      <c r="D15" s="4">
+        <v>3</v>
+      </c>
+      <c r="E15" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="9"/>
+      <c r="C16" s="9">
+        <v>0</v>
+      </c>
+      <c r="D16" s="9">
+        <v>6</v>
+      </c>
+      <c r="E16" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="4">
+        <v>0</v>
+      </c>
+      <c r="D17" s="4">
+        <v>3</v>
+      </c>
+      <c r="E17" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="4"/>
+      <c r="B18" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18" s="4">
+        <v>0</v>
+      </c>
+      <c r="D18" s="4">
+        <v>3</v>
+      </c>
+      <c r="E18" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9">
+        <v>1</v>
+      </c>
+      <c r="D19" s="9">
+        <v>2</v>
+      </c>
+      <c r="E19" s="8">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="4"/>
+      <c r="B20" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" s="4">
+        <v>1</v>
+      </c>
+      <c r="D20" s="4">
+        <v>2</v>
+      </c>
+      <c r="E20" s="3">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9">
+        <v>0</v>
+      </c>
+      <c r="D21" s="9">
+        <v>1</v>
+      </c>
+      <c r="E21" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="4"/>
+      <c r="B22" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="4">
+        <v>0</v>
+      </c>
+      <c r="D22" s="4">
+        <v>1</v>
+      </c>
+      <c r="E22" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" s="9"/>
+      <c r="C23" s="9">
+        <v>0</v>
+      </c>
+      <c r="D23" s="9">
+        <v>2</v>
+      </c>
+      <c r="E23" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="4">
+        <v>0</v>
+      </c>
+      <c r="D24" s="4">
+        <v>2</v>
+      </c>
+      <c r="E24" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="9"/>
+      <c r="C25" s="9">
+        <v>0</v>
+      </c>
+      <c r="D25" s="9">
+        <v>12</v>
+      </c>
+      <c r="E25" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="4"/>
+      <c r="B26" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" s="4">
+        <v>0</v>
+      </c>
+      <c r="D26" s="4">
+        <v>3</v>
+      </c>
+      <c r="E26" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" s="4"/>
+      <c r="B27" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="4">
+        <v>0</v>
+      </c>
+      <c r="D27" s="4">
+        <v>5</v>
+      </c>
+      <c r="E27" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="4"/>
+      <c r="B28" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="4">
+        <v>0</v>
+      </c>
+      <c r="D28" s="4">
+        <v>4</v>
+      </c>
+      <c r="E28" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B29" s="9"/>
+      <c r="C29" s="9">
+        <v>0</v>
+      </c>
+      <c r="D29" s="9">
+        <v>3</v>
+      </c>
+      <c r="E29" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" s="4"/>
+      <c r="B30" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C30" s="4">
+        <v>0</v>
+      </c>
+      <c r="D30" s="4">
+        <v>3</v>
+      </c>
+      <c r="E30" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="9"/>
+      <c r="C31" s="9">
+        <v>0</v>
+      </c>
+      <c r="D31" s="9">
+        <v>12</v>
+      </c>
+      <c r="E31" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C32" s="4">
+        <v>0</v>
+      </c>
+      <c r="D32" s="4">
+        <v>6</v>
+      </c>
+      <c r="E32" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="4"/>
+      <c r="B33" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C33" s="4">
+        <v>0</v>
+      </c>
+      <c r="D33" s="4">
+        <v>3</v>
+      </c>
+      <c r="E33" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="4"/>
+      <c r="B34" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C34" s="4">
+        <v>0</v>
+      </c>
+      <c r="D34" s="4">
+        <v>3</v>
+      </c>
+      <c r="E34" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="9"/>
+      <c r="C35" s="9">
+        <v>0</v>
+      </c>
+      <c r="D35" s="9">
+        <v>9</v>
+      </c>
+      <c r="E35" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" s="4"/>
+      <c r="B36" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C36" s="4">
+        <v>0</v>
+      </c>
+      <c r="D36" s="4">
+        <v>2</v>
+      </c>
+      <c r="E36" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" s="4"/>
+      <c r="B37" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="4">
+        <v>0</v>
+      </c>
+      <c r="D37" s="4">
+        <v>2</v>
+      </c>
+      <c r="E37" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="4"/>
+      <c r="B38" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C38" s="4">
+        <v>0</v>
+      </c>
+      <c r="D38" s="4">
+        <v>2</v>
+      </c>
+      <c r="E38" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" s="4"/>
+      <c r="B39" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C39" s="4">
+        <v>0</v>
+      </c>
+      <c r="D39" s="4">
+        <v>3</v>
+      </c>
+      <c r="E39" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" s="9"/>
+      <c r="C40" s="9">
+        <v>0</v>
+      </c>
+      <c r="D40" s="9">
+        <v>5</v>
+      </c>
+      <c r="E40" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="4"/>
+      <c r="B41" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C41" s="4">
+        <v>0</v>
+      </c>
+      <c r="D41" s="4">
+        <v>2</v>
+      </c>
+      <c r="E41" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="4"/>
+      <c r="B42" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C42" s="4">
+        <v>0</v>
+      </c>
+      <c r="D42" s="4">
+        <v>1</v>
+      </c>
+      <c r="E42" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="4"/>
+      <c r="B43" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C43" s="4">
+        <v>0</v>
+      </c>
+      <c r="D43" s="4">
+        <v>2</v>
+      </c>
+      <c r="E43" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B44" s="9"/>
+      <c r="C44" s="9">
+        <v>0</v>
+      </c>
+      <c r="D44" s="9">
+        <v>5</v>
+      </c>
+      <c r="E44" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" s="4"/>
+      <c r="B45" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C45" s="4">
+        <v>0</v>
+      </c>
+      <c r="D45" s="4">
+        <v>2</v>
+      </c>
+      <c r="E45" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" s="4"/>
+      <c r="B46" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C46" s="4">
+        <v>0</v>
+      </c>
+      <c r="D46" s="4">
+        <v>3</v>
+      </c>
+      <c r="E46" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B47" s="9"/>
+      <c r="C47" s="9">
+        <v>0</v>
+      </c>
+      <c r="D47" s="9">
+        <v>5</v>
+      </c>
+      <c r="E47" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" s="4"/>
+      <c r="B48" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C48" s="4">
+        <v>0</v>
+      </c>
+      <c r="D48" s="4">
+        <v>3</v>
+      </c>
+      <c r="E48" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" s="4"/>
+      <c r="B49" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C49" s="4">
+        <v>0</v>
+      </c>
+      <c r="D49" s="4">
+        <v>2</v>
+      </c>
+      <c r="E49" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B50" s="9"/>
+      <c r="C50" s="9">
+        <v>1</v>
+      </c>
+      <c r="D50" s="9">
+        <v>7</v>
+      </c>
+      <c r="E50" s="8">
+        <v>0.14285714285714285</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" s="4"/>
+      <c r="B51" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C51" s="4">
+        <v>0</v>
+      </c>
+      <c r="D51" s="4">
+        <v>5</v>
+      </c>
+      <c r="E51" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" s="4"/>
+      <c r="B52" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C52" s="4">
+        <v>1</v>
+      </c>
+      <c r="D52" s="4">
+        <v>2</v>
+      </c>
+      <c r="E52" s="3">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B53" s="9"/>
+      <c r="C53" s="9">
+        <v>0</v>
+      </c>
+      <c r="D53" s="9">
+        <v>4</v>
+      </c>
+      <c r="E53" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" s="4"/>
+      <c r="B54" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="C54" s="4">
+        <v>0</v>
+      </c>
+      <c r="D54" s="4">
+        <v>4</v>
+      </c>
+      <c r="E54" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="B1" s="11"/>
-[...24 lines deleted...]
-      <c r="C3" s="7">
+      <c r="B55" s="9"/>
+      <c r="C55" s="9">
+        <v>0</v>
+      </c>
+      <c r="D55" s="9">
+        <v>11</v>
+      </c>
+      <c r="E55" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" s="4"/>
+      <c r="B56" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C56" s="4">
+        <v>0</v>
+      </c>
+      <c r="D56" s="4">
+        <v>3</v>
+      </c>
+      <c r="E56" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" s="4"/>
+      <c r="B57" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C57" s="4">
+        <v>0</v>
+      </c>
+      <c r="D57" s="4">
+        <v>3</v>
+      </c>
+      <c r="E57" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" s="4"/>
+      <c r="B58" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C58" s="4">
+        <v>0</v>
+      </c>
+      <c r="D58" s="4">
+        <v>3</v>
+      </c>
+      <c r="E58" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" s="4"/>
+      <c r="B59" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C59" s="4">
+        <v>0</v>
+      </c>
+      <c r="D59" s="4">
         <v>2</v>
       </c>
-      <c r="D3" s="3">
+      <c r="E59" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B60" s="9"/>
+      <c r="C60" s="9">
+        <v>0</v>
+      </c>
+      <c r="D60" s="9">
+        <v>5</v>
+      </c>
+      <c r="E60" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" s="4"/>
+      <c r="B61" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C61" s="4">
+        <v>0</v>
+      </c>
+      <c r="D61" s="4">
+        <v>3</v>
+      </c>
+      <c r="E61" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" s="4"/>
+      <c r="B62" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C62" s="4">
+        <v>0</v>
+      </c>
+      <c r="D62" s="4">
+        <v>2</v>
+      </c>
+      <c r="E62" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="B63" s="9"/>
+      <c r="C63" s="9">
+        <v>1</v>
+      </c>
+      <c r="D63" s="9">
+        <v>7</v>
+      </c>
+      <c r="E63" s="8">
+        <v>0.14285714285714285</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64" s="4"/>
+      <c r="B64" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C64" s="4">
+        <v>1</v>
+      </c>
+      <c r="D64" s="4">
+        <v>5</v>
+      </c>
+      <c r="E64" s="3">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" s="4"/>
+      <c r="B65" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C65" s="4">
+        <v>0</v>
+      </c>
+      <c r="D65" s="4">
+        <v>2</v>
+      </c>
+      <c r="E65" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B66" s="9"/>
+      <c r="C66" s="9">
+        <v>0</v>
+      </c>
+      <c r="D66" s="9">
+        <v>21</v>
+      </c>
+      <c r="E66" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" s="4"/>
+      <c r="B67" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C67" s="4">
+        <v>0</v>
+      </c>
+      <c r="D67" s="4">
+        <v>6</v>
+      </c>
+      <c r="E67" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" s="4"/>
+      <c r="B68" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C68" s="4">
+        <v>0</v>
+      </c>
+      <c r="D68" s="4">
+        <v>8</v>
+      </c>
+      <c r="E68" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" s="4"/>
+      <c r="B69" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C69" s="4">
+        <v>0</v>
+      </c>
+      <c r="D69" s="4">
+        <v>4</v>
+      </c>
+      <c r="E69" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70" s="4"/>
+      <c r="B70" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C70" s="4">
+        <v>0</v>
+      </c>
+      <c r="D70" s="4">
+        <v>3</v>
+      </c>
+      <c r="E70" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B71" s="9"/>
+      <c r="C71" s="9">
+        <v>0</v>
+      </c>
+      <c r="D71" s="9">
+        <v>7</v>
+      </c>
+      <c r="E71" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72" s="4"/>
+      <c r="B72" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C72" s="4">
+        <v>0</v>
+      </c>
+      <c r="D72" s="4">
+        <v>7</v>
+      </c>
+      <c r="E72" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B73" s="9"/>
+      <c r="C73" s="9">
+        <v>1</v>
+      </c>
+      <c r="D73" s="9">
+        <v>8</v>
+      </c>
+      <c r="E73" s="8">
+        <v>0.125</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74" s="4"/>
+      <c r="B74" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C74" s="4">
+        <v>0</v>
+      </c>
+      <c r="D74" s="4">
+        <v>2</v>
+      </c>
+      <c r="E74" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75" s="4"/>
+      <c r="B75" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="C75" s="4">
+        <v>1</v>
+      </c>
+      <c r="D75" s="4">
+        <v>4</v>
+      </c>
+      <c r="E75" s="3">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76" s="4"/>
+      <c r="B76" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C76" s="4">
+        <v>0</v>
+      </c>
+      <c r="D76" s="4">
+        <v>2</v>
+      </c>
+      <c r="E76" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="B77" s="9"/>
+      <c r="C77" s="9">
+        <v>0</v>
+      </c>
+      <c r="D77" s="9">
+        <v>4</v>
+      </c>
+      <c r="E77" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78" s="4"/>
+      <c r="B78" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="C78" s="4">
+        <v>0</v>
+      </c>
+      <c r="D78" s="4">
+        <v>4</v>
+      </c>
+      <c r="E78" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B79" s="9"/>
+      <c r="C79" s="9">
+        <v>0</v>
+      </c>
+      <c r="D79" s="9">
+        <v>5</v>
+      </c>
+      <c r="E79" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" s="4"/>
+      <c r="B80" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="C80" s="4">
+        <v>0</v>
+      </c>
+      <c r="D80" s="4">
+        <v>5</v>
+      </c>
+      <c r="E80" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="B81" s="9"/>
+      <c r="C81" s="9">
+        <v>2</v>
+      </c>
+      <c r="D81" s="9">
+        <v>24</v>
+      </c>
+      <c r="E81" s="8">
+        <v>8.3000000000000004E-2</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" s="5"/>
+      <c r="B82" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="C82" s="4">
+        <v>0</v>
+      </c>
+      <c r="D82" s="4">
+        <v>4</v>
+      </c>
+      <c r="E82" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" s="5"/>
+      <c r="B83" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C83" s="4">
+        <v>1</v>
+      </c>
+      <c r="D83" s="4">
+        <v>4</v>
+      </c>
+      <c r="E83" s="3">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84" s="5"/>
+      <c r="B84" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="C84" s="4">
+        <v>0</v>
+      </c>
+      <c r="D84" s="4">
+        <v>3</v>
+      </c>
+      <c r="E84" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" s="5"/>
+      <c r="B85" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C85" s="4">
+        <v>0</v>
+      </c>
+      <c r="D85" s="4">
+        <v>6</v>
+      </c>
+      <c r="E85" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" s="5"/>
+      <c r="B86" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C86" s="4">
+        <v>1</v>
+      </c>
+      <c r="D86" s="4">
+        <v>5</v>
+      </c>
+      <c r="E86" s="3">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87" s="5"/>
+      <c r="B87" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="C87" s="4">
+        <v>0</v>
+      </c>
+      <c r="D87" s="4">
+        <v>2</v>
+      </c>
+      <c r="E87" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="B88" s="9"/>
+      <c r="C88" s="9">
+        <v>5</v>
+      </c>
+      <c r="D88" s="9">
+        <v>18</v>
+      </c>
+      <c r="E88" s="8">
+        <v>0.27800000000000002</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" s="4"/>
+      <c r="B89" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C89" s="4">
+        <v>0</v>
+      </c>
+      <c r="D89" s="4">
+        <v>4</v>
+      </c>
+      <c r="E89" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" s="4"/>
+      <c r="B90" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="C90" s="4">
+        <v>2</v>
+      </c>
+      <c r="D90" s="4">
+        <v>4</v>
+      </c>
+      <c r="E90" s="3">
         <v>0.5</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A4" s="2" t="s">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91" s="4"/>
+      <c r="B91" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="C91" s="4">
+        <v>0</v>
+      </c>
+      <c r="D91" s="4">
+        <v>4</v>
+      </c>
+      <c r="E91" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92" s="4"/>
+      <c r="B92" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="C92" s="4">
+        <v>3</v>
+      </c>
+      <c r="D92" s="4">
+        <v>6</v>
+      </c>
+      <c r="E92" s="3">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="B93" s="9"/>
+      <c r="C93" s="9">
         <v>2</v>
       </c>
-      <c r="B4" s="2">
-[...2 lines deleted...]
-      <c r="C4" s="2">
+      <c r="D93" s="9">
+        <v>12</v>
+      </c>
+      <c r="E93" s="8">
+        <v>0.16700000000000001</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94" s="4"/>
+      <c r="B94" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C94" s="4">
+        <v>1</v>
+      </c>
+      <c r="D94" s="4">
+        <v>5</v>
+      </c>
+      <c r="E94" s="3">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95" s="4"/>
+      <c r="B95" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="C95" s="4">
+        <v>1</v>
+      </c>
+      <c r="D95" s="4">
+        <v>7</v>
+      </c>
+      <c r="E95" s="3">
+        <v>0.14199999999999999</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="B96" s="9"/>
+      <c r="C96" s="9">
+        <v>8</v>
+      </c>
+      <c r="D96" s="9">
+        <v>29</v>
+      </c>
+      <c r="E96" s="8">
+        <v>0.27600000000000002</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97" s="4"/>
+      <c r="B97" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="C97" s="4">
+        <v>0</v>
+      </c>
+      <c r="D97" s="4">
+        <v>6</v>
+      </c>
+      <c r="E97" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98" s="4"/>
+      <c r="B98" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="C98" s="4">
+        <v>1</v>
+      </c>
+      <c r="D98" s="4">
+        <v>4</v>
+      </c>
+      <c r="E98" s="3">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99" s="4"/>
+      <c r="B99" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C99" s="4">
+        <v>3</v>
+      </c>
+      <c r="D99" s="4">
+        <v>13</v>
+      </c>
+      <c r="E99" s="3">
+        <v>0.23100000000000001</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100" s="4"/>
+      <c r="B100" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="C100" s="4">
         <v>2</v>
       </c>
-      <c r="D4" s="3">
+      <c r="D100" s="4">
+        <v>2</v>
+      </c>
+      <c r="E100" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101" s="4"/>
+      <c r="B101" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="C101" s="4">
+        <v>2</v>
+      </c>
+      <c r="D101" s="4">
+        <v>4</v>
+      </c>
+      <c r="E101" s="3">
         <v>0.5</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A5" s="2" t="s">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="B102" s="12"/>
+      <c r="C102" s="9">
         <v>3</v>
       </c>
-      <c r="B5" s="2">
-[...2 lines deleted...]
-      <c r="C5" s="2">
+      <c r="D102" s="9">
+        <v>20</v>
+      </c>
+      <c r="E102" s="8">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A103" s="4"/>
+      <c r="B103" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="C103" s="4">
+        <v>1</v>
+      </c>
+      <c r="D103" s="4">
+        <v>3</v>
+      </c>
+      <c r="E103" s="3">
+        <v>0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A104" s="4"/>
+      <c r="B104" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="C104" s="4">
+        <v>1</v>
+      </c>
+      <c r="D104" s="4">
+        <v>4</v>
+      </c>
+      <c r="E104" s="3">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A105" s="4"/>
+      <c r="B105" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="C105" s="4">
+        <v>0</v>
+      </c>
+      <c r="D105" s="4">
+        <v>4</v>
+      </c>
+      <c r="E105" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A106" s="4"/>
+      <c r="B106" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="C106" s="4">
+        <v>1</v>
+      </c>
+      <c r="D106" s="4">
+        <v>9</v>
+      </c>
+      <c r="E106" s="3">
+        <v>0.111</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="B107" s="12"/>
+      <c r="C107" s="9">
+        <v>5</v>
+      </c>
+      <c r="D107" s="9">
+        <v>22</v>
+      </c>
+      <c r="E107" s="8">
+        <v>0.22700000000000001</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108" s="4"/>
+      <c r="B108" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C108" s="4">
+        <v>3</v>
+      </c>
+      <c r="D108" s="4">
         <v>7</v>
       </c>
-      <c r="D5" s="3">
+      <c r="E108" s="3">
+        <v>0.42899999999999999</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A109" s="4"/>
+      <c r="B109" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C109" s="4">
+        <v>1</v>
+      </c>
+      <c r="D109" s="4">
+        <v>6</v>
+      </c>
+      <c r="E109" s="3">
+        <v>0.16700000000000001</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A110" s="4"/>
+      <c r="B110" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="C110" s="4">
+        <v>0</v>
+      </c>
+      <c r="D110" s="4">
+        <v>5</v>
+      </c>
+      <c r="E110" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A111" s="4"/>
+      <c r="B111" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C111" s="4">
+        <v>1</v>
+      </c>
+      <c r="D111" s="4">
+        <v>4</v>
+      </c>
+      <c r="E111" s="3">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="B112" s="12"/>
+      <c r="C112" s="9">
+        <v>2</v>
+      </c>
+      <c r="D112" s="9">
+        <v>10</v>
+      </c>
+      <c r="E112" s="8">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A113" s="4"/>
+      <c r="B113" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="C113" s="4">
+        <v>2</v>
+      </c>
+      <c r="D113" s="4">
+        <v>10</v>
+      </c>
+      <c r="E113" s="3">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A114" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="B114" s="9"/>
+      <c r="C114" s="9">
+        <v>1</v>
+      </c>
+      <c r="D114" s="9">
+        <v>8</v>
+      </c>
+      <c r="E114" s="8">
+        <v>0.125</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A115" s="4"/>
+      <c r="B115" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C115" s="4">
+        <v>1</v>
+      </c>
+      <c r="D115" s="4">
+        <v>8</v>
+      </c>
+      <c r="E115" s="3">
+        <v>0.125</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A116" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="B116" s="9"/>
+      <c r="C116" s="9">
+        <v>2</v>
+      </c>
+      <c r="D116" s="9">
+        <v>13</v>
+      </c>
+      <c r="E116" s="8">
+        <v>0.15384615384615385</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A117" s="4"/>
+      <c r="B117" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="C117" s="4">
+        <v>2</v>
+      </c>
+      <c r="D117" s="4">
+        <v>9</v>
+      </c>
+      <c r="E117" s="3">
+        <v>0.222</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A118" s="4"/>
+      <c r="B118" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="C118" s="4">
+        <v>0</v>
+      </c>
+      <c r="D118" s="4">
+        <v>4</v>
+      </c>
+      <c r="E118" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A119" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="B119" s="9"/>
+      <c r="C119" s="9">
+        <v>1</v>
+      </c>
+      <c r="D119" s="9">
+        <v>6</v>
+      </c>
+      <c r="E119" s="8">
+        <v>0.16666666666666666</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A120" s="4"/>
+      <c r="B120" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="C120" s="4">
+        <v>0</v>
+      </c>
+      <c r="D120" s="4">
+        <v>2</v>
+      </c>
+      <c r="E120" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A121" s="14"/>
+      <c r="B121" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="C121" s="14">
+        <v>1</v>
+      </c>
+      <c r="D121" s="14">
+        <v>4</v>
+      </c>
+      <c r="E121" s="15">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A122" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="B122" s="9"/>
+      <c r="C122" s="9">
+        <v>0</v>
+      </c>
+      <c r="D122" s="9">
+        <v>5</v>
+      </c>
+      <c r="E122" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A123" s="4"/>
+      <c r="B123" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="C123" s="4">
+        <v>0</v>
+      </c>
+      <c r="D123" s="4">
+        <v>5</v>
+      </c>
+      <c r="E123" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A124" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="B124" s="9"/>
+      <c r="C124" s="9">
+        <v>1</v>
+      </c>
+      <c r="D124" s="9">
+        <v>7</v>
+      </c>
+      <c r="E124" s="8">
         <v>0.14285714285714285</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A6" s="2" t="s">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A125" s="4"/>
+      <c r="B125" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="C125" s="4">
+        <v>1</v>
+      </c>
+      <c r="D125" s="4">
+        <v>7</v>
+      </c>
+      <c r="E125" s="3">
+        <v>0.14285714285714285</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A126" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="B126" s="9"/>
+      <c r="C126" s="9">
+        <v>1</v>
+      </c>
+      <c r="D126" s="9">
+        <v>16</v>
+      </c>
+      <c r="E126" s="8">
+        <v>6.3E-2</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A127" s="4"/>
+      <c r="B127" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="C127" s="4">
+        <v>1</v>
+      </c>
+      <c r="D127" s="4">
+        <v>10</v>
+      </c>
+      <c r="E127" s="3">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A128" s="4"/>
+      <c r="B128" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C128" s="4">
+        <v>0</v>
+      </c>
+      <c r="D128" s="4">
+        <v>6</v>
+      </c>
+      <c r="E128" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A129" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="B129" s="9"/>
+      <c r="C129" s="9">
+        <v>1</v>
+      </c>
+      <c r="D129" s="9">
+        <v>7</v>
+      </c>
+      <c r="E129" s="8">
+        <v>0.14299999999999999</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A130" s="4"/>
+      <c r="B130" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="C130" s="4">
+        <v>1</v>
+      </c>
+      <c r="D130" s="4">
+        <v>2</v>
+      </c>
+      <c r="E130" s="3">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A131" s="4"/>
+      <c r="B131" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C131" s="4">
+        <v>0</v>
+      </c>
+      <c r="D131" s="4">
+        <v>5</v>
+      </c>
+      <c r="E131" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A132" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="B132" s="9"/>
+      <c r="C132" s="9">
+        <v>6</v>
+      </c>
+      <c r="D132" s="9">
+        <v>32</v>
+      </c>
+      <c r="E132" s="8">
+        <v>0.188</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A133" s="4"/>
+      <c r="B133" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="C133" s="4">
+        <v>0</v>
+      </c>
+      <c r="D133" s="4">
+        <v>7</v>
+      </c>
+      <c r="E133" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A134" s="4"/>
+      <c r="B134" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="C134" s="4">
+        <v>3</v>
+      </c>
+      <c r="D134" s="4">
+        <v>10</v>
+      </c>
+      <c r="E134" s="3">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A135" s="4"/>
+      <c r="B135" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="C135" s="4">
+        <v>1</v>
+      </c>
+      <c r="D135" s="4">
         <v>4</v>
       </c>
-      <c r="B6" s="2">
-[...2 lines deleted...]
-      <c r="C6" s="2">
+      <c r="E135" s="3">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A136" s="4"/>
+      <c r="B136" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="C136" s="4">
+        <v>1</v>
+      </c>
+      <c r="D136" s="4">
+        <v>6</v>
+      </c>
+      <c r="E136" s="3">
+        <v>0.16700000000000001</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A137" s="4"/>
+      <c r="B137" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="C137" s="4">
+        <v>1</v>
+      </c>
+      <c r="D137" s="4">
+        <v>5</v>
+      </c>
+      <c r="E137" s="3">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A138" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="B138" s="12"/>
+      <c r="C138" s="9">
         <v>4</v>
       </c>
-      <c r="D6" s="3">
+      <c r="D138" s="9">
+        <v>25</v>
+      </c>
+      <c r="E138" s="8">
+        <v>0.16</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A139" s="4"/>
+      <c r="B139" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="C139" s="4">
+        <v>1</v>
+      </c>
+      <c r="D139" s="4">
+        <v>3</v>
+      </c>
+      <c r="E139" s="3">
+        <v>0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A140" s="4"/>
+      <c r="B140" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="C140" s="4">
+        <v>2</v>
+      </c>
+      <c r="D140" s="4">
+        <v>5</v>
+      </c>
+      <c r="E140" s="3">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A141" s="4"/>
+      <c r="B141" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C141" s="4">
+        <v>0</v>
+      </c>
+      <c r="D141" s="4">
+        <v>4</v>
+      </c>
+      <c r="E141" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A142" s="4"/>
+      <c r="B142" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="C142" s="4">
+        <v>1</v>
+      </c>
+      <c r="D142" s="4">
+        <v>6</v>
+      </c>
+      <c r="E142" s="3">
+        <v>0.16700000000000001</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A143" s="4"/>
+      <c r="B143" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="C143" s="4">
+        <v>0</v>
+      </c>
+      <c r="D143" s="4">
+        <v>3</v>
+      </c>
+      <c r="E143" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A144" s="4"/>
+      <c r="B144" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C144" s="4">
+        <v>0</v>
+      </c>
+      <c r="D144" s="4">
+        <v>4</v>
+      </c>
+      <c r="E144" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A145" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="B145" s="12"/>
+      <c r="C145" s="9">
+        <v>1</v>
+      </c>
+      <c r="D145" s="9">
+        <v>3</v>
+      </c>
+      <c r="E145" s="8">
+        <v>0.33333333333333331</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A146" s="4"/>
+      <c r="B146" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="C146" s="4">
+        <v>1</v>
+      </c>
+      <c r="D146" s="4">
+        <v>3</v>
+      </c>
+      <c r="E146" s="3">
+        <v>0.33333333333333331</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A147" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B147" s="12"/>
+      <c r="C147" s="9">
+        <v>9</v>
+      </c>
+      <c r="D147" s="9">
+        <v>29</v>
+      </c>
+      <c r="E147" s="8">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A148" s="4"/>
+      <c r="B148" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C148" s="4">
+        <v>2</v>
+      </c>
+      <c r="D148" s="4">
+        <v>9</v>
+      </c>
+      <c r="E148" s="3">
+        <v>0.222</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A149" s="4"/>
+      <c r="B149" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="C149" s="4">
+        <v>2</v>
+      </c>
+      <c r="D149" s="4">
+        <v>6</v>
+      </c>
+      <c r="E149" s="3">
+        <v>0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A150" s="4"/>
+      <c r="B150" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="C150" s="4">
+        <v>3</v>
+      </c>
+      <c r="D150" s="4">
+        <v>5</v>
+      </c>
+      <c r="E150" s="3">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A151" s="4"/>
+      <c r="B151" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="C151" s="4">
+        <v>0</v>
+      </c>
+      <c r="D151" s="4">
+        <v>4</v>
+      </c>
+      <c r="E151" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A152" s="4"/>
+      <c r="B152" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="C152" s="4">
+        <v>2</v>
+      </c>
+      <c r="D152" s="4">
+        <v>5</v>
+      </c>
+      <c r="E152" s="3">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A153" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="B153" s="12"/>
+      <c r="C153" s="9">
+        <v>10</v>
+      </c>
+      <c r="D153" s="9">
+        <v>26</v>
+      </c>
+      <c r="E153" s="8">
+        <v>0.38500000000000001</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A154" s="4"/>
+      <c r="B154" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="C154" s="4">
+        <v>3</v>
+      </c>
+      <c r="D154" s="4">
+        <v>5</v>
+      </c>
+      <c r="E154" s="3">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A155" s="4"/>
+      <c r="B155" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="C155" s="4">
+        <v>2</v>
+      </c>
+      <c r="D155" s="4">
+        <v>3</v>
+      </c>
+      <c r="E155" s="3">
+        <v>0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A156" s="4"/>
+      <c r="B156" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="C156" s="4">
+        <v>1</v>
+      </c>
+      <c r="D156" s="4">
+        <v>4</v>
+      </c>
+      <c r="E156" s="3">
         <v>0.25</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="4" t="s">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A157" s="4"/>
+      <c r="B157" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="C157" s="4">
+        <v>2</v>
+      </c>
+      <c r="D157" s="4">
+        <v>3</v>
+      </c>
+      <c r="E157" s="3">
+        <v>0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A158" s="4"/>
+      <c r="B158" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="C158" s="4">
+        <v>1</v>
+      </c>
+      <c r="D158" s="4">
+        <v>4</v>
+      </c>
+      <c r="E158" s="3">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A159" s="4"/>
+      <c r="B159" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="C159" s="4">
+        <v>0</v>
+      </c>
+      <c r="D159" s="4">
+        <v>3</v>
+      </c>
+      <c r="E159" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A160" s="4"/>
+      <c r="B160" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C160" s="4">
+        <v>1</v>
+      </c>
+      <c r="D160" s="4">
+        <v>4</v>
+      </c>
+      <c r="E160" s="3">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A161" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="B161" s="12"/>
+      <c r="C161" s="9">
+        <v>9</v>
+      </c>
+      <c r="D161" s="9">
         <v>29</v>
       </c>
-      <c r="B7" s="2">
-[...2 lines deleted...]
-      <c r="C7" s="2">
+      <c r="E161" s="8">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A162" s="4"/>
+      <c r="B162" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="C162" s="4">
+        <v>1</v>
+      </c>
+      <c r="D162" s="4">
+        <v>7</v>
+      </c>
+      <c r="E162" s="3">
+        <v>0.14299999999999999</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A163" s="4"/>
+      <c r="B163" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="C163" s="4">
+        <v>3</v>
+      </c>
+      <c r="D163" s="4">
+        <v>6</v>
+      </c>
+      <c r="E163" s="3">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A164" s="4"/>
+      <c r="B164" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C164" s="4">
+        <v>3</v>
+      </c>
+      <c r="D164" s="4">
+        <v>7</v>
+      </c>
+      <c r="E164" s="3">
+        <v>0.42899999999999999</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A165" s="4"/>
+      <c r="B165" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="C165" s="4">
+        <v>2</v>
+      </c>
+      <c r="D165" s="4">
+        <v>9</v>
+      </c>
+      <c r="E165" s="3">
+        <v>0.222</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A166" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="B166" s="12"/>
+      <c r="C166" s="9">
+        <v>2</v>
+      </c>
+      <c r="D166" s="9">
+        <v>10</v>
+      </c>
+      <c r="E166" s="8">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A167" s="4"/>
+      <c r="B167" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C167" s="4">
+        <v>1</v>
+      </c>
+      <c r="D167" s="4">
+        <v>6</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A168" s="4"/>
+      <c r="B168" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="C168" s="4">
+        <v>1</v>
+      </c>
+      <c r="D168" s="4">
+        <v>4</v>
+      </c>
+      <c r="E168" s="3">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A169" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="B169" s="12"/>
+      <c r="C169" s="9">
+        <v>10</v>
+      </c>
+      <c r="D169" s="9">
+        <v>22</v>
+      </c>
+      <c r="E169" s="8">
+        <v>0.45500000000000002</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A170" s="4"/>
+      <c r="B170" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="C170" s="4">
+        <v>4</v>
+      </c>
+      <c r="D170" s="4">
+        <v>7</v>
+      </c>
+      <c r="E170" s="3">
+        <v>0.57099999999999995</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A171" s="4"/>
+      <c r="B171" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="C171" s="4">
+        <v>2</v>
+      </c>
+      <c r="D171" s="4">
         <v>8</v>
       </c>
-      <c r="D7" s="3">
+      <c r="E171" s="3">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A172" s="4"/>
+      <c r="B172" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="C172" s="4">
+        <v>4</v>
+      </c>
+      <c r="D172" s="4">
+        <v>7</v>
+      </c>
+      <c r="E172" s="3">
+        <v>0.57099999999999995</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A173" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="B173" s="12"/>
+      <c r="C173" s="9">
+        <v>1</v>
+      </c>
+      <c r="D173" s="9">
+        <v>7</v>
+      </c>
+      <c r="E173" s="8">
+        <v>0.14299999999999999</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A174" s="4"/>
+      <c r="B174" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C174" s="4">
+        <v>1</v>
+      </c>
+      <c r="D174" s="4">
+        <v>7</v>
+      </c>
+      <c r="E174" s="3">
+        <v>0.14299999999999999</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A175" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="B175" s="12"/>
+      <c r="C175" s="9">
+        <v>3</v>
+      </c>
+      <c r="D175" s="9">
+        <v>18</v>
+      </c>
+      <c r="E175" s="8">
+        <v>0.16700000000000001</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A176" s="4"/>
+      <c r="B176" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="C176" s="4">
+        <v>1</v>
+      </c>
+      <c r="D176" s="4">
+        <v>6</v>
+      </c>
+      <c r="E176" s="3">
+        <v>0.16700000000000001</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A177" s="4"/>
+      <c r="B177" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="C177" s="4">
+        <v>1</v>
+      </c>
+      <c r="D177" s="4">
+        <v>6</v>
+      </c>
+      <c r="E177" s="3">
+        <v>0.16700000000000001</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A178" s="4"/>
+      <c r="B178" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="C178" s="4">
+        <v>1</v>
+      </c>
+      <c r="D178" s="4">
+        <v>6</v>
+      </c>
+      <c r="E178" s="3">
+        <v>0.16700000000000001</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A179" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="B179" s="12"/>
+      <c r="C179" s="9">
+        <v>5</v>
+      </c>
+      <c r="D179" s="9">
+        <v>16</v>
+      </c>
+      <c r="E179" s="8">
+        <v>0.313</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A180" s="4"/>
+      <c r="B180" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="C180" s="4">
+        <v>4</v>
+      </c>
+      <c r="D180" s="4">
+        <v>8</v>
+      </c>
+      <c r="E180" s="3">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A181" s="4"/>
+      <c r="B181" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="C181" s="4">
+        <v>1</v>
+      </c>
+      <c r="D181" s="4">
+        <v>8</v>
+      </c>
+      <c r="E181" s="3">
         <v>0.125</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="B9" s="2">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A182" s="4"/>
+      <c r="B182" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="C182" s="4">
+        <v>0</v>
+      </c>
+      <c r="D182" s="4">
         <v>5</v>
       </c>
-      <c r="C9" s="2">
-[...10 lines deleted...]
-      <c r="B10" s="2">
+      <c r="E182" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A183" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="B183" s="12"/>
+      <c r="C183" s="9">
+        <v>3</v>
+      </c>
+      <c r="D183" s="9">
+        <v>17</v>
+      </c>
+      <c r="E183" s="8">
+        <v>0.17599999999999999</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A184" s="4"/>
+      <c r="B184" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="C184" s="4">
+        <v>1</v>
+      </c>
+      <c r="D184" s="4">
+        <v>7</v>
+      </c>
+      <c r="E184" s="3">
+        <v>0.14299999999999999</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A185" s="4"/>
+      <c r="B185" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="C185" s="4">
+        <v>1</v>
+      </c>
+      <c r="D185" s="4">
+        <v>5</v>
+      </c>
+      <c r="E185" s="3">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A186" s="4"/>
+      <c r="B186" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="C186" s="4">
+        <v>1</v>
+      </c>
+      <c r="D186" s="4">
+        <v>5</v>
+      </c>
+      <c r="E186" s="3">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A187" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="B187" s="12"/>
+      <c r="C187" s="9">
+        <v>1</v>
+      </c>
+      <c r="D187" s="9">
+        <v>6</v>
+      </c>
+      <c r="E187" s="8">
+        <v>0.16700000000000001</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A188" s="4"/>
+      <c r="B188" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="C188" s="4">
+        <v>1</v>
+      </c>
+      <c r="D188" s="4">
+        <v>6</v>
+      </c>
+      <c r="E188" s="3">
+        <v>0.16700000000000001</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A189" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="B189" s="12"/>
+      <c r="C189" s="9">
+        <v>1</v>
+      </c>
+      <c r="D189" s="9">
+        <v>19</v>
+      </c>
+      <c r="E189" s="8">
+        <v>5.2999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A190" s="4"/>
+      <c r="B190" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C190" s="4">
+        <v>1</v>
+      </c>
+      <c r="D190" s="4">
+        <v>9</v>
+      </c>
+      <c r="E190" s="3">
+        <v>0.111</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A191" s="4"/>
+      <c r="B191" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="C191" s="4">
+        <v>0</v>
+      </c>
+      <c r="D191" s="4">
+        <v>10</v>
+      </c>
+      <c r="E191" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A192" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="B192" s="12"/>
+      <c r="C192" s="9">
+        <v>6</v>
+      </c>
+      <c r="D192" s="9">
+        <v>16</v>
+      </c>
+      <c r="E192" s="8">
+        <v>0.375</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A193" s="4"/>
+      <c r="B193" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="C193" s="4">
         <v>2</v>
       </c>
-      <c r="C10" s="2">
+      <c r="D193" s="4">
+        <v>7</v>
+      </c>
+      <c r="E193" s="3">
+        <v>0.28599999999999998</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A194" s="4"/>
+      <c r="B194" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="C194" s="4">
+        <v>4</v>
+      </c>
+      <c r="D194" s="4">
+        <v>9</v>
+      </c>
+      <c r="E194" s="3">
+        <v>0.44400000000000001</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A195" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="B195" s="12"/>
+      <c r="C195" s="9">
+        <v>1</v>
+      </c>
+      <c r="D195" s="9">
+        <v>11</v>
+      </c>
+      <c r="E195" s="8">
+        <v>9.0999999999999998E-2</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A196" s="4"/>
+      <c r="B196" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="C196" s="4">
+        <v>1</v>
+      </c>
+      <c r="D196" s="4">
+        <v>11</v>
+      </c>
+      <c r="E196" s="3">
+        <v>9.0999999999999998E-2</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A197" s="9" t="s">
+        <v>201</v>
+      </c>
+      <c r="B197" s="12"/>
+      <c r="C197" s="9">
+        <v>19</v>
+      </c>
+      <c r="D197" s="9">
+        <v>53</v>
+      </c>
+      <c r="E197" s="8">
+        <v>0.35799999999999998</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A198" s="4"/>
+      <c r="B198" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="C198" s="4">
+        <v>1</v>
+      </c>
+      <c r="D198" s="4">
+        <v>8</v>
+      </c>
+      <c r="E198" s="3">
+        <v>0.125</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A199" s="4"/>
+      <c r="B199" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="C199" s="4">
+        <v>4</v>
+      </c>
+      <c r="D199" s="4">
+        <v>8</v>
+      </c>
+      <c r="E199" s="3">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A200" s="4"/>
+      <c r="B200" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="C200" s="4">
+        <v>2</v>
+      </c>
+      <c r="D200" s="4">
+        <v>10</v>
+      </c>
+      <c r="E200" s="3">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A201" s="4"/>
+      <c r="B201" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C201" s="4">
+        <v>2</v>
+      </c>
+      <c r="D201" s="4">
+        <v>7</v>
+      </c>
+      <c r="E201" s="3">
+        <v>0.28599999999999998</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A202" s="4"/>
+      <c r="B202" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C202" s="4">
+        <v>4</v>
+      </c>
+      <c r="D202" s="4">
+        <v>7</v>
+      </c>
+      <c r="E202" s="3">
+        <v>0.57099999999999995</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A203" s="4"/>
+      <c r="B203" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="C203" s="4">
+        <v>2</v>
+      </c>
+      <c r="D203" s="4">
+        <v>6</v>
+      </c>
+      <c r="E203" s="3">
+        <v>0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A204" s="4"/>
+      <c r="B204" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="C204" s="4">
+        <v>4</v>
+      </c>
+      <c r="D204" s="4">
+        <v>7</v>
+      </c>
+      <c r="E204" s="3">
+        <v>0.57099999999999995</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A205" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="B205" s="12"/>
+      <c r="C205" s="9">
+        <v>17</v>
+      </c>
+      <c r="D205" s="9">
+        <v>44</v>
+      </c>
+      <c r="E205" s="8">
+        <v>0.38600000000000001</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A206" s="4"/>
+      <c r="B206" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="C206" s="4">
+        <v>4</v>
+      </c>
+      <c r="D206" s="4">
+        <v>6</v>
+      </c>
+      <c r="E206" s="3">
+        <v>0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A207" s="4"/>
+      <c r="B207" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="C207" s="4">
+        <v>4</v>
+      </c>
+      <c r="D207" s="4">
+        <v>9</v>
+      </c>
+      <c r="E207" s="3">
+        <v>0.44400000000000001</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A208" s="4"/>
+      <c r="B208" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="C208" s="4">
+        <v>3</v>
+      </c>
+      <c r="D208" s="4">
+        <v>11</v>
+      </c>
+      <c r="E208" s="3">
+        <v>0.27300000000000002</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A209" s="4"/>
+      <c r="B209" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="C209" s="4">
+        <v>3</v>
+      </c>
+      <c r="D209" s="4">
+        <v>10</v>
+      </c>
+      <c r="E209" s="3">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A210" s="4"/>
+      <c r="B210" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="C210" s="4">
+        <v>3</v>
+      </c>
+      <c r="D210" s="4">
+        <v>8</v>
+      </c>
+      <c r="E210" s="3">
+        <v>0.375</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A211" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="B211" s="12"/>
+      <c r="C211" s="9">
+        <v>5</v>
+      </c>
+      <c r="D211" s="9">
+        <v>23</v>
+      </c>
+      <c r="E211" s="8">
+        <v>0.217</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A212" s="4"/>
+      <c r="B212" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C212" s="4">
+        <v>2</v>
+      </c>
+      <c r="D212" s="4">
+        <v>13</v>
+      </c>
+      <c r="E212" s="3">
+        <v>0.154</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A213" s="4"/>
+      <c r="B213" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C213" s="4">
+        <v>3</v>
+      </c>
+      <c r="D213" s="4">
+        <v>10</v>
+      </c>
+      <c r="E213" s="3">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A214" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="B214" s="12"/>
+      <c r="C214" s="9">
+        <v>2</v>
+      </c>
+      <c r="D214" s="9">
+        <v>7</v>
+      </c>
+      <c r="E214" s="8">
+        <v>0.17763157894736842</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A215" s="4"/>
+      <c r="B215" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="C215" s="4">
+        <v>2</v>
+      </c>
+      <c r="D215" s="4">
+        <v>7</v>
+      </c>
+      <c r="E215" s="3">
+        <v>0.17763157894736842</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A216" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="B216" s="12"/>
+      <c r="C216" s="9">
+        <v>3</v>
+      </c>
+      <c r="D216" s="9">
+        <v>10</v>
+      </c>
+      <c r="E216" s="8">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A217" s="4"/>
+      <c r="B217" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="C217" s="4">
+        <v>3</v>
+      </c>
+      <c r="D217" s="4">
+        <v>10</v>
+      </c>
+      <c r="E217" s="3">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A218" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="B218" s="9"/>
+      <c r="C218" s="9">
+        <v>5</v>
+      </c>
+      <c r="D218" s="9">
         <v>12</v>
       </c>
-      <c r="D10" s="3">
-[...7 lines deleted...]
-      <c r="B11" s="2">
+      <c r="E218" s="8">
+        <v>0.41699999999999998</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A219" s="4"/>
+      <c r="B219" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C219" s="4">
+        <v>5</v>
+      </c>
+      <c r="D219" s="4">
+        <v>12</v>
+      </c>
+      <c r="E219" s="3">
+        <v>0.41699999999999998</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A220" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="B220" s="9"/>
+      <c r="C220" s="9">
+        <v>7</v>
+      </c>
+      <c r="D220" s="9">
+        <v>21</v>
+      </c>
+      <c r="E220" s="8">
+        <v>0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A221" s="4"/>
+      <c r="B221" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="C221" s="4">
+        <v>2</v>
+      </c>
+      <c r="D221" s="4">
+        <v>11</v>
+      </c>
+      <c r="E221" s="3">
+        <v>0.182</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A222" s="4"/>
+      <c r="B222" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="C222" s="4">
+        <v>5</v>
+      </c>
+      <c r="D222" s="4">
+        <v>10</v>
+      </c>
+      <c r="E222" s="3">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A223" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="B223" s="12"/>
+      <c r="C223" s="9">
+        <v>5</v>
+      </c>
+      <c r="D223" s="9">
+        <v>19</v>
+      </c>
+      <c r="E223" s="8">
+        <v>0.26300000000000001</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A224" s="4"/>
+      <c r="B224" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="C224" s="4">
+        <v>3</v>
+      </c>
+      <c r="D224" s="4">
+        <v>9</v>
+      </c>
+      <c r="E224" s="3">
+        <v>0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A225" s="4"/>
+      <c r="B225" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="C225" s="4">
+        <v>2</v>
+      </c>
+      <c r="D225" s="4">
+        <v>10</v>
+      </c>
+      <c r="E225" s="3">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A226" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="B226" s="12"/>
+      <c r="C226" s="9">
         <v>4</v>
       </c>
-      <c r="C11" s="2">
-[...10 lines deleted...]
-      <c r="B12" s="2">
+      <c r="D226" s="9">
+        <v>7</v>
+      </c>
+      <c r="E226" s="8">
+        <v>0.57699999999999996</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A227" s="4"/>
+      <c r="B227" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="C227" s="4">
         <v>4</v>
       </c>
-      <c r="C12" s="2">
-[...38 lines deleted...]
-      <c r="B15" s="2">
+      <c r="D227" s="4">
+        <v>7</v>
+      </c>
+      <c r="E227" s="3">
+        <v>0.57699999999999996</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A228" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C15" s="2">
-[...623 lines deleted...]
-        <v>0.25251447331969229</v>
+      <c r="B228" s="6"/>
+      <c r="C228" s="1">
+        <f>SUM(C3,C6,C9,C14,C16,C19,C21,C23,C25,C29,C31,C35,C40,C44,C47,C50,C53,C55,C60,C63,C66,C71,C73,C77,C79,C81,C88,C93,C96,C102,C107,C112,C114,C116,C119,C122,C124,C129,C132,C138,C145,C147,C153,C161,C166,C169,C173,C175,C179,C183,C187,C189,C192,C195,C197,C205,C211,C190,C214,C216,C218,C220,C223,C226)</f>
+        <v>177</v>
+      </c>
+      <c r="D228" s="1">
+        <f>SUM(D3,D6,D9,D14,D16,D19,D21,D23,D25,D29,D31,D35,D40,D44,D47,D50,D53,D55,D60,D63,D66,D71,D73,D77,D79,D81,D88,D93,D96,D102,D107,D112,D114,D116,D119,D122,D124,D129,D132,D138,D145,D147,D153,D161,D166,D169,D173,D175,D179,D183,D187,D189,D192,D195,D197,D205,D211,D214,D216,D218,D220,D223,D226)</f>
+        <v>825</v>
+      </c>
+      <c r="E228" s="7">
+        <v>0.215</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...30 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0683056e-20ca-4d1a-9994-38726de96c77" xmlns:ns3="818e2508-81bc-4771-91be-949b271fd80e" xmlns:ns4="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bd5dfd1c87d736d9f01b4b23fdd6781a" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ECE9580C1D0B084F873123C424E583F8" ma:contentTypeVersion="45" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="6bdd82efc4f009d26aef524532962153">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0683056e-20ca-4d1a-9994-38726de96c77" xmlns:ns3="818e2508-81bc-4771-91be-949b271fd80e" xmlns:ns4="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1" xmlns:ns5="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xmlns:ns6="08bfab35-c0ae-4247-a240-43dcd2ac7a80" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e78cd812a7c901dea892afa05d62b07" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="0683056e-20ca-4d1a-9994-38726de96c77"/>
     <xsd:import namespace="818e2508-81bc-4771-91be-949b271fd80e"/>
     <xsd:import namespace="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1"/>
+    <xsd:import namespace="f53a051f-3f64-47d6-8de1-6a03fdbf7d14"/>
+    <xsd:import namespace="08bfab35-c0ae-4247-a240-43dcd2ac7a80"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Code_x0020_du_x0020_repertoire" minOccurs="0"/>
                 <xsd:element ref="ns2:Direction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:Statut" minOccurs="0"/>
                 <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns5:DocumentId" minOccurs="0"/>
+                <xsd:element ref="ns5:IntegrationStatus" minOccurs="0"/>
+                <xsd:element ref="ns5:UltimaId" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationCode" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationConfidentiality" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationDescription" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationId" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationLevel" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationTitle" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationType" minOccurs="0"/>
+                <xsd:element ref="ns5:CopyType" minOccurs="0"/>
+                <xsd:element ref="ns5:DatasetId" minOccurs="0"/>
+                <xsd:element ref="ns5:DirectionQUSP" minOccurs="0"/>
+                <xsd:element ref="ns5:ErrorDetails" minOccurs="0"/>
+                <xsd:element ref="ns5:LifeCycleConfidentiality" minOccurs="0"/>
+                <xsd:element ref="ns5:CodeCR" minOccurs="0"/>
+                <xsd:element ref="ns5:PlannedDispositionCode" minOccurs="0"/>
+                <xsd:element ref="ns5:PlannedDispositionDate" minOccurs="0"/>
+                <xsd:element ref="ns5:RetentionRuleCode" minOccurs="0"/>
+                <xsd:element ref="ns6:RetentionRuleId" minOccurs="0"/>
+                <xsd:element ref="ns5:RetentionRuleTitle" minOccurs="0"/>
+                <xsd:element ref="ns5:StatusDesc" minOccurs="0"/>
+                <xsd:element ref="ns5:UnitId" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0683056e-20ca-4d1a-9994-38726de96c77" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Code_x0020_du_x0020_repertoire" ma:index="8" nillable="true" ma:displayName="Code du repertoire" ma:internalName="Code_x0020_du_x0020_repertoire">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-          <xsd:maxLength value="10"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Direction" ma:index="9" nillable="true" ma:displayName="Direction" ma:list="{35d096bf-50de-42b5-bc8c-eeed33589348}" ma:internalName="Direction" ma:showField="Title" ma:web="0683056e-20ca-4d1a-9994-38726de96c77">
       <xsd:simpleType>
         <xsd:restriction base="dms:Lookup"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -1911,50 +5084,234 @@
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="20" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5713d6c2-d296-4b7b-baae-a9d2371d082a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="27" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="28" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="52" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="DocumentId" ma:index="29" nillable="true" ma:displayName="No interne Document" ma:internalName="DocumentId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="IntegrationStatus" ma:index="30" nillable="true" ma:displayName="État Intégration" ma:format="Dropdown" ma:indexed="true" ma:internalName="IntegrationStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="retentionInfoApplied"/>
+          <xsd:enumeration value="incompleteUpload"/>
+          <xsd:enumeration value="errorUploading"/>
+          <xsd:enumeration value="archivedInQoreUltima"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UltimaId" ma:index="31" nillable="true" ma:displayName="No interne Dossier" ma:internalName="UltimaId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationCode" ma:index="32" nillable="true" ma:displayName="Code de classification" ma:internalName="ClassificationCode">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationConfidentiality" ma:index="33" nillable="true" ma:displayName="Niveau de confidentialité classification" ma:internalName="ClassificationConfidentiality" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationDescription" ma:index="34" nillable="true" ma:displayName="Description du code" ma:internalName="ClassificationDescription">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationId" ma:index="35" nillable="true" ma:displayName="Classification Id" ma:internalName="ClassificationId" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationLevel" ma:index="36" nillable="true" ma:displayName="Niveau de classification" ma:internalName="ClassificationLevel" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationTitle" ma:index="37" nillable="true" ma:displayName="ClassificationTitle" ma:internalName="ClassificationTitle">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationType" ma:index="38" nillable="true" ma:displayName="Type de classification" ma:internalName="ClassificationType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CopyType" ma:index="39" nillable="true" ma:displayName="Exemplaire" ma:internalName="CopyType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DatasetId" ma:index="40" nillable="true" ma:displayName="Ensemble" ma:internalName="DatasetId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DirectionQUSP" ma:index="41" nillable="true" ma:displayName="Direction" ma:internalName="DirectionQUSP">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ErrorDetails" ma:index="42" nillable="true" ma:displayName="Détail des erreurs" ma:internalName="ErrorDetails">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LifeCycleConfidentiality" ma:index="43" nillable="true" ma:displayName="Niveau de confidentialité règle" ma:format="Dropdown" ma:internalName="LifeCycleConfidentiality">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="1"/>
+          <xsd:enumeration value="2"/>
+          <xsd:enumeration value="3"/>
+          <xsd:enumeration value="4"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CodeCR" ma:index="44" nillable="true" ma:displayName="Code du répertoire" ma:internalName="CodeCR">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PlannedDispositionCode" ma:index="45" nillable="true" ma:displayName="Disposition prévue" ma:format="Dropdown" ma:internalName="PlannedDispositionCode">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="C"/>
+          <xsd:enumeration value="T"/>
+          <xsd:enumeration value="D"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PlannedDispositionDate" ma:index="46" nillable="true" ma:displayName="Date disposition prévue" ma:format="DateOnly" ma:internalName="PlannedDispositionDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RetentionRuleCode" ma:index="47" nillable="true" ma:displayName="Numéro règle" ma:internalName="RetentionRuleCode">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RetentionRuleTitle" ma:index="49" nillable="true" ma:displayName="Titre règle" ma:internalName="RetentionRuleTitle">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="StatusDesc" ma:index="50" nillable="true" ma:displayName="Statut" ma:indexed="true" ma:internalName="StatusDesc">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UnitId" ma:index="51" nillable="true" ma:displayName="Unité Id" ma:internalName="UnitId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="08bfab35-c0ae-4247-a240-43dcd2ac7a80" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="RetentionRuleId" ma:index="48" nillable="true" ma:displayName="Règle Id" ma:internalName="RetentionRuleId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -2011,106 +5368,185 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <ClassificationLevel xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <RetentionRuleTitle xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationTitle xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationConfidentiality xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <CopyType xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <Code_x0020_du_x0020_repertoire xmlns="0683056e-20ca-4d1a-9994-38726de96c77">&lt;div class="ExternalClass1891778AC1D64E61B3F6920DC4F4E1FD"&gt;&lt;div style="font-family&amp;#58;Calibri, Arial, Helvetica, sans-serif;font-size&amp;#58;11pt;color&amp;#58;rgb(50, 49, 48);background-color&amp;#58;transparent;"&gt;
+&lt;/div&gt;&lt;/div&gt;</Code_x0020_du_x0020_repertoire>
+    <PlannedDispositionDate xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <DirectionQUSP xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <DocumentId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationDescription xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <Direction xmlns="0683056e-20ca-4d1a-9994-38726de96c77">3</Direction>
+    <UnitId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <RetentionRuleId xmlns="08bfab35-c0ae-4247-a240-43dcd2ac7a80" xsi:nil="true"/>
+    <LifeCycleConfidentiality xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationCode xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationType xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <DatasetId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <Statut xmlns="0683056e-20ca-4d1a-9994-38726de96c77" xsi:nil="true"/>
+    <ErrorDetails xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <IntegrationStatus xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <UltimaId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <RetentionRuleCode xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <StatusDesc xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <PlannedDispositionCode xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0683056e-20ca-4d1a-9994-38726de96c77" xsi:nil="true"/>
+    <CodeCR xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <SharedWithUsers xmlns="0683056e-20ca-4d1a-9994-38726de96c77">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10FA0749-55ED-4E48-B777-ABDDDB8E8982}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8792E044-7E78-4976-AAA9-DE766688F798}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0683056e-20ca-4d1a-9994-38726de96c77"/>
+    <ds:schemaRef ds:uri="818e2508-81bc-4771-91be-949b271fd80e"/>
+    <ds:schemaRef ds:uri="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1"/>
+    <ds:schemaRef ds:uri="f53a051f-3f64-47d6-8de1-6a03fdbf7d14"/>
+    <ds:schemaRef ds:uri="08bfab35-c0ae-4247-a240-43dcd2ac7a80"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="818e2508-81bc-4771-91be-949b271fd80e"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D3B9F93-F37F-476E-8B79-A4497D4CEB8B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2A4FCDB-6932-420F-941A-A6F98BB63A3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBF076D1-64CB-4CBF-B3DD-12DEDDBE2764}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F362D61-3306-424A-8D71-58234DC10D7F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="0683056e-20ca-4d1a-9994-38726de96c77"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1"/>
+    <ds:schemaRef ds:uri="818e2508-81bc-4771-91be-949b271fd80e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="08bfab35-c0ae-4247-a240-43dcd2ac7a80"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="f53a051f-3f64-47d6-8de1-6a03fdbf7d14"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{1a561980-d674-4d30-a297-588c07a83353}" enabled="0" method="" siteId="{1a561980-d674-4d30-a297-588c07a83353}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Feuil1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Assemblée nationale du Québec</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:creator>Leblanc, Brenda-Lee</dc:creator>
+  <dc:creator>Mercier, Judith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100ECE9580C1D0B084F873123C424E583F8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
-[...3 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>