--- v0 (2025-10-13)
+++ v1 (2026-06-11)
@@ -5,81 +5,81 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr updateLinks="never" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://assnatqc-my.sharepoint.com/personal/gaelle_ferlay_assnat_qc_ca/Documents/Bureau/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://assnatqc.sharepoint.com/sites/GED/MULTIDIR/2120-Guide Femme Parl/Section 3-Liste des femmes parlementaires/À diffuser/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{AEB69E8F-438A-448C-AECE-477203D3F030}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="115" documentId="6_{1AF92DC4-C6E0-4EC1-A266-8F6942D53DC2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{53D0656F-AED1-4127-AD3B-88F866E295BB}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{30BB0F63-5493-4A1A-8B11-57F32CA532F7}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{30BB0F63-5493-4A1A-8B11-57F32CA532F7}"/>
   </bookViews>
   <sheets>
     <sheet name="Élues" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2190" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2199" uniqueCount="361">
   <si>
     <t>Députées de l’Assemblée nationale du Québec (ordre alphabétique)</t>
   </si>
   <si>
     <t>Nom, Prénom</t>
   </si>
   <si>
     <t>Date de l’élection</t>
   </si>
   <si>
     <t>Législature, session</t>
   </si>
   <si>
     <t>Circonscription</t>
   </si>
   <si>
     <t xml:space="preserve">Appartenance politique </t>
   </si>
   <si>
     <t xml:space="preserve">Votes accordés </t>
   </si>
   <si>
     <t xml:space="preserve">Pourcentage obtenu </t>
   </si>
   <si>
@@ -1636,53 +1636,50 @@
   <si>
     <t>Proulx, Caroline</t>
   </si>
   <si>
     <t>Proulx, Marie-Eve</t>
   </si>
   <si>
     <t>Côte-du-Sud</t>
   </si>
   <si>
     <t>Proulx, Suzanne</t>
   </si>
   <si>
     <t>Sainte-Rose</t>
   </si>
   <si>
     <t>Richard, Jeannine</t>
   </si>
   <si>
     <t>Richard, Lorraine</t>
   </si>
   <si>
     <t>Duplessis</t>
   </si>
   <si>
-    <t>39,99%</t>
-[...1 lines deleted...]
-  <si>
     <t>Richard, Monique</t>
   </si>
   <si>
     <t>Marguerite-D’Youville</t>
   </si>
   <si>
     <t>Rizqy, Marwah</t>
   </si>
   <si>
     <t>Saint-Laurent</t>
   </si>
   <si>
     <t>Robert, Hélène</t>
   </si>
   <si>
     <t>Robic, Louise</t>
   </si>
   <si>
     <t>Robillard, Lucienne</t>
   </si>
   <si>
     <t>Robitaille, Paule</t>
   </si>
   <si>
     <t>Rochefort, Nathalie</t>
@@ -2048,50 +2045,99 @@
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> session</t>
     </r>
   </si>
   <si>
     <t>Rivière-du-Loup–Témiscouata</t>
   </si>
   <si>
     <t>Robert-Baldwin</t>
   </si>
   <si>
     <t>Laval-des-Rapides</t>
   </si>
   <si>
     <t>D’Arcy-McGee</t>
   </si>
   <si>
     <t>Vimont</t>
   </si>
   <si>
     <t>Mont-Royal–Outremont</t>
+  </si>
+  <si>
+    <t>Gentilcore, Catherine</t>
+  </si>
+  <si>
+    <t>Laflamme, Marie-Karlynn</t>
+  </si>
+  <si>
+    <r>
+      <t>43</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>e</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> législature, 2</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>e</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> session</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2176,51 +2222,51 @@
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2298,52 +2344,50 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="15" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" xr:uid="{7DAA2AA1-0A18-4D30-8FC4-D79999CC2987}"/>
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="11">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="14" formatCode="0.00%"/>
       <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
@@ -2490,158 +2534,150 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>972304</xdr:colOff>
+      <xdr:colOff>973666</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>779940</xdr:rowOff>
+      <xdr:rowOff>770414</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5321F31-CF46-47F0-9A7D-327D234FF5F6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2741083" cy="767239"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{771D66D9-4B9F-482E-BB31-AE019A63F0D6}" name="Femmes_candidates_aux_élections" displayName="Femmes_candidates_aux_élections" ref="A2:H438" totalsRowShown="0" headerRowDxfId="10" dataDxfId="8" headerRowBorderDxfId="9">
-[...10 lines deleted...]
-    <sortCondition ref="A2:A438"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{771D66D9-4B9F-482E-BB31-AE019A63F0D6}" name="Femmes_candidates_aux_élections" displayName="Femmes_candidates_aux_élections" ref="A2:H440" totalsRowShown="0" headerRowDxfId="10" dataDxfId="8" headerRowBorderDxfId="9">
+  <autoFilter ref="A2:H440" xr:uid="{A2333FBD-668C-496C-8C66-E9A6080F9F2F}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:H440">
+    <sortCondition ref="A2:A440"/>
   </sortState>
   <tableColumns count="8">
     <tableColumn id="1" xr3:uid="{8141F5F9-13AA-441F-A91E-E268D3569F4E}" name="Nom, Prénom" dataDxfId="7"/>
     <tableColumn id="2" xr3:uid="{0651B8E8-40B3-4FB7-82BF-60D37B54B29E}" name="Date de l’élection" dataDxfId="6"/>
     <tableColumn id="3" xr3:uid="{7B1F6E20-E6B6-48C4-84D6-E451C99E9DDC}" name="Élections générales et partielles" dataDxfId="5"/>
     <tableColumn id="4" xr3:uid="{42C3E7D6-3D75-4634-8E90-5AEFEC189CDB}" name="Législature, session" dataDxfId="4"/>
     <tableColumn id="11" xr3:uid="{30EF232E-FF79-4A8F-96F7-DD2E090793FE}" name="Circonscription" dataDxfId="3"/>
     <tableColumn id="6" xr3:uid="{FA442472-2F7D-4007-AF1E-649FC8139860}" name="Appartenance politique " dataDxfId="2"/>
     <tableColumn id="8" xr3:uid="{3BC940BA-358B-4507-8C74-07D30F93BAD0}" name="Votes accordés " dataDxfId="1"/>
     <tableColumn id="12" xr3:uid="{BBBFD918-4BA7-4A5A-BE95-5E1C3F94A961}" name="Pourcentage obtenu " dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight11" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2703,51 +2739,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2845,165 +2881,165 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/leduc-lyse-4111/biographie.html" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/courchesne-michelle-859/biographie.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/bleau-madeleine-2143/biographie.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/fournier-catherine-16775/index.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/richard-jeannine-12209/biographie.html" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/harel-louise-3597/biographie.html" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/malavoy-marie-255/biographie.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/rotiroti-filomena-1171/index.html" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/dery-pascale-19277/index.html" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/beauchamp-line-663/biographie.html" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/bacon-lise-1807/biographie.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/champagne-noella-229/biographie.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/gonthier-johanne-1365/biographie.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/maltais-agnes-57/biographie.html" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/houda-pepin-fatima-61/biographie.html" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/marois-pauline-79/biographie.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/anglade-dominique-16499/index.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/simard-caroline-15367/biographie.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/guillemette-nancy-18247/index.html" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/rotiroti-filomena-1171/index.html" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/boulet-julie-649/biographie.html" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/normandeau-nathalie-1063/biographie.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/d-amours-sylvie-15399/biographie.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/montpetit-marie-15369/index.html" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/charbonneau-francine-635/biographie.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/delisle-margaret-f-2821/biographie.html" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/kirkland-casgrain-claire-3799/biographie.html" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/ouellet-martine-8431/biographie.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/hebert-genevieve-17877/index.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/pelchat-christiane-4797/biographie.html" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/tremblay-veronyque-16403/biographie.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/boutin-joelle-18561/index.html" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/st-pierre-christine-1235/index.html" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/maccarone-jennifer-17911/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/beaudoin-louise-293/biographie.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lavallee-lise-15389/index.html" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/gagnon-tremblay-monique-725/biographie.html" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/leger-nicole-63/biographie.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/dionne-france-2911/biographie.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/l-ecuyer-charlotte-51/biographie.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/richard-monique-409/biographie.html" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/bogemans-audrey-19325/index.html" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/robert-helene-5113/biographie.html" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/rouleau-chantal-17931/index.html" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/vermette-cecile-5695/biographie.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/boucher-bacon-huguette-2209/biographie.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lefebvre-elsie-5845/biographie.html" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/beaudoin-denise-727/biographie.html" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/harel-louise-3597/biographie.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/frulla-liza-3285/biographie.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/marois-pauline-79/biographie.html" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/malavoy-marie-255/biographie.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/roy-verville-monique-5907/biographie.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/dorismond-shirley-19063/index.html" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/beaudoin-denise-727/biographie.html" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/boulet-julie-649/biographie.html" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/james-yolande-49/biographie.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/charbonneau-francine-635/index.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/goupil-linda-3501/biographie.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/morissette-catherine-5895/biographie.html" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/marois-pauline-79/biographie.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/bacon-lise-1807/biographie.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/soucy-chantal-15417/index.html" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/hebert-genevieve-17877/index.html" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/papineau-lucie-4733/biographie.html" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/roy-nathalie-12187/biographie.html" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/beauchamp-line-663/biographie.html" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/masse-manon-15421/index.html" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/charest-solange-2521/biographie.html" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/dionne-france-2911/biographie.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/dansereau-suzanne-17907/index.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/hovington-claire-helene-3671/biographie.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lebel-sonia-17847/index.html" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/l-ecuyer-charlotte-51/biographie.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/perreault-sarah-5829/biographie.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/trepanier-violette-5621/biographie.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/signori-celine-5363/biographie.html" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/theriault-lise-1355/index.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/roy-suzanne-19265/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/begin-louise-1949/biographie.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/dorion-catherine-17895/index.html" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/gaudreault-maryse-959/biographie.html" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/leger-nicole-63/biographie.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lachance-stephanie-17835/index.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/legault-yolande-d-4133/biographie.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/robert-helene-5113/biographie.html" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/bourassa-kariane-19291/index.html" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/malavoy-marie-255/biographie.html" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/vermette-cecile-5695/biographie.html" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/duranceau-france-elaine-19257/index.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/bouille-marie-155/biographie.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/gagnon-tremblay-monique-725/biographie.html" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/belanger-madeleine-1973/biographie.html" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/hivon-veronique-27/biographie.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/masse-manon-15421/index.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/roy-sylvie-1201/biographie.html" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/marois-pauline-79/biographie.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/labrie-christine-17889/index.html" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/beaudoin-louise-293/biographie.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/charest-nancy-5807/biographie.html" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/caron-jocelyne-2411/biographie.html" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/james-yolande-49/biographie.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/gregoire-marie-5791/biographie.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lamarre-diane-15429/biographie.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/nichols-marie-claude-15439/index.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/st-amand-danielle-1059/biographie.html" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/l-ecuyer-charlotte-51/biographie.html" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/roy-sylvie-1201/biographie.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/barbeau-diane-1833/biographie.html" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/abou-khalil-alice-19315/index.html" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/poirier-carole-9/biographie.html" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/nichols-marie-claude-15439/index.html" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/charlebois-lucie-1017/biographie.html" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/doyer-danielle-91/biographie.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/david-francoise-12205/biographie.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/james-yolande-49/biographie.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/leblanc-denise-4073/biographie.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/picard-marilyne-17891/index.html" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/lemieux-diane-4157/biographie.html" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/vaive-claire-5673/biographie.html" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/theriault-lise-1355/index.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/blackburn-jeanne-l-2113/biographie.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/cadet-madwa-nika-19261/index.html" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/setlakwe-michelle-19285/index.html" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/gaudreault-maryse-959/biographie.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/dougherty-joan-2937/biographie.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lemieux-diane-4157/biographie.html" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/houda-pepin-fatima-61/biographie.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/robic-louise-5125/biographie.html" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/maltais-agnes-57/biographie.html" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/vien-dominique-191/biographie.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/garceau-brigitte-19271/index.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/blais-marguerite-1263/biographie.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/cardinal-pierrette-2387/biographie.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/gaudreault-maryse-959/index.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/melancon-isabelle-16779/index.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/guilbault-genevieve-16885/index.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/samson-claire-15409/index.html" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/jerome-forget-monique-3707/biographie.html" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/menard-nicole-113/biographie.html" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/belanger-madeleine-1973/biographie.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/vien-dominique-191/biographie.html" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/laforest-andree-17913/index.html" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/carrier-perreault-denise-2437/biographie.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/charlebois-lucie-1017/biographie.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lapointe-linda-5883/biographie.html" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/doyer-danielle-91/biographie.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/jeannotte-chantale-17959/index.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/ouellet-martine-8431/biographie.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/st-laurent-michelyne-c-12183/biographie.html" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/lamquin-ethier-michele-3933/biographie.html" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/richard-lorraine-287/biographie.html" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/roy-sylvie-1201/biographie.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/belanger-sonia-19281/index.html" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/poulet-isabelle-19311/index.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/david-helene-15379/index.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/leblanc-lucie-5889/biographie.html" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/charlebois-lucie-1017/biographie.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/dupuis-(leroux)-luce-3075/biographie.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/proulx-caroline-17837/index.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/vallieres-karine-12173/biographie.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/harel-louise-3597/biographie.html" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/loiselle-nicole-4239/biographie.html" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/theriault-lise-1355/index.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/champagne-jourdain-kateri-19303/index.html" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/weil-kathleen-33/index.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/blais-marguerite-1263/index.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/tardif-marie-louise-18071/index.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/de-courcy-diane-12221/biographie.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lapointe-lisette-45/biographie.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lessard-therrien-emilise-17871/index.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/ouellet-martine-8431/biographie.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/robillard-lucienne-5135/biographie.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/st-pierre-christine-1235/index.html" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/gagnon-tremblay-monique-725/biographie.html" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/houda-pepin-fatima-61/biographie.html" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/lavoie-roux-therese-4045/biographie.html" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/maltais-agnes-57/biographie.html" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/richard-lorraine-287/biographie.html" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/roy-sylvie-1201/biographie.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/en/deputes/gauthier-francoise-5781/biographie.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/jerome-forget-monique-3707/biographie.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/biron-martine-19297/index.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/ghazal-ruba-17933/index.html" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/vallee-stephanie-223/biographie.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.electionsquebec.qc.ca/francais/tableaux/cand-feminine-2014.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/caron-jocelyne-2411/biographie.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/prass-elisabeth-19301/index.html" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/blais-marguerite-1263/biographie.html" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/charlebois-lucie-1017/biographie.html" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/blais-marguerite-1263/biographie.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/courchesne-michelle-859/biographie.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lecours-isabelle-17945/index.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/menard-nicole-113/index.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/proulx-marie-eve-17915/index.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/sauve-monique-16493/index.html" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/dionne-marsolais-rita-2915/biographie.html" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/harel-louise-3597/biographie.html" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/juneau-carmen-3767/biographie.html" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/loiselle-nicole-4239/biographie.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/foster-emilie-17861/index.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/guillemette-nancy-18247/index.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/vallieres-karine-12173/biographie.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/zakaib-elaine-12197/biographie.html" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/menard-nicole-113/biographie.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/blais-suzanne-17825/index.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/charest-isabelle-17845/index.html" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/lebel-sonia-17847/index.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/tremblay-suzanne-19323/index.html" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/champagne-noella-229/biographie.html" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/st-pierre-christine-1235/index.html" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/weil-kathleen-33/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/carrier-perreault-denise-2437/biographie.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lapointe-lisette-45/biographie.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/loiselle-nicole-4239/biographie.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/ouellette-jocelyne-4687/biographie.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/robitaille-paule-17841/index.html" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/gagnon-tremblay-monique-725/biographie.html" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/houda-pepin-fatima-61/biographie.html" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/lavoie-roux-therese-4045/biographie.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/de-santis-rita-lc-12217/biographie.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/ghazal-ruba-17933/index.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/juneau-carmen-3767/biographie.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/tardif-marie-louise-18071/index.html" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/maltais-agnes-57/biographie.html" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/richard-lorraine-287/biographie.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.electionsquebec.qc.ca/francais/tableaux/cand-feminine-2014.php" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/blais-suzanne-17825/index.html" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/grondin-agnes-17827/index.html" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/proulx-caroline-17837/index.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/boulet-julie-649/biographie.html" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/courchesne-michelle-859/biographie.html" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/robert-helene-5113/biographie.html" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/vallee-stephanie-223/biographie.html" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/leblanc-diane-4075/biographie.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lecours-lucie-17949/index.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/methe-lucille-5891/biographie.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/proulx-suzanne-12235/biographie.html" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/dionne-marsolais-rita-2915/biographie.html" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/harel-louise-3597/biographie.html" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/juneau-carmen-3767/biographie.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/blanchet-manon-2135/biographie.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/courchesne-michelle-859/biographie.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/fournier-catherine-16775/index.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/hamel-france-5821/biographie.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/sauve-monique-16493/index.html" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/loiselle-nicole-4239/biographie.html" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/menard-nicole-113/biographie.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/theberge-carole-5835/biographie.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/zakaib-elaine-12197/biographie.html" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/d-amours-sylvie-15399/biographie.html" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/lecours-isabelle-17945/index.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/zaga-mendez-alejandra-19263/index.html" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/champagne-noella-229/biographie.html" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/st-pierre-christine-1235/index.html" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/weil-kathleen-33/index.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/larouche-elizabeth-12243/biographie.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/maccarone-jennifer-17911/index.html" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/gagnon-tremblay-monique-725/biographie.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/beauchamp-line-663/biographie.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/carrier-perreault-denise-2437/biographie.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/de-santis-rita-lc-12217/biographie.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/girault-nadine-17839/index.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/jerome-forget-monique-3707/biographie.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/payette-lise-4789/biographie.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/rochefort-nathalie-5779/biographie.html" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/houda-pepin-fatima-61/biographie.html" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/leger-nicole-63/biographie.html" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/marois-pauline-79/biographie.html" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/richard-lorraine-287/biographie.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/anglade-dominique-16499/index.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/signori-celine-5363/biographie.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/blanchette-vezina-maite-19275/index.html" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/guilbault-genevieve-16885/index.html" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/rizqy-marwah-17883/index.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/boulet-julie-649/biographie.html" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/rotiroti-filomena-1171/index.html" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/vallee-stephanie-223/biographie.html" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/leblanc-diane-4075/biographie.html" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/delisle-margaret-f-2821/biographie.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/d-amours-sylvie-15399/biographie.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/harel-louise-3597/biographie.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/montpetit-marie-15369/index.html" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/kirkland-casgrain-claire-3799/biographie.html" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/normandeau-nathalie-1063/biographie.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/theriault-lise-1355/index.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/cuerrier-louise-2723/biographie.html" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/lecours-lucie-17949/index.html" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/st-pierre-christine-1235/index.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lavallee-lise-15389/index.html" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/charbonneau-francine-635/biographie.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/beaudoin-denise-727/biographie.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/delisle-margaret-f-2821/biographie.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/papineau-lucie-4733/biographie.html" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/gagnon-tremblay-monique-725/biographie.html" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/leger-nicole-63/biographie.html" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/richard-lorraine-287/biographie.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/kirkland-casgrain-claire-3799/biographie.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/richard-lorraine-287/index.html" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/blouin-catherine-19251/index.html" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/vermette-cecile-5695/biographie.html" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/rotiroti-filomena-1171/index.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/bleau-madeleine-2143/biographie.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/frulla-liza-3285/biographie.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/leduc-lyse-4111/biographie.html" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/harel-louise-3597/biographie.html" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/malavoy-marie-255/biographie.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/rouleau-chantal-17931/index.html" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/dionne-amelie-19273/index.html" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/bacon-lise-1807/biographie.html" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/beauchamp-line-663/biographie.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/champagne-noella-229/biographie.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/mancuso-anna-5785/biographie.html" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/boulet-julie-649/biographie.html" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/hovington-claire-helene-3671/biographie.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/gonthier-johanne-1365/biographie.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/morasse-johanne-5897/biographie.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/simard-monique-5371/biographie.html" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/marois-pauline-79/biographie.html" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/rotiroti-filomena-1171/index.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/bacon-lise-1807/biographie.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/haytayan-celine-19309/index.html" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/normandeau-nathalie-1063/biographie.html" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/charbonneau-francine-635/biographie.html" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/dionne-france-2911/biographie.html" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/kirkland-casgrain-claire-3799/biographie.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/daneault-helene-12201/biographie.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/hivon-veronique-27/index.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/pelchat-christiane-4797/biographie.html" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/ouellet-martine-8431/biographie.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/trepanier-violette-5621/biographie.html" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/chaput-rolland-solange-2509/biographie.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/mallette-carole-19351/index.html" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/theriault-lise-1355/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/begin-louise-1949/biographie.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lavoie-roux-therese-4045/biographie.html" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/roy-nathalie-12187/index.html" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/gagnon-tremblay-monique-725/biographie.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/dionne-marsolais-rita-2915/biographie.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/labrie-christine-17889/index.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/legault-diane-5823/biographie.html" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/leger-nicole-63/biographie.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/rizqy-marwah-17883/index.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/boivin-roy-karine-19255/index.html" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/vermette-cecile-5695/biographie.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/belanger-madeleine-1973/biographie.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/bouille-marie-155/biographie.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/gadoury-hamelin-diane-12199/biographie.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/masse-manon-15421/index.html" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/hivon-veronique-27/biographie.html" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/malavoy-marie-255/biographie.html" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/roy-nathalie-12187/biographie.html" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/dufour-virginie-19287/index.html" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/marois-pauline-79/biographie.html" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/beaudoin-louise-293/biographie.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/jeannotte-chantale-17959/index.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/charest-isabelle-17845/index.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/grandmont-ginette-5879/biographie.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/laforest-andree-17913/index.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/caron-jocelyne-2411/biographie.html" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/james-yolande-49/biographie.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/barbeau-diane-1833/biographie.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/nichols-marie-claude-15439/index.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/soucy-chantal-15417/index.html" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/papineau-lucie-4733/biographie.html" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/roy-nathalie-12187/biographie.html" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/mcgraw-desiree-19283/index.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/david-francoise-12205/biographie.html" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/charest-solange-2521/biographie.html" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/doyer-danielle-91/biographie.html" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/l-ecuyer-charlotte-51/biographie.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/isabelle-claire-17939/index.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/leblanc-denise-4073/biographie.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/perry-melancon-meganne-18217/index.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/trudel-denise-12179/biographie.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://assnat.qc.ca/fr/deputes/dorismond-shirley-19063/index.html" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/leger-nicole-63/biographie.html" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/theriault-lise-1355/index.html" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/boutin-joelle-18561/index.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/belanger-madeleine-1973/biographie.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/dougherty-joan-2937/biographie.html" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/schmaltz-valerie-19259/index.html" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/gaudreault-maryse-959/biographie.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lachapelle-huguette-3847/biographie.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/leger-nicole-63/biographie.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/robert-helene-5113/biographie.html" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/maltais-agnes-57/biographie.html" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/vien-dominique-191/biographie.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/boulet-julie-649/biographie.html" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/frechette-christine-19269/index.html" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/blackburn-jeanne-l-2113/biographie.html" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/hivon-veronique-27/biographie.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/gaudet-francine-5819/biographie.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/mccann-danielle-17887/index.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/saint-amand-aline-5241/biographie.html" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/jerome-forget-monique-3707/biographie.html" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/vermette-cecile-5695/biographie.html" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/marois-pauline-79/biographie.html" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/belanger-madeleine-1973/biographie.html" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/lachance-stephanie-17835/index.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/caron-jocelyne-2411/biographie.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/charest-solange-2521/biographie.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/grondin-agnes-17827/index.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lamquin-ethier-michele-3933/biographie.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/normandeau-nathalie-1063/biographie.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/jean-mireille-16665/biographie.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/st-amand-danielle-1059/biographie.html" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/lamquin-ethier-michele-3933/biographie.html" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/poirier-carole-9/biographie.html" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/roy-sylvie-1201/biographie.html" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/anglade-dominique-16499/index.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/picard-marilyne-17891/index.html" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/charlebois-lucie-1017/biographie.html" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/doyer-danielle-91/biographie.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/david-helene-15379/index.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/leblanc-diane-4075/biographie.html" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/gaudreault-maryse-959/biographie.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/poirier-carole-9/biographie.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/vallee-stephanie-223/biographie.html" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/lemieux-diane-4157/biographie.html" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/theriault-lise-1355/index.html" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/caron-linda-19313/index.html" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/soucy-chantal-15417/index.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/blackburn-jeanne-l-2113/biographie.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/doyer-danielle-91/biographie.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lesperance-sylvie-5795/biographie.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/en/deputes/gauthier-francoise-5781/biographie.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/robic-louise-5125/biographie.html" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/houda-pepin-fatima-61/biographie.html" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/maltais-agnes-57/biographie.html" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/vien-dominique-191/biographie.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.electionsquebec.qc.ca/francais/tableaux/cand-feminine-2014.php" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/gendron-marie-belle-19293/index.html" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/blackburn-jeanne-l-2113/biographie.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/cardinal-pierrette-2387/biographie.html" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/blais-marguerite-1263/biographie.html" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/dionne-marsolais-rita-2915/biographie.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/guilbault-genevieve-16885/index.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/melancon-isabelle-16779/index.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/samson-claire-15409/index.html" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/jerome-forget-monique-3707/biographie.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/menard-nicole-113/biographie.html" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/weil-kathleen-33/index.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/lakhoyan-olivier-sona-19295/index.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/chasse-mariechantal-17865/index.html" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/carrier-perreault-denise-2437/biographie.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/jerome-forget-monique-3707/biographie.html" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/masse-manon-15421/index.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/blackburn-jeanne-l-2113/biographie.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/delisle-margaret-f-2821/biographie.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/malavoy-marie-255/biographie.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/melancon-isabelle-16779/index.html" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/soucy-chantal-15417/index.html" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/bourassa-kariane-19291/index.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/boulet-julie-649/biographie.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/dupuis-(leroux)-luce-3075/biographie.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lamquin-ethier-michele-3933/biographie.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/anglade-dominique-16499/index.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/normandeau-nathalie-1063/biographie.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/tremblay-veronyque-16403/biographie.html" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/duranceau-france-elaine-19257/index.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/charest-isabelle-17845/index.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/leblanc-denise-4073/biographie.html" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/labrie-christine-17889/index.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/prass-elisabeth-19301/index.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/gaudreault-maryse-959/index.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/leger-nicole-63/biographie.html" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/picard-marilyne-17891/index.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/robic-louise-5125/biographie.html" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/vien-dominique-191/biographie.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/beaudoin-denise-727/biographie.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/hovington-claire-helene-3671/biographie.html" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/tremblay-suzanne-19323/index.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/daneault-helene-12201/biographie.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/guilbault-genevieve-16885/index.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/maltais-agnes-57/biographie.html" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/roy-sylvie-1201/biographie.html" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/abou-khalil-alice-19315/index.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/blais-marguerite-1263/index.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/kirkland-casgrain-claire-3799/biographie.html" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/cadet-madwa-nika-19261/index.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/dionne-france-2911/biographie.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lapointe-lisette-45/biographie.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/menard-nicole-113/index.html" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/st-amand-danielle-1059/biographie.html" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/garceau-brigitte-19271/index.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/cardinal-pierrette-2387/biographie.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/dansereau-suzanne-17907/index.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/fournier-catherine-16775/index.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/guilbault-genevieve-16885/index.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/l-ecuyer-charlotte-51/biographie.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/leblanc-diane-4075/biographie.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/bacon-lise-1807/biographie.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/maltais-agnes-57/biographie.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/ouellet-martine-8431/biographie.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/saint-amand-aline-5241/biographie.html" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/trepanier-violette-5621/biographie.html" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/weil-kathleen-33/index.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/caron-linda-19313/index.html" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/laforest-andree-17913/index.html" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/rizqy-marwah-17883/index.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/blais-suzanne-17825/index.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/charest-solange-2521/biographie.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/dionne-france-2911/biographie.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/gauthier-francoise-5781/biographie.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/james-yolande-49/biographie.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lapointe-lisette-45/biographie.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lemieux-diane-4157/biographie.html" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/methe-lucille-5891/biographie.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/poirier-carole-9/biographie.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/robitaille-paule-17841/index.html" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/st-amand-danielle-1059/biographie.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/trudel-denise-12179/biographie.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/belanger-sonia-19281/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/beaudoin-louise-293/biographie.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/caron-jocelyne-2411/biographie.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/david-francoise-12205/biographie.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/fournier-catherine-16775/index.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/harel-louise-3597/biographie.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/gendron-marie-belle-19293/index.html" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/gentilcore-catherine-20131/index.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/barbeau-diane-1833/biographie.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/guillemette-nancy-18247/index.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/l-ecuyer-charlotte-51/biographie.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/leblanc-lucie-5889/biographie.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/mancuso-anna-5785/biographie.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/ouellette-jocelyne-4687/biographie.html" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/samson-claire-15409/index.html" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/st-laurent-michelyne-c-12183/biographie.html" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/weil-kathleen-33/index.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/blanchet-manon-2135/biographie.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/charest-solange-2521/biographie.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/dionne-marsolais-rita-2915/biographie.html" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/champagne-jourdain-kateri-19303/index.html" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/lakhoyan-olivier-sona-19295/index.html" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/rotiroti-filomena-1171/index.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/ghazal-ruba-17933/index.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/james-yolande-49/biographie.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/larouche-elizabeth-12243/biographie.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lemieux-diane-4157/biographie.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/montpetit-marie-15369/index.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/proulx-caroline-17837/index.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/rochefort-nathalie-5779/biographie.html" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/samson-claire-15409/index.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/vaive-claire-5673/biographie.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/beaudoin-louise-293/biographie.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/caron-jocelyne-2411/biographie.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/david-francoise-12205/biographie.html" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/biron-martine-19297/index.html" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/ghazal-ruba-17933/index.html" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/laflamme-marie-karlynn-20193/index.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/frulla-liza-3285/biographie.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/hamel-france-5821/biographie.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/harel-louise-3597/biographie.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/labrie-christine-17889/index.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lecours-isabelle-17945/index.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/marois-pauline-79/biographie.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/payette-lise-4789/biographie.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/barbeau-diane-1833/biographie.html" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/rotiroti-filomena-1171/index.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://assnat.qc.ca/fr/deputes/bleau-madeleine-2143/biographie.html" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/st-pierre-christine-1235/index.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/zakaib-elaine-12197/biographie.html" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/charest-isabelle-17845/index.html" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/lebel-sonia-17847/index.html" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/rouleau-chantal-17931/index.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/charlebois-lucie-1017/biographie.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/dionne-marsolais-rita-2915/biographie.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/girault-nadine-17839/index.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/jean-mireille-16665/biographie.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lavallee-lise-15389/index.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lesperance-sylvie-5795/biographie.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/montpetit-marie-15369/index.html" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/proulx-marie-eve-17915/index.html" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/richard-lorraine-287/index.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/begin-louise-1949/biographie.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/sauve-monique-16493/index.html" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/vallee-stephanie-223/biographie.html" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/blais-suzanne-17825/index.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/grondin-agnes-17827/index.html" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/carrier-perreault-denise-2437/biographie.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/david-helene-15379/index.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/frulla-liza-3285/biographie.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/hebert-genevieve-17877/index.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lachance-stephanie-17835/index.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lecours-lucie-17949/index.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/gonthier-johanne-1365/biographie.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/marois-pauline-79/biographie.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/papineau-lucie-4733/biographie.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/rotiroti-filomena-1171/index.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/st-pierre-christine-1235/index.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/zakaib-elaine-12197/biographie.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/d-amours-sylvie-15399/index.html" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/lecours-isabelle-17945/index.html" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/roy-nathalie-12187/index.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://assnat.qc.ca/fr/deputes/bleau-madeleine-2143/biographie.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/charlebois-lucie-1017/biographie.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/dorion-catherine-17895/index.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/jeannotte-chantale-17959/index.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lavallee-lise-15389/index.html" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/gadoury-hamelin-diane-12199/biographie.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lessard-therrien-emilise-17871/index.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/morasse-johanne-5897/biographie.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/proulx-suzanne-12235/biographie.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/richard-monique-409/biographie.html" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/sauve-monique-16493/index.html" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/vallee-stephanie-223/biographie.html" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/blanchette-vezina-maite-19275/index.html" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/guilbault-genevieve-16885/index.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/begin-louise-1949/biographie.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/carrier-perreault-denise-2437/biographie.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/david-helene-15379/index.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/hivon-veronique-27/index.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lachapelle-huguette-3847/biographie.html" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/roy-suzanne-19265/index.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/dougherty-joan-2937/biographie.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/gonthier-johanne-1365/biographie.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/leduc-lyse-4111/biographie.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/masse-manon-15421/index.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/papineau-lucie-4733/biographie.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.electionsquebec.qc.ca/francais/tableaux/cand-feminine-2014.php" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/rouleau-chantal-17931/index.html" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/tardif-marie-louise-18071/index.html" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/cuerrier-louise-2723/biographie.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/boucher-bacon-huguette-2209/biographie.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/chasse-mariechantal-17865/index.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/jerome-forget-monique-3707/biographie.html" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/dery-pascale-19277/index.html" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/lecours-lucie-17949/index.html" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/mcgraw-desiree-19283/index.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/de-courcy-diane-12221/biographie.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/gagnon-tremblay-monique-725/biographie.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lavoie-roux-therese-4045/biographie.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/loiselle-nicole-4239/biographie.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/morasse-johanne-5897/biographie.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/richard-jeannine-12209/biographie.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/rizqy-marwah-17883/index.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/signori-celine-5363/biographie.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/vallieres-karine-12173/biographie.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/belanger-madeleine-1973/biographie.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/champagne-noella-229/biographie.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/blouin-catherine-19251/index.html" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/guillemette-nancy-18247/index.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/courchesne-michelle-859/biographie.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/hivon-veronique-27/index.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/laforest-andree-17913/index.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/leduc-lyse-4111/biographie.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/masse-manon-15421/index.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/pelchat-christiane-4797/biographie.html" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/schmaltz-valerie-19259/index.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/dougherty-joan-2937/biographie.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/goupil-linda-3501/biographie.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/roy-verville-monique-5907/biographie.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/theberge-carole-5835/biographie.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.electionsquebec.qc.ca/francais/tableaux/cand-feminine-2014.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/bouille-marie-155/biographie.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/boutin-joelle-18561/index.html" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/dionne-amelie-19273/index.html" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/maccarone-jennifer-17911/index.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/champagne-noella-229/biographie.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/jerome-forget-monique-3707/biographie.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lavoie-roux-therese-4045/biographie.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/loiselle-nicole-4239/biographie.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/nichols-marie-claude-15439/index.html" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/nichols-marie-claude-15439/index.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/de-santis-rita-lc-12217/biographie.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/gagnon-tremblay-monique-725/biographie.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/richard-lorraine-287/index.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/robert-helene-5113/biographie.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/belanger-madeleine-1973/biographie.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/simard-caroline-15367/biographie.html" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/vallieres-karine-12173/biographie.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/bogemans-audrey-19325/index.html" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/haytayan-celine-19309/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/bouille-marie-155/biographie.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/houda-pepin-fatima-61/biographie.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lamarre-diane-15429/biographie.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lefebvre-elsie-5845/biographie.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/mccann-danielle-17887/index.html" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/setlakwe-michelle-19285/index.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/courchesne-michelle-859/biographie.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/doyer-danielle-91/biographie.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/grandmont-ginette-5879/biographie.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/pelchat-christiane-4797/biographie.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.electionsquebec.qc.ca/francais/tableaux/cand-feminine-2014.php" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/roy-nathalie-12187/index.html" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/theriault-lise-1355/index.html" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/chaput-rolland-solange-2509/biographie.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/dorismond-shirley-19063/index.html" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/mallette-carole-19351/index.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/jerome-forget-monique-3707/biographie.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lebel-sonia-17847/index.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/maccarone-jennifer-17911/index.html" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/picard-marilyne-17891/index.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/blackburn-jeanne-l-2113/biographie.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/charbonneau-francine-635/index.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/de-santis-rita-lc-12217/biographie.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/gaudet-francine-5819/biographie.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/nichols-marie-claude-15439/index.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/perreault-sarah-5829/biographie.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/robert-helene-5113/biographie.html" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/simard-monique-5371/biographie.html" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/vermette-cecile-5695/biographie.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/boivin-roy-karine-19255/index.html" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/hebert-genevieve-17877/index.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/houda-pepin-fatima-61/biographie.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lamquin-ethier-michele-3933/biographie.html" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/soucy-chantal-15417/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/beauchamp-line-663/biographie.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/boulet-julie-649/biographie.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/d-amours-sylvie-15399/index.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/doyer-danielle-91/biographie.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/gregoire-marie-5791/biographie.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/legault-diane-5823/biographie.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/melancon-isabelle-16779/index.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/anglade-dominique-16499/index.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/normandeau-nathalie-1063/biographie.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/roy-nathalie-12187/index.html" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/theriault-lise-1355/index.html" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/signori-celine-5363/biographie.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/dufour-virginie-19287/index.html" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/poulet-isabelle-19311/index.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/charbonneau-francine-635/index.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/gaudreault-maryse-959/index.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/leblanc-denise-4073/biographie.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/perry-melancon-meganne-18217/index.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/robic-louise-5125/biographie.html" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/vermette-cecile-5695/biographie.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/hovington-claire-helene-3671/biographie.html" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/jeannotte-chantale-17959/index.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/beauchamp-line-663/biographie.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/d-amours-sylvie-15399/index.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/legault-yolande-d-4133/biographie.html" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/tardif-marie-louise-18071/index.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/grondin-agnes-17827/index.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/malavoy-marie-255/biographie.html" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/roy-sylvie-1201/biographie.html" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://assnat.qc.ca/fr/deputes/dorismond-shirley-19063/index.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/blais-marguerite-1263/index.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/delisle-margaret-f-2821/biographie.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/kirkland-casgrain-claire-3799/biographie.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/menard-nicole-113/index.html" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/soucy-chantal-15417/index.html" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/boutin-joelle-18561/index.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/cardinal-pierrette-2387/biographie.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/lapointe-linda-5883/biographie.html" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/frechette-christine-19269/index.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/foster-emilie-17861/index.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/leblanc-diane-4075/biographie.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/ouellet-martine-8431/biographie.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/bacon-lise-1807/biographie.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/trepanier-violette-5621/biographie.html" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/lachance-stephanie-17835/index.html" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/proulx-caroline-17837/index.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/charest-nancy-5807/biographie.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/gauthier-francoise-5781/biographie.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/leger-nicole-63/biographie.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/poirier-carole-9/biographie.html" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/robillard-lucienne-5135/biographie.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/vien-dominique-191/biographie.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/beaudoin-denise-727/biographie.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assnat.qc.ca/fr/deputes/isabelle-claire-17939/index.html" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/anglade-dominique-16499/index.html" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assnat.qc.ca/fr/deputes/zaga-mendez-alejandra-19263/index.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5A2568B-7AE9-476B-AE96-F83D2284987B}">
-  <dimension ref="A1:AA438"/>
+  <dimension ref="A1:AA440"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:H1"/>
+    <sheetView tabSelected="1" topLeftCell="A216" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G225" sqref="G225:H225"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="26.453125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="6" customWidth="1"/>
     <col min="3" max="3" width="23.1796875" style="16" customWidth="1"/>
     <col min="4" max="4" width="15.54296875" style="2" customWidth="1"/>
     <col min="5" max="5" width="26.81640625" style="16" customWidth="1"/>
     <col min="6" max="6" width="20.54296875" style="2" customWidth="1"/>
     <col min="7" max="7" width="13" style="17" customWidth="1"/>
     <col min="8" max="8" width="14.54296875" style="18" customWidth="1"/>
     <col min="28" max="16384" width="10.81640625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="71.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...5 lines deleted...]
-      <c r="H1" s="45"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
     </row>
     <row r="2" spans="1:27" s="21" customFormat="1" ht="49" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="29" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="31" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="D2" s="31" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="31" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="31" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="32" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="33" t="s">
         <v>7</v>
       </c>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A3" s="42" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B3" s="6">
         <v>44837</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>84</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G3" s="24">
         <v>10912</v>
       </c>
       <c r="H3" s="18">
         <v>0.31809999999999999</v>
       </c>
     </row>
-    <row r="4" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A4" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="8">
         <v>42317</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="23">
         <v>5325</v>
       </c>
       <c r="H4" s="18">
         <v>0.38700000000000001</v>
       </c>
     </row>
@@ -3022,872 +3058,872 @@
       </c>
       <c r="E5" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="23">
         <v>11837</v>
       </c>
       <c r="H5" s="18">
         <v>0.38059999999999999</v>
       </c>
     </row>
     <row r="6" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A6" s="42" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="6">
         <v>44837</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="24">
         <v>11728</v>
       </c>
       <c r="H6" s="18">
         <v>0.36149999999999999</v>
       </c>
     </row>
-    <row r="7" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A7" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="10">
         <v>26966</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="14" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="23">
         <v>15822</v>
       </c>
       <c r="H7" s="15">
         <v>0.53810000000000002</v>
       </c>
     </row>
-    <row r="8" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A8" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="7">
         <v>29689</v>
       </c>
       <c r="C8" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="14" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="23">
         <v>20933</v>
       </c>
       <c r="H8" s="15">
         <v>0.66239999999999999</v>
       </c>
     </row>
-    <row r="9" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A9" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="8">
         <v>31383</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="23">
         <v>21622</v>
       </c>
       <c r="H9" s="15">
         <v>0.72660000000000002</v>
       </c>
     </row>
-    <row r="10" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A10" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="1">
         <v>32776</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="16" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="24">
         <v>16895</v>
       </c>
       <c r="H10" s="18">
         <v>0.53390000000000004</v>
       </c>
     </row>
-    <row r="11" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A11" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="8">
         <v>34589</v>
       </c>
       <c r="C11" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="14" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="23">
         <v>18257</v>
       </c>
       <c r="H11" s="15">
         <v>0.495</v>
       </c>
     </row>
-    <row r="12" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="43" t="s">
+    <row r="12" spans="1:27" ht="33" x14ac:dyDescent="0.35">
+      <c r="A12" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="8">
         <v>36129</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="23">
         <v>16885</v>
       </c>
       <c r="H12" s="15">
         <v>0.43580000000000002</v>
       </c>
     </row>
-    <row r="13" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="43" t="s">
+    <row r="13" spans="1:27" ht="33" x14ac:dyDescent="0.35">
+      <c r="A13" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="8">
         <v>36129</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>28</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="23">
         <v>14125</v>
       </c>
       <c r="H13" s="15">
         <v>0.58450000000000002</v>
       </c>
     </row>
-    <row r="14" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="43" t="s">
+    <row r="14" spans="1:27" ht="33" x14ac:dyDescent="0.35">
+      <c r="A14" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="6">
         <v>37725</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="16" t="s">
         <v>30</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="24">
         <v>20175</v>
       </c>
       <c r="H14" s="18">
         <v>0.61070000000000002</v>
       </c>
     </row>
-    <row r="15" spans="1:27" ht="28" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="43" t="s">
+    <row r="15" spans="1:27" ht="28" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="6">
         <v>39167</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="16" t="s">
         <v>30</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="19">
         <v>15631</v>
       </c>
       <c r="H15" s="18">
         <v>0.50080000000000002</v>
       </c>
     </row>
-    <row r="16" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="43" t="s">
+    <row r="16" spans="1:27" ht="33" x14ac:dyDescent="0.35">
+      <c r="A16" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="1">
         <v>39790</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="16" t="s">
         <v>30</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="19">
         <v>13950</v>
       </c>
       <c r="H16" s="3">
         <v>0.61329999999999996</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="43" t="s">
+    <row r="17" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A17" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="6">
         <v>37725</v>
       </c>
       <c r="C17" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="16" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G17" s="24">
         <v>10577</v>
       </c>
       <c r="H17" s="18">
         <v>0.38329999999999997</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A18" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="1">
         <v>39790</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G18" s="19">
         <v>13700</v>
       </c>
       <c r="H18" s="3">
         <v>0.47410000000000002</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="43" t="s">
+    <row r="19" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A19" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="8">
         <v>41156</v>
       </c>
       <c r="C19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="14" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G19" s="23">
         <v>19467</v>
       </c>
       <c r="H19" s="18">
         <v>0.43769999999999998</v>
       </c>
     </row>
-    <row r="20" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="43" t="s">
+    <row r="20" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A20" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="8">
         <v>34589</v>
       </c>
       <c r="C20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E20" s="14" t="s">
         <v>37</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G20" s="23">
         <v>19800</v>
       </c>
       <c r="H20" s="15">
         <v>0.48859999999999998</v>
       </c>
     </row>
-    <row r="21" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="43" t="s">
+    <row r="21" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A21" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="8">
         <v>36129</v>
       </c>
       <c r="C21" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="14" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G21" s="23">
         <v>22559</v>
       </c>
       <c r="H21" s="15">
         <v>0.52510000000000001</v>
       </c>
     </row>
-    <row r="22" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A22" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="1">
         <v>39790</v>
       </c>
       <c r="C22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G22" s="19">
         <v>15220</v>
       </c>
       <c r="H22" s="3">
         <v>0.50660000000000005</v>
       </c>
     </row>
-    <row r="23" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A23" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="8">
         <v>31383</v>
       </c>
       <c r="C23" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>20</v>
       </c>
       <c r="E23" s="14" t="s">
         <v>40</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="23">
         <v>12754</v>
       </c>
       <c r="H23" s="15">
         <v>0.54820000000000002</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="43" t="s">
+    <row r="24" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A24" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="1">
         <v>32776</v>
       </c>
       <c r="C24" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="16" t="s">
         <v>40</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G24" s="24">
         <v>11114</v>
       </c>
       <c r="H24" s="18">
         <v>0.50429999999999997</v>
       </c>
     </row>
-    <row r="25" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="43" t="s">
+    <row r="25" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A25" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="8">
         <v>30655</v>
       </c>
       <c r="C25" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="14" t="s">
         <v>43</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>12</v>
       </c>
       <c r="G25" s="23">
         <v>13711</v>
       </c>
       <c r="H25" s="15">
         <v>0.67600000000000005</v>
       </c>
     </row>
-    <row r="26" spans="1:8" ht="28" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="43" t="s">
+    <row r="26" spans="1:8" ht="28" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="8">
         <v>31383</v>
       </c>
       <c r="C26" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>20</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>43</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>12</v>
       </c>
       <c r="G26" s="23">
         <v>12865</v>
       </c>
       <c r="H26" s="15">
         <v>0.5948</v>
       </c>
     </row>
-    <row r="27" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="43" t="s">
+    <row r="27" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A27" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="1">
         <v>32776</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="14" t="s">
         <v>43</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="24">
         <v>12608</v>
       </c>
       <c r="H27" s="18">
         <v>0.60389999999999999</v>
       </c>
     </row>
-    <row r="28" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A28" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="8">
         <v>34589</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E28" s="14" t="s">
         <v>43</v>
       </c>
       <c r="F28" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G28" s="23">
         <v>12799</v>
       </c>
       <c r="H28" s="15">
         <v>0.53949999999999998</v>
       </c>
     </row>
-    <row r="29" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A29" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B29" s="8">
         <v>36129</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E29" s="14" t="s">
         <v>43</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="23">
         <v>12675</v>
       </c>
       <c r="H29" s="15">
         <v>0.50490000000000002</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A30" s="42" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B30" s="6">
         <v>44837</v>
       </c>
       <c r="C30" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>47</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G30" s="24">
         <v>15903</v>
       </c>
       <c r="H30" s="18">
         <v>0.43230000000000002</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A31" s="42" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B31" s="6">
         <v>44837</v>
       </c>
       <c r="C31" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E31" s="16" t="s">
         <v>69</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G31" s="24">
         <v>22055</v>
       </c>
       <c r="H31" s="18">
         <v>0.47460000000000002</v>
       </c>
     </row>
-    <row r="32" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="43" t="s">
+    <row r="32" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A32" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B32" s="8">
         <v>31383</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="12" t="s">
         <v>20</v>
       </c>
       <c r="E32" s="14" t="s">
         <v>45</v>
       </c>
       <c r="F32" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G32" s="23">
         <v>17476</v>
       </c>
       <c r="H32" s="15">
         <v>0.53110000000000002</v>
       </c>
     </row>
-    <row r="33" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="43" t="s">
+    <row r="33" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A33" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B33" s="1">
         <v>32776</v>
       </c>
       <c r="C33" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G33" s="24">
         <v>18047</v>
       </c>
       <c r="H33" s="18">
         <v>0.55810000000000004</v>
       </c>
     </row>
-    <row r="34" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="43" t="s">
+    <row r="34" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A34" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="8">
         <v>34589</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E34" s="14" t="s">
         <v>45</v>
       </c>
       <c r="F34" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G34" s="23">
         <v>22025</v>
       </c>
       <c r="H34" s="15">
         <v>0.63549999999999995</v>
       </c>
     </row>
-    <row r="35" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="43" t="s">
+    <row r="35" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A35" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B35" s="6">
         <v>39167</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G35" s="19">
         <v>11915</v>
       </c>
       <c r="H35" s="3">
         <v>0.38490000000000002</v>
       </c>
     </row>
-    <row r="36" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A36" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="1">
         <v>39790</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="19">
         <v>10552</v>
       </c>
       <c r="H36" s="3">
         <v>0.45850000000000002</v>
       </c>
     </row>
-    <row r="37" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A37" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="8">
         <v>41156</v>
       </c>
       <c r="C37" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E37" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G37" s="23">
         <v>13894</v>
       </c>
       <c r="H37" s="18">
         <v>0.3846</v>
       </c>
     </row>
-    <row r="38" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A38" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="8">
         <v>41736</v>
       </c>
       <c r="C38" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E38" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="23">
         <v>19795</v>
       </c>
       <c r="H38" s="18">
         <v>0.5252</v>
       </c>
     </row>
@@ -3932,493 +3968,493 @@
       </c>
       <c r="E40" s="14" t="s">
         <v>50</v>
       </c>
       <c r="F40" s="12" t="s">
         <v>48</v>
       </c>
       <c r="G40" s="23">
         <v>7680</v>
       </c>
       <c r="H40" s="18">
         <v>0.3412</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A41" s="42" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="6">
         <v>44837</v>
       </c>
       <c r="C41" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E41" s="16" t="s">
         <v>50</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G41" s="24">
         <v>10399</v>
       </c>
       <c r="H41" s="18">
         <v>0.46750000000000003</v>
       </c>
     </row>
-    <row r="42" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A42" s="25" t="s">
         <v>51</v>
       </c>
       <c r="B42" s="8">
         <v>36129</v>
       </c>
       <c r="C42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E42" s="14" t="s">
         <v>52</v>
       </c>
       <c r="F42" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G42" s="23">
         <v>13953</v>
       </c>
       <c r="H42" s="15">
         <v>0.45350000000000001</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A43" s="42" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B43" s="6">
         <v>44837</v>
       </c>
       <c r="C43" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E43" s="16" t="s">
         <v>79</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G43" s="24">
         <v>13761</v>
       </c>
       <c r="H43" s="18">
         <v>0.41749999999999998</v>
       </c>
     </row>
-    <row r="44" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A44" s="43" t="s">
+    <row r="44" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A44" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B44" s="6">
         <v>31383</v>
       </c>
       <c r="C44" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D44" s="12" t="s">
         <v>20</v>
       </c>
       <c r="E44" s="16" t="s">
         <v>54</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G44" s="24">
         <v>17692</v>
       </c>
       <c r="H44" s="18">
         <v>0.49070000000000003</v>
       </c>
     </row>
-    <row r="45" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A45" s="43" t="s">
+    <row r="45" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A45" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B45" s="1">
         <v>32776</v>
       </c>
       <c r="C45" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="16" t="s">
         <v>54</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G45" s="24">
         <v>17184</v>
       </c>
       <c r="H45" s="18">
         <v>0.48099999999999998</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A46" s="43" t="s">
-        <v>326</v>
+      <c r="A46" s="42" t="s">
+        <v>325</v>
       </c>
       <c r="B46" s="6">
         <v>44837</v>
       </c>
       <c r="C46" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E46" s="16" t="s">
         <v>240</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G46" s="24">
         <v>9919</v>
       </c>
       <c r="H46" s="18">
         <v>0.44450000000000001</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A47" s="43" t="s">
-        <v>327</v>
+      <c r="A47" s="42" t="s">
+        <v>326</v>
       </c>
       <c r="B47" s="6">
         <v>44837</v>
       </c>
       <c r="C47" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E47" s="16" t="s">
         <v>58</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G47" s="24">
         <v>18223</v>
       </c>
       <c r="H47" s="18">
         <v>0.53149999999999997</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A48" s="43" t="s">
-        <v>328</v>
+      <c r="A48" s="26" t="s">
+        <v>327</v>
       </c>
       <c r="B48" s="6">
         <v>44837</v>
       </c>
       <c r="C48" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E48" s="16" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G48" s="24">
         <v>9376</v>
       </c>
       <c r="H48" s="18">
         <v>0.35560000000000003</v>
       </c>
     </row>
-    <row r="49" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A49" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B49" s="1">
         <v>32776</v>
       </c>
       <c r="C49" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="16" t="s">
         <v>56</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G49" s="24">
         <v>12417</v>
       </c>
       <c r="H49" s="18">
         <v>0.47499999999999998</v>
       </c>
     </row>
-    <row r="50" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A50" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B50" s="1">
         <v>39790</v>
       </c>
       <c r="C50" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G50" s="19">
         <v>11698</v>
       </c>
       <c r="H50" s="3">
         <v>0.4128</v>
       </c>
     </row>
-    <row r="51" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A51" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B51" s="8">
         <v>41156</v>
       </c>
       <c r="C51" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E51" s="14" t="s">
         <v>58</v>
       </c>
       <c r="F51" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G51" s="23">
         <v>13779</v>
       </c>
       <c r="H51" s="18">
         <v>0.38900000000000001</v>
       </c>
     </row>
-    <row r="52" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A52" s="43" t="s">
+    <row r="52" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A52" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B52" s="6">
         <v>37165</v>
       </c>
       <c r="C52" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E52" s="16" t="s">
         <v>61</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="24">
         <v>13260</v>
       </c>
       <c r="H52" s="18">
         <v>0.61409999999999998</v>
       </c>
     </row>
-    <row r="53" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A53" s="43" t="s">
+    <row r="53" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A53" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B53" s="6">
         <v>37725</v>
       </c>
       <c r="C53" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E53" s="16" t="s">
         <v>61</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="24">
         <v>12806</v>
       </c>
       <c r="H53" s="18">
         <v>0.52669999999999995</v>
       </c>
     </row>
-    <row r="54" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A54" s="43" t="s">
+    <row r="54" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A54" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B54" s="6">
         <v>39167</v>
       </c>
       <c r="C54" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G54" s="19">
         <v>10100</v>
       </c>
       <c r="H54" s="3">
         <v>0.40989999999999999</v>
       </c>
     </row>
-    <row r="55" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A55" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B55" s="1">
         <v>39790</v>
       </c>
       <c r="C55" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G55" s="19">
         <v>11667</v>
       </c>
       <c r="H55" s="3">
         <v>0.59060000000000001</v>
       </c>
     </row>
-    <row r="56" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A56" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B56" s="8">
         <v>41156</v>
       </c>
       <c r="C56" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E56" s="14" t="s">
         <v>61</v>
       </c>
       <c r="F56" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G56" s="23">
         <v>10903</v>
       </c>
       <c r="H56" s="18">
         <v>0.43169999999999997</v>
       </c>
     </row>
-    <row r="57" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A57" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B57" s="8">
         <v>41736</v>
       </c>
       <c r="C57" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E57" s="14" t="s">
         <v>61</v>
       </c>
       <c r="F57" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G57" s="23">
         <v>12422</v>
       </c>
       <c r="H57" s="18">
         <v>0.52580000000000005</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A58" s="26" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B58" s="6">
         <v>44837</v>
       </c>
       <c r="C58" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E58" s="16" t="s">
         <v>112</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G58" s="24">
         <v>17979</v>
       </c>
       <c r="H58" s="18">
         <v>0.48170000000000002</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A59" s="26" t="s">
         <v>62</v>
       </c>
       <c r="B59" s="6">
         <v>43801</v>
       </c>
       <c r="C59" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D59" s="12" t="s">
@@ -4426,534 +4462,534 @@
       </c>
       <c r="E59" s="16" t="s">
         <v>63</v>
       </c>
       <c r="F59" s="12" t="s">
         <v>48</v>
       </c>
       <c r="G59" s="24">
         <v>9950</v>
       </c>
       <c r="H59" s="18">
         <v>0.43380000000000002</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A60" s="26" t="s">
         <v>62</v>
       </c>
       <c r="B60" s="6">
         <v>44837</v>
       </c>
       <c r="C60" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E60" s="16" t="s">
         <v>63</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G60" s="24">
         <v>11105</v>
       </c>
       <c r="H60" s="18">
         <v>0.32500000000000001</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A61" s="26" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B61" s="6">
         <v>44837</v>
       </c>
       <c r="C61" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E61" s="16" t="s">
         <v>30</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G61" s="24">
         <v>9704</v>
       </c>
       <c r="H61" s="18">
         <v>0.40129999999999999</v>
       </c>
     </row>
-    <row r="62" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A62" s="26" t="s">
         <v>64</v>
       </c>
       <c r="B62" s="8">
         <v>31383</v>
       </c>
       <c r="C62" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D62" s="12" t="s">
         <v>20</v>
       </c>
       <c r="E62" s="14" t="s">
         <v>65</v>
       </c>
       <c r="F62" s="13" t="s">
         <v>12</v>
       </c>
       <c r="G62" s="23">
         <v>20209</v>
       </c>
       <c r="H62" s="15">
         <v>0.54249999999999998</v>
       </c>
     </row>
-    <row r="63" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A63" s="43" t="s">
+    <row r="63" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A63" s="26" t="s">
         <v>64</v>
       </c>
       <c r="B63" s="1">
         <v>32776</v>
       </c>
       <c r="C63" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="16" t="s">
         <v>65</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G63" s="24">
         <v>12528</v>
       </c>
       <c r="H63" s="18">
         <v>0.43640000000000001</v>
       </c>
     </row>
-    <row r="64" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A64" s="43" t="s">
+    <row r="64" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A64" s="26" t="s">
         <v>66</v>
       </c>
       <c r="B64" s="1">
         <v>32776</v>
       </c>
       <c r="C64" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E64" s="16" t="s">
         <v>67</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G64" s="24">
         <v>15693</v>
       </c>
       <c r="H64" s="18">
         <v>0.52029999999999998</v>
       </c>
     </row>
-    <row r="65" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A65" s="43" t="s">
+    <row r="65" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A65" s="26" t="s">
         <v>66</v>
       </c>
       <c r="B65" s="8">
         <v>34589</v>
       </c>
       <c r="C65" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D65" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E65" s="14" t="s">
         <v>67</v>
       </c>
       <c r="F65" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G65" s="23">
         <v>19671</v>
       </c>
       <c r="H65" s="15">
         <v>0.60389999999999999</v>
       </c>
     </row>
-    <row r="66" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A66" s="26" t="s">
         <v>66</v>
       </c>
       <c r="B66" s="8">
         <v>36129</v>
       </c>
       <c r="C66" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E66" s="14" t="s">
         <v>67</v>
       </c>
       <c r="F66" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G66" s="23">
         <v>21252</v>
       </c>
       <c r="H66" s="15">
         <v>0.59470000000000001</v>
       </c>
     </row>
-    <row r="67" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A67" s="26" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="6">
         <v>37725</v>
       </c>
       <c r="C67" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E67" s="16" t="s">
         <v>67</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G67" s="24">
         <v>17327</v>
       </c>
       <c r="H67" s="18">
         <v>0.4869</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A68" s="26" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="B68" s="6">
         <v>44837</v>
       </c>
       <c r="C68" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E68" s="16" t="s">
         <v>152</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G68" s="24">
         <v>12688</v>
       </c>
       <c r="H68" s="18">
         <v>0.3851</v>
       </c>
     </row>
-    <row r="69" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A69" s="43" t="s">
+    <row r="69" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A69" s="26" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="1">
         <v>32776</v>
       </c>
       <c r="C69" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E69" s="16" t="s">
         <v>69</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G69" s="24">
         <v>15889</v>
       </c>
       <c r="H69" s="18">
         <v>0.4894</v>
       </c>
     </row>
-    <row r="70" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A70" s="43" t="s">
+    <row r="70" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A70" s="26" t="s">
         <v>68</v>
       </c>
       <c r="B70" s="8">
         <v>34589</v>
       </c>
       <c r="C70" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D70" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E70" s="14" t="s">
         <v>69</v>
       </c>
       <c r="F70" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G70" s="23">
         <v>21091</v>
       </c>
       <c r="H70" s="15">
         <v>0.51800000000000002</v>
       </c>
     </row>
-    <row r="71" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A71" s="26" t="s">
         <v>68</v>
       </c>
       <c r="B71" s="8">
         <v>36129</v>
       </c>
       <c r="C71" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D71" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E71" s="14" t="s">
         <v>69</v>
       </c>
       <c r="F71" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G71" s="23">
         <v>22577</v>
       </c>
       <c r="H71" s="15">
         <v>0.49619999999999997</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A72" s="43" t="s">
-        <v>332</v>
+      <c r="A72" s="26" t="s">
+        <v>331</v>
       </c>
       <c r="B72" s="6">
         <v>44837</v>
       </c>
       <c r="C72" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E72" s="16" t="s">
         <v>260</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G72" s="24">
         <v>8785</v>
       </c>
       <c r="H72" s="18">
         <v>0.45140000000000002</v>
       </c>
     </row>
-    <row r="73" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A73" s="43" t="s">
+    <row r="73" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A73" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B73" s="6">
         <v>37725</v>
       </c>
       <c r="C73" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E73" s="16" t="s">
         <v>71</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G73" s="24">
         <v>10073</v>
       </c>
       <c r="H73" s="18">
         <v>0.38350000000000001</v>
       </c>
     </row>
-    <row r="74" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A74" s="43" t="s">
+    <row r="74" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A74" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B74" s="1">
         <v>39790</v>
       </c>
       <c r="C74" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G74" s="19">
         <v>12317</v>
       </c>
       <c r="H74" s="3">
         <v>0.4098</v>
       </c>
     </row>
-    <row r="75" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A75" s="43" t="s">
+    <row r="75" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A75" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B75" s="8">
         <v>41156</v>
       </c>
       <c r="C75" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E75" s="14" t="s">
         <v>71</v>
       </c>
       <c r="F75" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G75" s="23">
         <v>13624</v>
       </c>
       <c r="H75" s="18">
         <v>0.36730000000000002</v>
       </c>
     </row>
-    <row r="76" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A76" s="25" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="B76" s="1">
         <v>29173</v>
       </c>
       <c r="C76" s="34" t="s">
         <v>9</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="E76" s="16" t="s">
         <v>47</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G76" s="24">
         <v>25717</v>
       </c>
       <c r="H76" s="18">
         <v>0.63060000000000005</v>
       </c>
     </row>
-    <row r="77" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A77" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B77" s="1">
         <v>39790</v>
       </c>
       <c r="C77" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G77" s="19">
         <v>15628</v>
       </c>
       <c r="H77" s="3">
         <v>0.46760000000000002</v>
       </c>
     </row>
-    <row r="78" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A78" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B78" s="8">
         <v>41156</v>
       </c>
       <c r="C78" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E78" s="14" t="s">
         <v>73</v>
       </c>
       <c r="F78" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G78" s="23">
         <v>11946</v>
       </c>
       <c r="H78" s="18">
         <v>0.37390000000000001</v>
       </c>
     </row>
-    <row r="79" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A79" s="25" t="s">
         <v>72</v>
       </c>
       <c r="B79" s="8">
         <v>41736</v>
       </c>
       <c r="C79" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D79" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E79" s="14" t="s">
         <v>73</v>
       </c>
       <c r="F79" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G79" s="23">
         <v>16499</v>
       </c>
       <c r="H79" s="18">
         <v>0.505</v>
       </c>
     </row>
@@ -4998,274 +5034,274 @@
       </c>
       <c r="E81" s="14" t="s">
         <v>75</v>
       </c>
       <c r="F81" s="12" t="s">
         <v>48</v>
       </c>
       <c r="G81" s="23">
         <v>18407</v>
       </c>
       <c r="H81" s="18">
         <v>0.44379999999999997</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A82" s="26" t="s">
         <v>74</v>
       </c>
       <c r="B82" s="6">
         <v>44837</v>
       </c>
       <c r="C82" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E82" s="16" t="s">
         <v>75</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G82" s="24">
         <v>20576</v>
       </c>
       <c r="H82" s="18">
         <v>0.4587</v>
       </c>
     </row>
-    <row r="83" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A83" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B83" s="6">
         <v>37725</v>
       </c>
       <c r="C83" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G83" s="24">
         <v>7602</v>
       </c>
       <c r="H83" s="18">
         <v>0.40839999999999999</v>
       </c>
     </row>
-    <row r="84" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A84" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B84" s="8">
         <v>34589</v>
       </c>
       <c r="C84" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D84" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E84" s="14" t="s">
         <v>79</v>
       </c>
       <c r="F84" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G84" s="23">
         <v>14926</v>
       </c>
       <c r="H84" s="15">
         <v>0.51449999999999996</v>
       </c>
     </row>
-    <row r="85" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A85" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B85" s="8">
         <v>36129</v>
       </c>
       <c r="C85" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D85" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E85" s="14" t="s">
         <v>79</v>
       </c>
       <c r="F85" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G85" s="23">
         <v>16687</v>
       </c>
       <c r="H85" s="15">
         <v>0.56359999999999999</v>
       </c>
     </row>
-    <row r="86" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A86" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B86" s="6">
         <v>37725</v>
       </c>
       <c r="C86" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G86" s="24">
         <v>14177</v>
       </c>
       <c r="H86" s="18">
         <v>0.47710000000000002</v>
       </c>
     </row>
-    <row r="87" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A87" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B87" s="6">
         <v>37725</v>
       </c>
       <c r="C87" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G87" s="24">
         <v>13473</v>
       </c>
       <c r="H87" s="18">
         <v>0.50990000000000002</v>
       </c>
     </row>
-    <row r="88" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A88" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B88" s="6">
         <v>39167</v>
       </c>
       <c r="C88" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G88" s="19">
         <v>10689</v>
       </c>
       <c r="H88" s="3">
         <v>0.36030000000000001</v>
       </c>
     </row>
-    <row r="89" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A89" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B89" s="1">
         <v>39790</v>
       </c>
       <c r="C89" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G89" s="19">
         <v>11561</v>
       </c>
       <c r="H89" s="3">
         <v>0.46289999999999998</v>
       </c>
     </row>
-    <row r="90" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A90" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B90" s="8">
         <v>41156</v>
       </c>
       <c r="C90" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E90" s="14" t="s">
         <v>81</v>
       </c>
       <c r="F90" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G90" s="23">
         <v>12795</v>
       </c>
       <c r="H90" s="18">
         <v>0.35049999999999998</v>
       </c>
     </row>
-    <row r="91" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A91" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B91" s="8">
         <v>41736</v>
       </c>
       <c r="C91" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D91" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E91" s="14" t="s">
         <v>81</v>
       </c>
       <c r="F91" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G91" s="23">
         <v>18925</v>
       </c>
       <c r="H91" s="18">
         <v>0.54400000000000004</v>
       </c>
     </row>
@@ -5273,156 +5309,156 @@
       <c r="A92" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B92" s="8">
         <v>43374</v>
       </c>
       <c r="C92" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D92" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E92" s="14" t="s">
         <v>65</v>
       </c>
       <c r="F92" s="12" t="s">
         <v>48</v>
       </c>
       <c r="G92" s="23">
         <v>12259</v>
       </c>
       <c r="H92" s="18">
         <v>0.37059999999999998</v>
       </c>
     </row>
-    <row r="93" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A93" s="43" t="s">
+    <row r="93" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A93" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B93" s="6">
         <v>37725</v>
       </c>
       <c r="C93" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G93" s="24">
         <v>18689</v>
       </c>
       <c r="H93" s="18">
         <v>0.46850000000000003</v>
       </c>
     </row>
-    <row r="94" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A94" s="43" t="s">
+    <row r="94" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A94" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B94" s="6">
         <v>39167</v>
       </c>
       <c r="C94" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G94" s="19">
         <v>14615</v>
       </c>
       <c r="H94" s="3">
         <v>0.34860000000000002</v>
       </c>
     </row>
-    <row r="95" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A95" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B95" s="1">
         <v>39790</v>
       </c>
       <c r="C95" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G95" s="19">
         <v>15349</v>
       </c>
       <c r="H95" s="3">
         <v>0.45500000000000002</v>
       </c>
     </row>
-    <row r="96" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A96" s="43" t="s">
+    <row r="96" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A96" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B96" s="8">
         <v>28079</v>
       </c>
       <c r="C96" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D96" s="13" t="s">
         <v>86</v>
       </c>
       <c r="E96" s="14" t="s">
         <v>87</v>
       </c>
       <c r="F96" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G96" s="23">
         <v>11524</v>
       </c>
       <c r="H96" s="15">
         <v>0.35849999999999999</v>
       </c>
     </row>
-    <row r="97" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A97" s="43" t="s">
+    <row r="97" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A97" s="25" t="s">
         <v>88</v>
       </c>
       <c r="B97" s="8">
         <v>41736</v>
       </c>
       <c r="C97" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D97" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E97" s="14" t="s">
         <v>34</v>
       </c>
       <c r="F97" s="12" t="s">
         <v>48</v>
       </c>
       <c r="G97" s="23">
         <v>16359</v>
       </c>
       <c r="H97" s="18">
         <v>0.39240000000000003</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="33" x14ac:dyDescent="0.35">
@@ -5430,180 +5466,180 @@
         <v>88</v>
       </c>
       <c r="B98" s="8">
         <v>43374</v>
       </c>
       <c r="C98" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D98" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E98" s="14" t="s">
         <v>34</v>
       </c>
       <c r="F98" s="12" t="s">
         <v>48</v>
       </c>
       <c r="G98" s="23">
         <v>21602</v>
       </c>
       <c r="H98" s="18">
         <v>0.54630000000000001</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A99" s="43" t="s">
-        <v>333</v>
+      <c r="A99" s="26" t="s">
+        <v>332</v>
       </c>
       <c r="B99" s="6">
         <v>44837</v>
       </c>
       <c r="C99" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E99" s="16" t="s">
         <v>34</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G99" s="24">
         <v>21639</v>
       </c>
       <c r="H99" s="18">
         <v>0.50109999999999999</v>
       </c>
     </row>
-    <row r="100" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A100" s="43" t="s">
+    <row r="100" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A100" s="25" t="s">
         <v>89</v>
       </c>
       <c r="B100" s="8">
         <v>41156</v>
       </c>
       <c r="C100" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E100" s="14" t="s">
         <v>54</v>
       </c>
       <c r="F100" s="12" t="s">
         <v>48</v>
       </c>
       <c r="G100" s="23">
         <v>16711</v>
       </c>
       <c r="H100" s="18">
         <v>0.38019999999999998</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A101" s="43" t="s">
+      <c r="A101" s="25" t="s">
         <v>90</v>
       </c>
       <c r="B101" s="8">
         <v>43374</v>
       </c>
       <c r="C101" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D101" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E101" s="14" t="s">
         <v>91</v>
       </c>
       <c r="F101" s="12" t="s">
         <v>48</v>
       </c>
       <c r="G101" s="23">
         <v>17073</v>
       </c>
       <c r="H101" s="18">
         <v>0.37490000000000001</v>
       </c>
     </row>
-    <row r="102" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A102" s="25" t="s">
         <v>92</v>
       </c>
       <c r="B102" s="8">
         <v>41156</v>
       </c>
       <c r="C102" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E102" s="14" t="s">
         <v>93</v>
       </c>
       <c r="F102" s="12" t="s">
         <v>94</v>
       </c>
       <c r="G102" s="23">
         <v>15483</v>
       </c>
       <c r="H102" s="18">
         <v>0.46029999999999999</v>
       </c>
     </row>
-    <row r="103" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A103" s="25" t="s">
         <v>92</v>
       </c>
       <c r="B103" s="8">
         <v>41736</v>
       </c>
       <c r="C103" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D103" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E103" s="14" t="s">
         <v>93</v>
       </c>
       <c r="F103" s="12" t="s">
         <v>94</v>
       </c>
       <c r="G103" s="23">
         <v>16155</v>
       </c>
       <c r="H103" s="18">
         <v>0.50980000000000003</v>
       </c>
     </row>
-    <row r="104" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A104" s="25" t="s">
         <v>95</v>
       </c>
       <c r="B104" s="8">
         <v>41736</v>
       </c>
       <c r="C104" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D104" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E104" s="14" t="s">
         <v>96</v>
       </c>
       <c r="F104" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G104" s="23">
         <v>15368</v>
       </c>
       <c r="H104" s="18">
         <v>0.56340000000000001</v>
       </c>
     </row>
@@ -5611,805 +5647,805 @@
       <c r="A105" s="25" t="s">
         <v>95</v>
       </c>
       <c r="B105" s="8">
         <v>43374</v>
       </c>
       <c r="C105" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D105" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E105" s="14" t="s">
         <v>97</v>
       </c>
       <c r="F105" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G105" s="23">
         <v>15361</v>
       </c>
       <c r="H105" s="18">
         <v>0.53390000000000004</v>
       </c>
     </row>
-    <row r="106" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A106" s="25" t="s">
         <v>98</v>
       </c>
       <c r="B106" s="8">
         <v>41156</v>
       </c>
       <c r="C106" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E106" s="14" t="s">
         <v>52</v>
       </c>
       <c r="F106" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G106" s="23">
         <v>13392</v>
       </c>
       <c r="H106" s="18">
         <v>0.3861</v>
       </c>
     </row>
-    <row r="107" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A107" s="43" t="s">
+    <row r="107" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A107" s="25" t="s">
         <v>99</v>
       </c>
       <c r="B107" s="8">
         <v>41156</v>
       </c>
       <c r="C107" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E107" s="16" t="s">
         <v>30</v>
       </c>
       <c r="F107" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G107" s="23">
         <v>12518</v>
       </c>
       <c r="H107" s="18">
         <v>0.42280000000000001</v>
       </c>
     </row>
-    <row r="108" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A108" s="43" t="s">
+    <row r="108" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A108" s="25" t="s">
         <v>99</v>
       </c>
       <c r="B108" s="8">
         <v>41736</v>
       </c>
       <c r="C108" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D108" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E108" s="16" t="s">
         <v>30</v>
       </c>
       <c r="F108" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G108" s="23">
         <v>17905</v>
       </c>
       <c r="H108" s="18">
         <v>0.6048</v>
       </c>
     </row>
-    <row r="109" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A109" s="43" t="s">
+    <row r="109" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A109" s="25" t="s">
         <v>100</v>
       </c>
       <c r="B109" s="8">
         <v>34589</v>
       </c>
       <c r="C109" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D109" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E109" s="14" t="s">
         <v>63</v>
       </c>
       <c r="F109" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G109" s="23">
         <v>12229</v>
       </c>
       <c r="H109" s="15">
         <v>0.439</v>
       </c>
     </row>
-    <row r="110" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A110" s="43" t="s">
+    <row r="110" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A110" s="25" t="s">
         <v>100</v>
       </c>
       <c r="B110" s="8">
         <v>36129</v>
       </c>
       <c r="C110" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D110" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E110" s="14" t="s">
         <v>63</v>
       </c>
       <c r="F110" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G110" s="23">
         <v>12817</v>
       </c>
       <c r="H110" s="15">
         <v>0.45329999999999998</v>
       </c>
     </row>
-    <row r="111" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A111" s="25" t="s">
         <v>100</v>
       </c>
       <c r="B111" s="6">
         <v>37725</v>
       </c>
       <c r="C111" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G111" s="24">
         <v>15475</v>
       </c>
       <c r="H111" s="18">
         <v>0.45600000000000002</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A112" s="26" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B112" s="6">
         <v>44837</v>
       </c>
       <c r="C112" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E112" s="16" t="s">
         <v>186</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G112" s="24">
         <v>19747</v>
       </c>
       <c r="H112" s="18">
         <v>0.52359999999999995</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A113" s="26" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B113" s="6">
         <v>44837</v>
       </c>
       <c r="C113" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D113" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E113" s="16" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G113" s="24">
         <v>18183</v>
       </c>
       <c r="H113" s="18">
         <v>0.52059999999999995</v>
       </c>
     </row>
-    <row r="114" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A114" s="25" t="s">
         <v>101</v>
       </c>
       <c r="B114" s="8">
         <v>31383</v>
       </c>
       <c r="C114" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D114" s="12" t="s">
         <v>20</v>
       </c>
       <c r="E114" s="14" t="s">
         <v>102</v>
       </c>
       <c r="F114" s="13" t="s">
         <v>12</v>
       </c>
       <c r="G114" s="23">
         <v>14043</v>
       </c>
       <c r="H114" s="15">
         <v>0.57389999999999997</v>
       </c>
     </row>
-    <row r="115" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="115" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A115" s="25" t="s">
         <v>101</v>
       </c>
       <c r="B115" s="1">
         <v>32776</v>
       </c>
       <c r="C115" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E115" s="16" t="s">
         <v>102</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G115" s="24">
         <v>12354</v>
       </c>
       <c r="H115" s="18">
         <v>0.55669999999999997</v>
       </c>
     </row>
-    <row r="116" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A116" s="25" t="s">
         <v>101</v>
       </c>
       <c r="B116" s="8">
         <v>34589</v>
       </c>
       <c r="C116" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D116" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E116" s="14" t="s">
         <v>102</v>
       </c>
       <c r="F116" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G116" s="23">
         <v>10373</v>
       </c>
       <c r="H116" s="15">
         <v>0.4269</v>
       </c>
     </row>
-    <row r="117" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="117" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A117" s="25" t="s">
         <v>103</v>
       </c>
       <c r="B117" s="8">
         <v>34589</v>
       </c>
       <c r="C117" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D117" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E117" s="14" t="s">
         <v>38</v>
       </c>
       <c r="F117" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G117" s="23">
         <v>14736</v>
       </c>
       <c r="H117" s="15">
         <v>0.49249999999999999</v>
       </c>
     </row>
-    <row r="118" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="118" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A118" s="25" t="s">
         <v>103</v>
       </c>
       <c r="B118" s="8">
         <v>36129</v>
       </c>
       <c r="C118" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D118" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E118" s="14" t="s">
         <v>38</v>
       </c>
       <c r="F118" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G118" s="23">
         <v>14116</v>
       </c>
       <c r="H118" s="15">
         <v>0.47949999999999998</v>
       </c>
     </row>
-    <row r="119" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A119" s="43" t="s">
+    <row r="119" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A119" s="25" t="s">
         <v>103</v>
       </c>
       <c r="B119" s="6">
         <v>37725</v>
       </c>
       <c r="C119" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G119" s="24">
         <v>16143</v>
       </c>
       <c r="H119" s="18">
         <v>0.43769999999999998</v>
       </c>
     </row>
-    <row r="120" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A120" s="43" t="s">
+    <row r="120" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A120" s="25" t="s">
         <v>103</v>
       </c>
       <c r="B120" s="1">
         <v>39167</v>
       </c>
       <c r="C120" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G120" s="19">
         <v>14146</v>
       </c>
       <c r="H120" s="3">
         <v>0.38600000000000001</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A121" s="43" t="s">
+      <c r="A121" s="25" t="s">
         <v>104</v>
       </c>
       <c r="B121" s="8">
         <v>43374</v>
       </c>
       <c r="C121" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D121" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E121" s="14" t="s">
         <v>105</v>
       </c>
       <c r="F121" s="12" t="s">
         <v>94</v>
       </c>
       <c r="G121" s="23">
         <v>15373</v>
       </c>
       <c r="H121" s="18">
         <v>0.42520000000000002</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A122" s="43" t="s">
-        <v>320</v>
+      <c r="A122" s="26" t="s">
+        <v>319</v>
       </c>
       <c r="B122" s="36">
         <v>44662</v>
       </c>
       <c r="C122" s="37" t="s">
         <v>9</v>
       </c>
       <c r="D122" s="38" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="E122" s="37" t="s">
         <v>114</v>
       </c>
       <c r="F122" s="39" t="s">
         <v>48</v>
       </c>
       <c r="G122" s="40">
         <v>5697</v>
       </c>
       <c r="H122" s="41">
         <v>0.34949999999999998</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A123" s="43" t="s">
-        <v>320</v>
+      <c r="A123" s="26" t="s">
+        <v>319</v>
       </c>
       <c r="B123" s="6">
         <v>44837</v>
       </c>
       <c r="C123" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E123" s="16" t="s">
         <v>114</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G123" s="24">
         <v>9212</v>
       </c>
       <c r="H123" s="18">
         <v>0.33110000000000001</v>
       </c>
     </row>
-    <row r="124" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A124" s="43" t="s">
+    <row r="124" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A124" s="25" t="s">
         <v>106</v>
       </c>
       <c r="B124" s="7">
         <v>29689</v>
       </c>
       <c r="C124" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D124" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E124" s="14" t="s">
         <v>107</v>
       </c>
       <c r="F124" s="13" t="s">
         <v>12</v>
       </c>
       <c r="G124" s="23">
         <v>25894</v>
       </c>
       <c r="H124" s="15">
         <v>0.79520000000000002</v>
       </c>
     </row>
-    <row r="125" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="125" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A125" s="25" t="s">
         <v>106</v>
       </c>
       <c r="B125" s="8">
         <v>31383</v>
       </c>
       <c r="C125" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D125" s="12" t="s">
         <v>20</v>
       </c>
       <c r="E125" s="14" t="s">
         <v>107</v>
       </c>
       <c r="F125" s="13" t="s">
         <v>12</v>
       </c>
       <c r="G125" s="23">
         <v>24245</v>
       </c>
       <c r="H125" s="15">
         <v>0.80359999999999998</v>
       </c>
     </row>
-    <row r="126" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="126" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A126" s="27" t="s">
         <v>108</v>
       </c>
       <c r="B126" s="8">
         <v>34589</v>
       </c>
       <c r="C126" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D126" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E126" s="14" t="s">
         <v>109</v>
       </c>
       <c r="F126" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G126" s="23">
         <v>12826</v>
       </c>
       <c r="H126" s="15">
         <v>0.58479999999999999</v>
       </c>
     </row>
-    <row r="127" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A127" s="43" t="s">
+    <row r="127" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A127" s="27" t="s">
         <v>108</v>
       </c>
       <c r="B127" s="8">
         <v>36129</v>
       </c>
       <c r="C127" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D127" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E127" s="14" t="s">
         <v>109</v>
       </c>
       <c r="F127" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G127" s="23">
         <v>13125</v>
       </c>
       <c r="H127" s="15">
         <v>0.57469999999999999</v>
       </c>
     </row>
-    <row r="128" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A128" s="43" t="s">
+    <row r="128" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A128" s="27" t="s">
         <v>108</v>
       </c>
       <c r="B128" s="6">
         <v>37725</v>
       </c>
       <c r="C128" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G128" s="24">
         <v>9197</v>
       </c>
       <c r="H128" s="18">
         <v>0.45479999999999998</v>
       </c>
     </row>
-    <row r="129" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A129" s="43" t="s">
+    <row r="129" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A129" s="27" t="s">
         <v>108</v>
       </c>
       <c r="B129" s="1">
         <v>39167</v>
       </c>
       <c r="C129" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G129" s="19">
         <v>9041</v>
       </c>
       <c r="H129" s="3">
         <v>0.437</v>
       </c>
     </row>
-    <row r="130" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A130" s="43" t="s">
+    <row r="130" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A130" s="27" t="s">
         <v>108</v>
       </c>
       <c r="B130" s="1">
         <v>39790</v>
       </c>
       <c r="C130" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D130" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G130" s="19">
         <v>8802</v>
       </c>
       <c r="H130" s="3">
         <v>0.51890000000000003</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A131" s="26" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B131" s="6">
         <v>44837</v>
       </c>
       <c r="C131" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E131" s="16" t="s">
         <v>73</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G131" s="24">
         <v>9522</v>
       </c>
       <c r="H131" s="18">
         <v>0.32379999999999998</v>
       </c>
     </row>
-    <row r="132" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="132" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A132" s="26" t="s">
         <v>110</v>
       </c>
       <c r="B132" s="1">
         <v>32776</v>
       </c>
       <c r="C132" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E132" s="16" t="s">
         <v>91</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G132" s="24">
         <v>16651</v>
       </c>
       <c r="H132" s="18">
         <v>0.47760000000000002</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A133" s="26" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B133" s="6">
         <v>44837</v>
       </c>
       <c r="C133" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E133" s="16" t="s">
         <v>129</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G133" s="24">
         <v>15927</v>
       </c>
       <c r="H133" s="18">
         <v>0.4526</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A134" s="25" t="s">
         <v>111</v>
       </c>
       <c r="B134" s="8">
         <v>43374</v>
       </c>
       <c r="C134" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D134" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E134" s="14" t="s">
         <v>112</v>
       </c>
       <c r="F134" s="12" t="s">
         <v>48</v>
       </c>
       <c r="G134" s="23">
         <v>15761</v>
       </c>
       <c r="H134" s="18">
         <v>0.45369999999999999</v>
       </c>
     </row>
-    <row r="135" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="135" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A135" s="25" t="s">
         <v>113</v>
       </c>
       <c r="B135" s="8">
         <v>42709</v>
       </c>
       <c r="C135" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D135" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E135" s="14" t="s">
         <v>114</v>
       </c>
       <c r="F135" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G135" s="23">
         <v>6302</v>
       </c>
       <c r="H135" s="18">
         <v>0.52490000000000003</v>
       </c>
     </row>
@@ -6419,8618 +6455,8547 @@
       </c>
       <c r="B136" s="8">
         <v>43374</v>
       </c>
       <c r="C136" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D136" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E136" s="14" t="s">
         <v>114</v>
       </c>
       <c r="F136" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G136" s="23">
         <v>8952</v>
       </c>
       <c r="H136" s="18">
         <v>0.30819999999999997</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A137" s="26" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="B137" s="6">
         <v>44837</v>
       </c>
       <c r="C137" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E137" s="16" t="s">
         <v>225</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G137" s="24">
         <v>14607</v>
       </c>
       <c r="H137" s="18">
         <v>0.48780000000000001</v>
       </c>
     </row>
-    <row r="138" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="138" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A138" s="26" t="s">
         <v>115</v>
       </c>
       <c r="B138" s="1">
         <v>32776</v>
       </c>
       <c r="C138" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E138" s="16" t="s">
         <v>97</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G138" s="24">
         <v>12722</v>
       </c>
       <c r="H138" s="18">
         <v>0.49880000000000002</v>
       </c>
     </row>
-    <row r="139" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="139" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A139" s="26" t="s">
         <v>115</v>
       </c>
       <c r="B139" s="8">
         <v>34589</v>
       </c>
       <c r="C139" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D139" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E139" s="14" t="s">
         <v>97</v>
       </c>
       <c r="F139" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G139" s="23">
         <v>24046</v>
       </c>
       <c r="H139" s="15">
         <v>0.70340000000000003</v>
       </c>
     </row>
-    <row r="140" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="140" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A140" s="25" t="s">
         <v>116</v>
       </c>
       <c r="B140" s="8">
         <v>41156</v>
       </c>
       <c r="C140" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E140" s="14" t="s">
         <v>117</v>
       </c>
       <c r="F140" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G140" s="23">
         <v>17377</v>
       </c>
       <c r="H140" s="18">
         <v>0.45960000000000001</v>
       </c>
     </row>
-    <row r="141" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="141" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A141" s="27" t="s">
         <v>118</v>
       </c>
       <c r="B141" s="8">
         <v>31383</v>
       </c>
       <c r="C141" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D141" s="12" t="s">
         <v>20</v>
       </c>
       <c r="E141" s="14" t="s">
         <v>119</v>
       </c>
       <c r="F141" s="13" t="s">
         <v>12</v>
       </c>
       <c r="G141" s="23">
         <v>15571</v>
       </c>
       <c r="H141" s="15">
         <v>0.53849999999999998</v>
       </c>
     </row>
-    <row r="142" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="142" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A142" s="27" t="s">
         <v>118</v>
       </c>
       <c r="B142" s="1">
         <v>32776</v>
       </c>
       <c r="C142" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E142" s="16" t="s">
         <v>119</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G142" s="24">
         <v>14961</v>
       </c>
       <c r="H142" s="18">
         <v>0.51970000000000005</v>
       </c>
     </row>
-    <row r="143" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="143" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A143" s="27" t="s">
         <v>118</v>
       </c>
       <c r="B143" s="8">
         <v>34589</v>
       </c>
       <c r="C143" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D143" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E143" s="14" t="s">
         <v>119</v>
       </c>
       <c r="F143" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G143" s="23">
         <v>15861</v>
       </c>
       <c r="H143" s="15">
         <v>0.49480000000000002</v>
       </c>
     </row>
-    <row r="144" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="144" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A144" s="27" t="s">
         <v>118</v>
       </c>
       <c r="B144" s="8">
         <v>36129</v>
       </c>
       <c r="C144" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D144" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E144" s="14" t="s">
         <v>119</v>
       </c>
       <c r="F144" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G144" s="23">
         <v>16908</v>
       </c>
       <c r="H144" s="15">
         <v>0.51</v>
       </c>
     </row>
-    <row r="145" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="145" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A145" s="27" t="s">
         <v>118</v>
       </c>
       <c r="B145" s="6">
         <v>37725</v>
       </c>
       <c r="C145" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G145" s="24">
         <v>16562</v>
       </c>
       <c r="H145" s="18">
         <v>0.5232</v>
       </c>
     </row>
-    <row r="146" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A146" s="43" t="s">
+    <row r="146" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A146" s="27" t="s">
         <v>118</v>
       </c>
       <c r="B146" s="1">
         <v>39167</v>
       </c>
       <c r="C146" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G146" s="19">
         <v>12528</v>
       </c>
       <c r="H146" s="3">
         <v>0.37859999999999999</v>
       </c>
     </row>
-    <row r="147" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A147" s="43" t="s">
+    <row r="147" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A147" s="27" t="s">
         <v>118</v>
       </c>
       <c r="B147" s="1">
         <v>39790</v>
       </c>
       <c r="C147" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G147" s="19">
         <v>13172</v>
       </c>
       <c r="H147" s="3">
         <v>0.46679999999999999</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A148" s="43" t="s">
-        <v>339</v>
+      <c r="A148" s="26" t="s">
+        <v>338</v>
       </c>
       <c r="B148" s="6">
         <v>44837</v>
       </c>
       <c r="C148" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E148" s="16" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G148" s="24">
         <v>17228</v>
       </c>
       <c r="H148" s="18">
         <v>0.5776</v>
       </c>
     </row>
-    <row r="149" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A149" s="43" t="s">
+    <row r="149" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A149" s="27" t="s">
         <v>120</v>
       </c>
       <c r="B149" s="6">
         <v>37725</v>
       </c>
       <c r="C149" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G149" s="24">
         <v>13240</v>
       </c>
       <c r="H149" s="18">
         <v>0.38159999999999999</v>
       </c>
     </row>
-    <row r="150" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A150" s="43" t="s">
+    <row r="150" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A150" s="26" t="s">
         <v>122</v>
       </c>
       <c r="B150" s="1">
         <v>39580</v>
       </c>
       <c r="C150" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G150" s="19">
         <v>7403</v>
       </c>
       <c r="H150" s="3">
         <v>0.4521</v>
       </c>
     </row>
-    <row r="151" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A151" s="43" t="s">
+    <row r="151" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A151" s="26" t="s">
         <v>122</v>
       </c>
       <c r="B151" s="1">
         <v>39790</v>
       </c>
       <c r="C151" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G151" s="19">
         <v>11651</v>
       </c>
       <c r="H151" s="3">
         <v>0.51270000000000004</v>
       </c>
     </row>
-    <row r="152" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="152" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A152" s="26" t="s">
         <v>122</v>
       </c>
       <c r="B152" s="8">
         <v>41156</v>
       </c>
       <c r="C152" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E152" s="14" t="s">
         <v>123</v>
       </c>
       <c r="F152" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G152" s="23">
         <v>13179</v>
       </c>
       <c r="H152" s="18">
         <v>0.39479999999999998</v>
       </c>
     </row>
-    <row r="153" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="153" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A153" s="26" t="s">
         <v>122</v>
       </c>
       <c r="B153" s="8">
         <v>41736</v>
       </c>
       <c r="C153" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D153" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E153" s="14" t="s">
         <v>123</v>
       </c>
       <c r="F153" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G153" s="23">
         <v>18213</v>
       </c>
       <c r="H153" s="18">
         <v>0.55169999999999997</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A154" s="43" t="s">
+      <c r="A154" s="26" t="s">
         <v>122</v>
       </c>
       <c r="B154" s="8">
         <v>43374</v>
       </c>
       <c r="C154" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D154" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E154" s="14" t="s">
         <v>123</v>
       </c>
       <c r="F154" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G154" s="23">
         <v>10519</v>
       </c>
       <c r="H154" s="18">
         <v>0.33760000000000001</v>
       </c>
     </row>
-    <row r="155" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A155" s="43" t="s">
+    <row r="155" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A155" s="26" t="s">
         <v>124</v>
       </c>
       <c r="B155" s="6">
         <v>37165</v>
       </c>
       <c r="C155" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E155" s="16" t="s">
         <v>125</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G155" s="24">
         <v>13077</v>
       </c>
       <c r="H155" s="18">
         <v>0.46539999999999998</v>
       </c>
     </row>
-    <row r="156" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A156" s="43" t="s">
+    <row r="156" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A156" s="26" t="s">
         <v>124</v>
       </c>
       <c r="B156" s="6">
         <v>37725</v>
       </c>
       <c r="C156" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G156" s="24">
         <v>13826</v>
       </c>
       <c r="H156" s="18">
         <v>0.44419999999999998</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A157" s="26" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B157" s="6">
         <v>44837</v>
       </c>
       <c r="C157" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E157" s="16" t="s">
         <v>65</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G157" s="24">
         <v>13038</v>
       </c>
       <c r="H157" s="18">
         <v>0.39119999999999999</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A158" s="43" t="s">
+      <c r="A158" s="26" t="s">
+        <v>358</v>
+      </c>
+      <c r="B158" s="6">
+        <v>45733</v>
+      </c>
+      <c r="C158" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G158" s="24">
+        <v>11935</v>
+      </c>
+      <c r="H158" s="18">
+        <v>0.52759999999999996</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A159" s="25" t="s">
         <v>126</v>
       </c>
-      <c r="B158" s="8">
+      <c r="B159" s="8">
         <v>43374</v>
       </c>
-      <c r="C158" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D158" s="12" t="s">
+      <c r="C159" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D159" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E158" s="14" t="s">
+      <c r="E159" s="14" t="s">
         <v>127</v>
       </c>
-      <c r="F158" s="12" t="s">
+      <c r="F159" s="12" t="s">
         <v>94</v>
       </c>
-      <c r="G158" s="23">
+      <c r="G159" s="23">
         <v>15919</v>
       </c>
-      <c r="H158" s="18">
+      <c r="H159" s="18">
         <v>0.54500000000000004</v>
       </c>
     </row>
-    <row r="159" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A159" s="43" t="s">
+    <row r="160" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A160" s="26" t="s">
         <v>126</v>
       </c>
-      <c r="B159" s="6">
+      <c r="B160" s="6">
         <v>44837</v>
       </c>
-      <c r="C159" s="34" t="s">
-[...5 lines deleted...]
-      <c r="E159" s="16" t="s">
+      <c r="C160" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E160" s="16" t="s">
         <v>127</v>
       </c>
-      <c r="F159" s="2" t="s">
+      <c r="F160" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="G159" s="24">
+      <c r="G160" s="24">
         <v>14755</v>
       </c>
-      <c r="H159" s="18">
+      <c r="H160" s="18">
         <v>0.53920000000000001</v>
       </c>
     </row>
-    <row r="160" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A160" s="43" t="s">
+    <row r="161" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A161" s="25" t="s">
         <v>128</v>
       </c>
-      <c r="B160" s="8">
+      <c r="B161" s="8">
         <v>43374</v>
       </c>
-      <c r="C160" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D160" s="12" t="s">
+      <c r="C161" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D161" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E160" s="14" t="s">
+      <c r="E161" s="14" t="s">
         <v>129</v>
       </c>
-      <c r="F160" s="12" t="s">
+      <c r="F161" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="G160" s="23">
+      <c r="G161" s="23">
         <v>13867</v>
       </c>
-      <c r="H160" s="18">
+      <c r="H161" s="18">
         <v>0.41549999999999998</v>
       </c>
     </row>
-    <row r="161" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A161" s="43" t="s">
+    <row r="162" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A162" s="27" t="s">
         <v>130</v>
       </c>
-      <c r="B161" s="1">
+      <c r="B162" s="1">
         <v>39167</v>
       </c>
-      <c r="C161" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D161" s="2" t="s">
+      <c r="C162" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D162" s="2" t="s">
         <v>31</v>
-      </c>
-[...24 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E162" s="14" t="s">
         <v>43</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G162" s="19">
+        <v>8071</v>
+      </c>
+      <c r="H162" s="3">
+        <v>0.32979999999999998</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A163" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="B163" s="1">
+        <v>39790</v>
+      </c>
+      <c r="C163" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E163" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G163" s="19">
         <v>9204</v>
       </c>
-      <c r="H162" s="3">
+      <c r="H163" s="3">
         <v>0.45090000000000002</v>
       </c>
     </row>
-    <row r="163" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A163" s="25" t="s">
+    <row r="164" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A164" s="25" t="s">
         <v>131</v>
       </c>
-      <c r="B163" s="8">
+      <c r="B164" s="8">
         <v>36129</v>
       </c>
-      <c r="C163" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D163" s="12" t="s">
+      <c r="C164" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D164" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="E163" s="14" t="s">
+      <c r="E164" s="14" t="s">
         <v>132</v>
       </c>
-      <c r="F163" s="12" t="s">
+      <c r="F164" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G163" s="23">
+      <c r="G164" s="23">
         <v>15473</v>
       </c>
-      <c r="H163" s="15">
+      <c r="H164" s="15">
         <v>0.49099999999999999</v>
       </c>
     </row>
-    <row r="164" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A164" s="27" t="s">
+    <row r="165" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A165" s="27" t="s">
         <v>133</v>
       </c>
-      <c r="B164" s="1">
+      <c r="B165" s="1">
         <v>39167</v>
       </c>
-      <c r="C164" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D164" s="2" t="s">
+      <c r="C165" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D165" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E164" s="2" t="s">
+      <c r="E165" s="2" t="s">
         <v>117</v>
-      </c>
-[...24 lines deleted...]
-        <v>136</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="G165" s="24">
+      <c r="G165" s="19">
+        <v>18808</v>
+      </c>
+      <c r="H165" s="3">
+        <v>0.43830000000000002</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A166" s="26" t="s">
+        <v>135</v>
+      </c>
+      <c r="B166" s="11">
+        <v>37424</v>
+      </c>
+      <c r="C166" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E166" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G166" s="24">
         <v>16389</v>
       </c>
-      <c r="H165" s="18">
+      <c r="H166" s="18">
         <v>0.51</v>
       </c>
     </row>
-    <row r="166" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A166" s="25" t="s">
+    <row r="167" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A167" s="25" t="s">
         <v>137</v>
       </c>
-      <c r="B166" s="8">
+      <c r="B167" s="8">
         <v>43374</v>
       </c>
-      <c r="C166" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D166" s="12" t="s">
+      <c r="C167" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D167" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E166" s="14" t="s">
+      <c r="E167" s="14" t="s">
         <v>138</v>
       </c>
-      <c r="F166" s="12" t="s">
+      <c r="F167" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="G166" s="23">
+      <c r="G167" s="23">
         <v>11848</v>
       </c>
-      <c r="H166" s="18">
+      <c r="H167" s="18">
         <v>0.38879999999999998</v>
       </c>
     </row>
-    <row r="167" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A167" s="43" t="s">
+    <row r="168" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A168" s="26" t="s">
         <v>137</v>
       </c>
-      <c r="B167" s="6">
+      <c r="B168" s="6">
         <v>44837</v>
       </c>
-      <c r="C167" s="34" t="s">
-[...5 lines deleted...]
-      <c r="E167" s="16" t="s">
+      <c r="C168" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E168" s="16" t="s">
         <v>138</v>
       </c>
-      <c r="F167" s="2" t="s">
+      <c r="F168" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="G167" s="24">
+      <c r="G168" s="24">
         <v>14725</v>
       </c>
-      <c r="H167" s="18">
+      <c r="H168" s="18">
         <v>0.45100000000000001</v>
       </c>
     </row>
-    <row r="168" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A168" s="43" t="s">
+    <row r="169" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A169" s="25" t="s">
         <v>139</v>
       </c>
-      <c r="B168" s="8">
+      <c r="B169" s="8">
         <v>43010</v>
       </c>
-      <c r="C168" s="14" t="s">
+      <c r="C169" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="D168" s="12" t="s">
+      <c r="D169" s="12" t="s">
         <v>10</v>
-      </c>
-[...24 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E169" s="14" t="s">
         <v>140</v>
       </c>
       <c r="F169" s="12" t="s">
         <v>48</v>
       </c>
       <c r="G169" s="23">
+        <v>12091</v>
+      </c>
+      <c r="H169" s="18">
+        <v>0.51039999999999996</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A170" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="B170" s="8">
+        <v>43374</v>
+      </c>
+      <c r="C170" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D170" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E170" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="F170" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="G170" s="23">
         <v>16248</v>
       </c>
-      <c r="H169" s="18">
+      <c r="H170" s="18">
         <v>0.44590000000000002</v>
       </c>
     </row>
-    <row r="170" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A170" s="26" t="s">
+    <row r="171" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A171" s="26" t="s">
         <v>139</v>
       </c>
-      <c r="B170" s="6">
+      <c r="B171" s="6">
         <v>44837</v>
       </c>
-      <c r="C170" s="34" t="s">
-[...5 lines deleted...]
-      <c r="E170" s="16" t="s">
+      <c r="C171" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E171" s="16" t="s">
         <v>140</v>
       </c>
-      <c r="F170" s="2" t="s">
+      <c r="F171" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="G170" s="24">
+      <c r="G171" s="24">
         <v>17803</v>
       </c>
-      <c r="H170" s="18">
+      <c r="H171" s="18">
         <v>0.47210000000000002</v>
       </c>
     </row>
-    <row r="171" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A171" s="25" t="s">
+    <row r="172" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A172" s="25" t="s">
         <v>141</v>
       </c>
-      <c r="B171" s="8">
+      <c r="B172" s="8">
         <v>43444</v>
       </c>
-      <c r="C171" s="14" t="s">
+      <c r="C172" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="D171" s="12" t="s">
+      <c r="D172" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E171" s="14" t="s">
+      <c r="E172" s="14" t="s">
         <v>142</v>
       </c>
-      <c r="F171" s="12" t="s">
+      <c r="F172" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="G171" s="23">
+      <c r="G172" s="23">
         <v>8373</v>
       </c>
-      <c r="H171" s="18">
+      <c r="H172" s="18">
         <v>0.54530000000000001</v>
       </c>
     </row>
-    <row r="172" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A172" s="26" t="s">
+    <row r="173" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A173" s="26" t="s">
         <v>141</v>
       </c>
-      <c r="B172" s="6">
+      <c r="B173" s="6">
         <v>44837</v>
       </c>
-      <c r="C172" s="34" t="s">
-[...5 lines deleted...]
-      <c r="E172" s="16" t="s">
+      <c r="C173" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E173" s="16" t="s">
         <v>142</v>
       </c>
-      <c r="F172" s="2" t="s">
+      <c r="F173" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="G172" s="24">
+      <c r="G173" s="24">
         <v>15017</v>
       </c>
-      <c r="H172" s="18">
+      <c r="H173" s="18">
         <v>0.56189999999999996</v>
       </c>
     </row>
-    <row r="173" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A173" s="43" t="s">
+    <row r="174" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A174" s="27" t="s">
         <v>143</v>
       </c>
-      <c r="B173" s="6">
+      <c r="B174" s="6">
         <v>37725</v>
       </c>
-      <c r="C173" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D173" s="2" t="s">
+      <c r="C174" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D174" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E173" s="2" t="s">
+      <c r="E174" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="F173" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G173" s="24">
+      <c r="F174" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G174" s="24">
         <v>16462</v>
       </c>
-      <c r="H173" s="18">
+      <c r="H174" s="18">
         <v>0.41470000000000001</v>
       </c>
     </row>
-    <row r="174" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A174" s="43" t="s">
+    <row r="175" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A175" s="28" t="s">
         <v>145</v>
       </c>
-      <c r="B174" s="7">
+      <c r="B175" s="7">
         <v>29689</v>
       </c>
-      <c r="C174" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D174" s="12" t="s">
+      <c r="C175" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D175" s="12" t="s">
         <v>18</v>
-      </c>
-[...24 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E175" s="14" t="s">
         <v>146</v>
       </c>
       <c r="F175" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G175" s="23">
-        <v>12373</v>
+        <v>16930</v>
       </c>
       <c r="H175" s="15">
-        <v>0.51749999999999996</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+        <v>0.57820000000000005</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A176" s="28" t="s">
         <v>145</v>
       </c>
-      <c r="B176" s="1">
-        <v>32776</v>
+      <c r="B176" s="8">
+        <v>31383</v>
       </c>
       <c r="C176" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D176" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F176" s="2" t="s">
+      <c r="D176" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E176" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="F176" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G176" s="24">
-[...6 lines deleted...]
-    <row r="177" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="G176" s="23">
+        <v>12373</v>
+      </c>
+      <c r="H176" s="15">
+        <v>0.51749999999999996</v>
+      </c>
+    </row>
+    <row r="177" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A177" s="28" t="s">
         <v>145</v>
       </c>
-      <c r="B177" s="8">
-        <v>34589</v>
+      <c r="B177" s="1">
+        <v>32776</v>
       </c>
       <c r="C177" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D177" s="12" t="s">
-[...2 lines deleted...]
-      <c r="E177" s="14" t="s">
+      <c r="D177" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E177" s="16" t="s">
         <v>147</v>
       </c>
-      <c r="F177" s="12" t="s">
+      <c r="F177" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G177" s="23">
-[...6 lines deleted...]
-    <row r="178" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="G177" s="24">
+        <v>14639</v>
+      </c>
+      <c r="H177" s="18">
+        <v>0.63500000000000001</v>
+      </c>
+    </row>
+    <row r="178" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A178" s="28" t="s">
         <v>145</v>
       </c>
       <c r="B178" s="8">
-        <v>36129</v>
+        <v>34589</v>
       </c>
       <c r="C178" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D178" s="12" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E178" s="14" t="s">
         <v>147</v>
       </c>
       <c r="F178" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G178" s="23">
-        <v>12922</v>
+        <v>14858</v>
       </c>
       <c r="H178" s="15">
-        <v>0.60609999999999997</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:27" s="20" customFormat="1" ht="33" hidden="1" x14ac:dyDescent="0.35">
+        <v>0.64780000000000004</v>
+      </c>
+    </row>
+    <row r="179" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A179" s="28" t="s">
         <v>145</v>
       </c>
-      <c r="B179" s="6">
+      <c r="B179" s="8">
+        <v>36129</v>
+      </c>
+      <c r="C179" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D179" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E179" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="F179" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G179" s="23">
+        <v>12922</v>
+      </c>
+      <c r="H179" s="15">
+        <v>0.60609999999999997</v>
+      </c>
+    </row>
+    <row r="180" spans="1:27" s="20" customFormat="1" ht="33" x14ac:dyDescent="0.35">
+      <c r="A180" s="28" t="s">
+        <v>145</v>
+      </c>
+      <c r="B180" s="6">
         <v>37725</v>
       </c>
-      <c r="C179" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D179" s="2" t="s">
+      <c r="C180" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D180" s="2" t="s">
         <v>29</v>
-      </c>
-[...43 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G180" s="19">
-[...3 lines deleted...]
-        <v>0.52710000000000001</v>
+      <c r="G180" s="24">
+        <v>13138</v>
+      </c>
+      <c r="H180" s="18">
+        <v>0.55769999999999997</v>
       </c>
       <c r="I180"/>
       <c r="J180"/>
       <c r="K180"/>
       <c r="L180"/>
       <c r="M180"/>
       <c r="N180"/>
       <c r="O180"/>
       <c r="P180"/>
       <c r="Q180"/>
       <c r="R180"/>
       <c r="S180"/>
       <c r="T180"/>
       <c r="U180"/>
       <c r="V180"/>
       <c r="W180"/>
       <c r="X180"/>
       <c r="Y180"/>
       <c r="Z180"/>
       <c r="AA180"/>
     </row>
     <row r="181" spans="1:27" s="20" customFormat="1" ht="33" x14ac:dyDescent="0.35">
-      <c r="A181" s="43" t="s">
-[...5 lines deleted...]
-      <c r="C181" s="34" t="s">
+      <c r="A181" s="28" t="s">
+        <v>145</v>
+      </c>
+      <c r="B181" s="1">
+        <v>39167</v>
+      </c>
+      <c r="C181" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>31</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>147</v>
       </c>
       <c r="F181" s="2" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>0.31900000000000001</v>
+        <v>25</v>
+      </c>
+      <c r="G181" s="19">
+        <v>13012</v>
+      </c>
+      <c r="H181" s="3">
+        <v>0.52710000000000001</v>
       </c>
       <c r="I181"/>
       <c r="J181"/>
       <c r="K181"/>
       <c r="L181"/>
       <c r="M181"/>
       <c r="N181"/>
       <c r="O181"/>
       <c r="P181"/>
       <c r="Q181"/>
       <c r="R181"/>
       <c r="S181"/>
       <c r="T181"/>
       <c r="U181"/>
       <c r="V181"/>
       <c r="W181"/>
       <c r="X181"/>
       <c r="Y181"/>
       <c r="Z181"/>
       <c r="AA181"/>
     </row>
-    <row r="182" spans="1:27" ht="33" x14ac:dyDescent="0.35">
-      <c r="A182" s="43" t="s">
+    <row r="182" spans="1:27" s="20" customFormat="1" ht="33" x14ac:dyDescent="0.35">
+      <c r="A182" s="26" t="s">
+        <v>340</v>
+      </c>
+      <c r="B182" s="6">
+        <v>44837</v>
+      </c>
+      <c r="C182" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E182" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="G182" s="24">
+        <v>10599</v>
+      </c>
+      <c r="H182" s="18">
+        <v>0.31900000000000001</v>
+      </c>
+      <c r="I182"/>
+      <c r="J182"/>
+      <c r="K182"/>
+      <c r="L182"/>
+      <c r="M182"/>
+      <c r="N182"/>
+      <c r="O182"/>
+      <c r="P182"/>
+      <c r="Q182"/>
+      <c r="R182"/>
+      <c r="S182"/>
+      <c r="T182"/>
+      <c r="U182"/>
+      <c r="V182"/>
+      <c r="W182"/>
+      <c r="X182"/>
+      <c r="Y182"/>
+      <c r="Z182"/>
+      <c r="AA182"/>
+    </row>
+    <row r="183" spans="1:27" ht="33" x14ac:dyDescent="0.35">
+      <c r="A183" s="25" t="s">
         <v>148</v>
       </c>
-      <c r="B182" s="8">
+      <c r="B183" s="8">
         <v>43374</v>
       </c>
-      <c r="C182" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D182" s="12" t="s">
+      <c r="C183" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D183" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E182" s="14" t="s">
+      <c r="E183" s="14" t="s">
         <v>119</v>
       </c>
-      <c r="F182" s="12" t="s">
+      <c r="F183" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="G182" s="23">
+      <c r="G183" s="23">
         <v>13524</v>
       </c>
-      <c r="H182" s="18">
+      <c r="H183" s="18">
         <v>0.3473</v>
       </c>
     </row>
-    <row r="183" spans="1:27" s="20" customFormat="1" ht="33" x14ac:dyDescent="0.35">
-      <c r="A183" s="26" t="s">
+    <row r="184" spans="1:27" s="20" customFormat="1" ht="33" x14ac:dyDescent="0.35">
+      <c r="A184" s="26" t="s">
         <v>148</v>
       </c>
-      <c r="B183" s="6">
+      <c r="B184" s="6">
         <v>44837</v>
       </c>
-      <c r="C183" s="34" t="s">
-[...5 lines deleted...]
-      <c r="E183" s="16" t="s">
+      <c r="C184" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E184" s="16" t="s">
         <v>119</v>
       </c>
-      <c r="F183" s="2" t="s">
+      <c r="F184" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="G183" s="24">
+      <c r="G184" s="24">
         <v>17280</v>
       </c>
-      <c r="H183" s="18">
+      <c r="H184" s="18">
         <v>0.42430000000000001</v>
       </c>
-      <c r="I183"/>
-[...20 lines deleted...]
-      <c r="A184" s="43" t="s">
+      <c r="I184"/>
+      <c r="J184"/>
+      <c r="K184"/>
+      <c r="L184"/>
+      <c r="M184"/>
+      <c r="N184"/>
+      <c r="O184"/>
+      <c r="P184"/>
+      <c r="Q184"/>
+      <c r="R184"/>
+      <c r="S184"/>
+      <c r="T184"/>
+      <c r="U184"/>
+      <c r="V184"/>
+      <c r="W184"/>
+      <c r="X184"/>
+      <c r="Y184"/>
+      <c r="Z184"/>
+      <c r="AA184"/>
+    </row>
+    <row r="185" spans="1:27" ht="33" x14ac:dyDescent="0.35">
+      <c r="A185" s="27" t="s">
         <v>149</v>
       </c>
-      <c r="B184" s="1">
+      <c r="B185" s="1">
         <v>39790</v>
       </c>
-      <c r="C184" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D184" s="2" t="s">
+      <c r="C185" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D185" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E184" s="2" t="s">
+      <c r="E185" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="F184" s="2" t="s">
+      <c r="F185" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G184" s="19">
+      <c r="G185" s="19">
         <v>14666</v>
       </c>
-      <c r="H184" s="3">
+      <c r="H185" s="3">
         <v>0.46089999999999998</v>
       </c>
     </row>
-    <row r="185" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A185" s="43" t="s">
+    <row r="186" spans="1:27" ht="33" x14ac:dyDescent="0.35">
+      <c r="A186" s="27" t="s">
         <v>149</v>
       </c>
-      <c r="B185" s="8">
+      <c r="B186" s="8">
         <v>41156</v>
       </c>
-      <c r="C185" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D185" s="2" t="s">
+      <c r="C186" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D186" s="2" t="s">
         <v>35</v>
-      </c>
-[...24 lines deleted...]
-        <v>10</v>
       </c>
       <c r="E186" s="14" t="s">
         <v>150</v>
       </c>
       <c r="F186" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G186" s="23">
-        <v>17477</v>
+        <v>20509</v>
       </c>
       <c r="H186" s="18">
-        <v>0.44330000000000003</v>
+        <v>0.47120000000000001</v>
       </c>
     </row>
     <row r="187" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A187" s="27" t="s">
         <v>149</v>
       </c>
       <c r="B187" s="8">
-        <v>43374</v>
+        <v>41736</v>
       </c>
       <c r="C187" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D187" s="12" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E187" s="14" t="s">
         <v>150</v>
       </c>
       <c r="F187" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G187" s="23">
+        <v>17477</v>
+      </c>
+      <c r="H187" s="18">
+        <v>0.44330000000000003</v>
+      </c>
+    </row>
+    <row r="188" spans="1:27" ht="33" x14ac:dyDescent="0.35">
+      <c r="A188" s="27" t="s">
+        <v>149</v>
+      </c>
+      <c r="B188" s="8">
+        <v>43374</v>
+      </c>
+      <c r="C188" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D188" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E188" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="F188" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G188" s="23">
         <v>17685</v>
       </c>
-      <c r="H187" s="18">
+      <c r="H188" s="18">
         <v>0.46229999999999999</v>
       </c>
     </row>
-    <row r="188" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
-[...25 lines deleted...]
-    <row r="189" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="189" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A189" s="27" t="s">
         <v>151</v>
       </c>
       <c r="B189" s="8">
-        <v>36129</v>
+        <v>34589</v>
       </c>
       <c r="C189" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D189" s="12" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E189" s="14" t="s">
         <v>152</v>
       </c>
       <c r="F189" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G189" s="23">
-        <v>22849</v>
+        <v>22252</v>
       </c>
       <c r="H189" s="15">
-        <v>0.60729999999999995</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
+        <v>0.62680000000000002</v>
+      </c>
+    </row>
+    <row r="190" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A190" s="27" t="s">
         <v>151</v>
       </c>
-      <c r="B190" s="6">
-        <v>37725</v>
+      <c r="B190" s="8">
+        <v>36129</v>
       </c>
       <c r="C190" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D190" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E190" s="2" t="s">
+      <c r="D190" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E190" s="14" t="s">
         <v>152</v>
       </c>
-      <c r="F190" s="2" t="s">
-[...9 lines deleted...]
-    <row r="191" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="F190" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G190" s="23">
+        <v>22849</v>
+      </c>
+      <c r="H190" s="15">
+        <v>0.60729999999999995</v>
+      </c>
+    </row>
+    <row r="191" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A191" s="27" t="s">
         <v>151</v>
       </c>
-      <c r="B191" s="1">
-        <v>39167</v>
+      <c r="B191" s="6">
+        <v>37725</v>
       </c>
       <c r="C191" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="G191" s="19">
-[...6 lines deleted...]
-    <row r="192" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="G191" s="24">
+        <v>22474</v>
+      </c>
+      <c r="H191" s="18">
+        <v>0.64359999999999995</v>
+      </c>
+    </row>
+    <row r="192" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A192" s="27" t="s">
         <v>151</v>
       </c>
       <c r="B192" s="1">
-        <v>39790</v>
+        <v>39167</v>
       </c>
       <c r="C192" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G192" s="19">
+        <v>17786</v>
+      </c>
+      <c r="H192" s="3">
+        <v>0.50439999999999996</v>
+      </c>
+    </row>
+    <row r="193" spans="1:27" ht="33" x14ac:dyDescent="0.35">
+      <c r="A193" s="27" t="s">
+        <v>151</v>
+      </c>
+      <c r="B193" s="1">
+        <v>39790</v>
+      </c>
+      <c r="C193" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D193" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G193" s="19">
         <v>17480</v>
       </c>
-      <c r="H192" s="3">
+      <c r="H193" s="3">
         <v>0.61439999999999995</v>
       </c>
     </row>
-    <row r="193" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A193" s="43" t="s">
+    <row r="194" spans="1:27" ht="33" x14ac:dyDescent="0.35">
+      <c r="A194" s="27" t="s">
         <v>151</v>
       </c>
-      <c r="B193" s="8">
+      <c r="B194" s="8">
         <v>41156</v>
       </c>
-      <c r="C193" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D193" s="2" t="s">
+      <c r="C194" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D194" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E193" s="14" t="s">
+      <c r="E194" s="14" t="s">
         <v>152</v>
       </c>
-      <c r="F193" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G193" s="23">
+      <c r="F194" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G194" s="23">
         <v>20551</v>
       </c>
-      <c r="H193" s="18">
+      <c r="H194" s="18">
         <v>0.49249999999999999</v>
       </c>
     </row>
-    <row r="194" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
-[...25 lines deleted...]
-    <row r="195" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="195" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A195" s="26" t="s">
         <v>153</v>
       </c>
-      <c r="B195" s="1">
+      <c r="B195" s="8">
+        <v>31383</v>
+      </c>
+      <c r="C195" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D195" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E195" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="F195" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G195" s="23">
+        <v>11830</v>
+      </c>
+      <c r="H195" s="15">
+        <v>0.53400000000000003</v>
+      </c>
+    </row>
+    <row r="196" spans="1:27" ht="33" x14ac:dyDescent="0.35">
+      <c r="A196" s="26" t="s">
+        <v>153</v>
+      </c>
+      <c r="B196" s="1">
         <v>32776</v>
       </c>
-      <c r="C195" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D195" s="2" t="s">
+      <c r="C196" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D196" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E195" s="16" t="s">
+      <c r="E196" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="F195" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G195" s="24">
+      <c r="F196" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G196" s="24">
         <v>11061</v>
       </c>
-      <c r="H195" s="18">
+      <c r="H196" s="18">
         <v>0.57520000000000004</v>
       </c>
     </row>
-    <row r="196" spans="1:27" ht="33" x14ac:dyDescent="0.35">
-      <c r="A196" s="25" t="s">
+    <row r="197" spans="1:27" ht="33" x14ac:dyDescent="0.35">
+      <c r="A197" s="25" t="s">
         <v>154</v>
       </c>
-      <c r="B196" s="8">
+      <c r="B197" s="8">
         <v>43374</v>
       </c>
-      <c r="C196" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D196" s="12" t="s">
+      <c r="C197" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D197" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E196" s="14" t="s">
+      <c r="E197" s="14" t="s">
         <v>155</v>
       </c>
-      <c r="F196" s="12" t="s">
+      <c r="F197" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="G196" s="23">
+      <c r="G197" s="23">
         <v>10893</v>
       </c>
-      <c r="H196" s="18">
+      <c r="H197" s="18">
         <v>0.37690000000000001</v>
       </c>
     </row>
-    <row r="197" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
-[...25 lines deleted...]
-    <row r="198" spans="1:27" s="20" customFormat="1" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="198" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A198" s="27" t="s">
         <v>156</v>
       </c>
-      <c r="B198" s="1">
-        <v>39167</v>
+      <c r="B198" s="6">
+        <v>38250</v>
       </c>
       <c r="C198" s="14" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="G198" s="19">
-[...25 lines deleted...]
-    <row r="199" spans="1:27" s="20" customFormat="1" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="G198" s="24">
+        <v>7812</v>
+      </c>
+      <c r="H198" s="18">
+        <v>0.52580000000000005</v>
+      </c>
+    </row>
+    <row r="199" spans="1:27" s="20" customFormat="1" ht="33" x14ac:dyDescent="0.35">
       <c r="A199" s="27" t="s">
         <v>156</v>
       </c>
       <c r="B199" s="1">
-        <v>39790</v>
+        <v>39167</v>
       </c>
       <c r="C199" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G199" s="19">
-        <v>18251</v>
+        <v>21458</v>
       </c>
       <c r="H199" s="3">
-        <v>0.72189999999999999</v>
+        <v>0.63819999999999999</v>
       </c>
       <c r="I199"/>
       <c r="J199"/>
       <c r="K199"/>
       <c r="L199"/>
       <c r="M199"/>
       <c r="N199"/>
       <c r="O199"/>
       <c r="P199"/>
       <c r="Q199"/>
       <c r="R199"/>
       <c r="S199"/>
       <c r="T199"/>
       <c r="U199"/>
       <c r="V199"/>
       <c r="W199"/>
       <c r="X199"/>
       <c r="Y199"/>
       <c r="Z199"/>
       <c r="AA199"/>
     </row>
-    <row r="200" spans="1:27" s="20" customFormat="1" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="200" spans="1:27" s="20" customFormat="1" ht="33" x14ac:dyDescent="0.35">
       <c r="A200" s="27" t="s">
         <v>156</v>
       </c>
-      <c r="B200" s="8">
-        <v>41156</v>
+      <c r="B200" s="1">
+        <v>39790</v>
       </c>
       <c r="C200" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D200" s="2" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="E200" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="E200" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="F200" s="12" t="s">
-[...6 lines deleted...]
-        <v>0.66310000000000002</v>
+      <c r="F200" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G200" s="19">
+        <v>18251</v>
+      </c>
+      <c r="H200" s="3">
+        <v>0.72189999999999999</v>
       </c>
       <c r="I200"/>
       <c r="J200"/>
       <c r="K200"/>
       <c r="L200"/>
       <c r="M200"/>
       <c r="N200"/>
       <c r="O200"/>
       <c r="P200"/>
       <c r="Q200"/>
       <c r="R200"/>
       <c r="S200"/>
       <c r="T200"/>
       <c r="U200"/>
       <c r="V200"/>
       <c r="W200"/>
       <c r="X200"/>
       <c r="Y200"/>
       <c r="Z200"/>
       <c r="AA200"/>
     </row>
-    <row r="201" spans="1:27" s="20" customFormat="1" ht="33" hidden="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>158</v>
+    <row r="201" spans="1:27" s="20" customFormat="1" ht="33" x14ac:dyDescent="0.35">
+      <c r="A201" s="27" t="s">
+        <v>156</v>
       </c>
       <c r="B201" s="8">
-        <v>42471</v>
+        <v>41156</v>
       </c>
       <c r="C201" s="14" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>13</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="E201" s="14" t="s">
-        <v>45</v>
+        <v>157</v>
       </c>
       <c r="F201" s="12" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="G201" s="23">
-        <v>8810</v>
+        <v>27470</v>
       </c>
       <c r="H201" s="18">
-        <v>0.4672</v>
+        <v>0.66310000000000002</v>
       </c>
       <c r="I201"/>
       <c r="J201"/>
       <c r="K201"/>
       <c r="L201"/>
       <c r="M201"/>
       <c r="N201"/>
       <c r="O201"/>
       <c r="P201"/>
       <c r="Q201"/>
       <c r="R201"/>
       <c r="S201"/>
       <c r="T201"/>
       <c r="U201"/>
       <c r="V201"/>
       <c r="W201"/>
       <c r="X201"/>
       <c r="Y201"/>
       <c r="Z201"/>
       <c r="AA201"/>
     </row>
-    <row r="202" spans="1:27" ht="33" x14ac:dyDescent="0.35">
-      <c r="A202" s="43" t="s">
+    <row r="202" spans="1:27" s="20" customFormat="1" ht="33" x14ac:dyDescent="0.35">
+      <c r="A202" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="B202" s="8">
+        <v>42471</v>
+      </c>
+      <c r="C202" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D202" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E202" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="F202" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G202" s="23">
+        <v>8810</v>
+      </c>
+      <c r="H202" s="18">
+        <v>0.4672</v>
+      </c>
+      <c r="I202"/>
+      <c r="J202"/>
+      <c r="K202"/>
+      <c r="L202"/>
+      <c r="M202"/>
+      <c r="N202"/>
+      <c r="O202"/>
+      <c r="P202"/>
+      <c r="Q202"/>
+      <c r="R202"/>
+      <c r="S202"/>
+      <c r="T202"/>
+      <c r="U202"/>
+      <c r="V202"/>
+      <c r="W202"/>
+      <c r="X202"/>
+      <c r="Y202"/>
+      <c r="Z202"/>
+      <c r="AA202"/>
+    </row>
+    <row r="203" spans="1:27" ht="33" x14ac:dyDescent="0.35">
+      <c r="A203" s="25" t="s">
         <v>159</v>
       </c>
-      <c r="B202" s="8">
+      <c r="B203" s="8">
         <v>43374</v>
       </c>
-      <c r="C202" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D202" s="12" t="s">
+      <c r="C203" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D203" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E202" s="14" t="s">
+      <c r="E203" s="14" t="s">
         <v>160</v>
       </c>
-      <c r="F202" s="12" t="s">
+      <c r="F203" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="G202" s="23">
+      <c r="G203" s="23">
         <v>11784</v>
       </c>
-      <c r="H202" s="18">
+      <c r="H203" s="18">
         <v>0.36499999999999999</v>
       </c>
     </row>
-    <row r="203" spans="1:27" ht="33" x14ac:dyDescent="0.35">
-      <c r="A203" s="43" t="s">
+    <row r="204" spans="1:27" ht="33" x14ac:dyDescent="0.35">
+      <c r="A204" s="26" t="s">
         <v>159</v>
       </c>
-      <c r="B203" s="6">
+      <c r="B204" s="6">
         <v>44837</v>
       </c>
-      <c r="C203" s="34" t="s">
-[...5 lines deleted...]
-      <c r="E203" s="16" t="s">
+      <c r="C204" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E204" s="16" t="s">
         <v>160</v>
       </c>
-      <c r="F203" s="2" t="s">
+      <c r="F204" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="G203" s="24">
+      <c r="G204" s="24">
         <v>17662</v>
       </c>
-      <c r="H203" s="18">
+      <c r="H204" s="18">
         <v>0.53080000000000005</v>
       </c>
     </row>
-    <row r="204" spans="1:27" s="20" customFormat="1" ht="33" hidden="1" x14ac:dyDescent="0.35">
-[...44 lines deleted...]
-    <row r="205" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="205" spans="1:27" s="20" customFormat="1" ht="33" x14ac:dyDescent="0.35">
       <c r="A205" s="27" t="s">
         <v>161</v>
       </c>
-      <c r="B205" s="6">
-        <v>37725</v>
+      <c r="B205" s="8">
+        <v>36129</v>
       </c>
       <c r="C205" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D205" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E205" s="2" t="s">
+      <c r="D205" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E205" s="14" t="s">
         <v>97</v>
       </c>
-      <c r="F205" s="2" t="s">
-[...9 lines deleted...]
-    <row r="206" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="F205" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G205" s="23">
+        <v>23234</v>
+      </c>
+      <c r="H205" s="15">
+        <v>0.68149999999999999</v>
+      </c>
+      <c r="I205"/>
+      <c r="J205"/>
+      <c r="K205"/>
+      <c r="L205"/>
+      <c r="M205"/>
+      <c r="N205"/>
+      <c r="O205"/>
+      <c r="P205"/>
+      <c r="Q205"/>
+      <c r="R205"/>
+      <c r="S205"/>
+      <c r="T205"/>
+      <c r="U205"/>
+      <c r="V205"/>
+      <c r="W205"/>
+      <c r="X205"/>
+      <c r="Y205"/>
+      <c r="Z205"/>
+      <c r="AA205"/>
+    </row>
+    <row r="206" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A206" s="27" t="s">
         <v>161</v>
       </c>
-      <c r="B206" s="1">
-        <v>39167</v>
+      <c r="B206" s="6">
+        <v>37725</v>
       </c>
       <c r="C206" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D206" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="G206" s="19">
-[...6 lines deleted...]
-    <row r="207" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="G206" s="24">
+        <v>22807</v>
+      </c>
+      <c r="H206" s="18">
+        <v>0.70440000000000003</v>
+      </c>
+    </row>
+    <row r="207" spans="1:27" ht="33" x14ac:dyDescent="0.35">
       <c r="A207" s="27" t="s">
         <v>161</v>
       </c>
       <c r="B207" s="1">
-        <v>39790</v>
+        <v>39167</v>
       </c>
       <c r="C207" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D207" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G207" s="19">
+        <v>16752</v>
+      </c>
+      <c r="H207" s="3">
+        <v>0.57140000000000002</v>
+      </c>
+    </row>
+    <row r="208" spans="1:27" ht="33" x14ac:dyDescent="0.35">
+      <c r="A208" s="27" t="s">
+        <v>161</v>
+      </c>
+      <c r="B208" s="1">
+        <v>39790</v>
+      </c>
+      <c r="C208" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G208" s="19">
         <v>14490</v>
       </c>
-      <c r="H207" s="3">
+      <c r="H208" s="3">
         <v>0.66190000000000004</v>
       </c>
     </row>
-    <row r="208" spans="1:27" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A208" s="44" t="s">
+    <row r="209" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A209" s="26" t="s">
         <v>162</v>
       </c>
-      <c r="B208" s="7">
+      <c r="B209" s="7">
         <v>29689</v>
       </c>
-      <c r="C208" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D208" s="12" t="s">
+      <c r="C209" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D209" s="12" t="s">
         <v>18</v>
-      </c>
-[...24 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E209" s="14" t="s">
         <v>163</v>
       </c>
       <c r="F209" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G209" s="23">
-        <v>13644</v>
+        <v>13131</v>
       </c>
       <c r="H209" s="15">
-        <v>0.51580000000000004</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+        <v>0.47899999999999998</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A210" s="26" t="s">
         <v>162</v>
       </c>
-      <c r="B210" s="6">
+      <c r="B210" s="8">
+        <v>31383</v>
+      </c>
+      <c r="C210" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D210" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E210" s="14" t="s">
+        <v>163</v>
+      </c>
+      <c r="F210" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G210" s="23">
+        <v>13644</v>
+      </c>
+      <c r="H210" s="15">
+        <v>0.51580000000000004</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A211" s="26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B211" s="6">
         <v>32776</v>
       </c>
-      <c r="C210" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D210" s="2" t="s">
+      <c r="C211" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D211" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E210" s="16" t="s">
+      <c r="E211" s="16" t="s">
         <v>163</v>
       </c>
-      <c r="F210" s="2" t="s">
+      <c r="F211" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G210" s="24">
+      <c r="G211" s="24">
         <v>12731</v>
       </c>
-      <c r="H210" s="18">
+      <c r="H211" s="18">
         <v>0.49220000000000003</v>
       </c>
     </row>
-    <row r="211" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-[...25 lines deleted...]
-    <row r="212" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="212" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A212" s="28" t="s">
         <v>164</v>
       </c>
-      <c r="B212" s="9">
-        <v>22964</v>
+      <c r="B212" s="6">
+        <v>22629</v>
       </c>
       <c r="C212" s="14" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D212" s="13" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E212" s="14" t="s">
         <v>107</v>
       </c>
       <c r="F212" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="G212" s="23">
-        <v>69199</v>
+      <c r="G212" s="22">
+        <v>34976</v>
       </c>
       <c r="H212" s="18">
-        <v>0.77739999999999998</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+        <v>0.75900000000000001</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A213" s="28" t="s">
         <v>164</v>
       </c>
-      <c r="B213" s="8">
-        <v>24263</v>
+      <c r="B213" s="9">
+        <v>22964</v>
       </c>
       <c r="C213" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D213" s="13" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E213" s="14" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="F213" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="G213" s="22">
-        <v>14603</v>
+      <c r="G213" s="23">
+        <v>69199</v>
       </c>
       <c r="H213" s="18">
-        <v>0.62139999999999995</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+        <v>0.77739999999999998</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A214" s="28" t="s">
         <v>164</v>
       </c>
-      <c r="B214" s="10">
-        <v>25687</v>
+      <c r="B214" s="8">
+        <v>24263</v>
       </c>
       <c r="C214" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D214" s="13" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E214" s="14" t="s">
         <v>97</v>
       </c>
       <c r="F214" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G214" s="22">
+        <v>14603</v>
+      </c>
+      <c r="H214" s="18">
+        <v>0.62139999999999995</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A215" s="28" t="s">
+        <v>164</v>
+      </c>
+      <c r="B215" s="10">
+        <v>25687</v>
+      </c>
+      <c r="C215" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D215" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="E215" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="F215" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G215" s="22">
         <v>28694</v>
       </c>
-      <c r="H214" s="18">
+      <c r="H215" s="18">
         <v>0.6885</v>
       </c>
     </row>
-    <row r="215" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-[...25 lines deleted...]
-    <row r="216" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="216" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A216" s="27" t="s">
         <v>169</v>
       </c>
-      <c r="B216" s="1">
-        <v>39167</v>
+      <c r="B216" s="6">
+        <v>37725</v>
       </c>
       <c r="C216" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D216" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="G216" s="19">
-[...6 lines deleted...]
-    <row r="217" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="G216" s="24">
+        <v>17885</v>
+      </c>
+      <c r="H216" s="18">
+        <v>0.76519999999999999</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A217" s="27" t="s">
         <v>169</v>
       </c>
       <c r="B217" s="1">
-        <v>39790</v>
+        <v>39167</v>
       </c>
       <c r="C217" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D217" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G217" s="19">
-        <v>12960</v>
+        <v>14817</v>
       </c>
       <c r="H217" s="3">
-        <v>0.66100000000000003</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+        <v>0.58540000000000003</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A218" s="27" t="s">
         <v>169</v>
       </c>
-      <c r="B218" s="8">
+      <c r="B218" s="1">
+        <v>39790</v>
+      </c>
+      <c r="C218" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D218" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G218" s="19">
+        <v>12960</v>
+      </c>
+      <c r="H218" s="3">
+        <v>0.66100000000000003</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A219" s="27" t="s">
+        <v>169</v>
+      </c>
+      <c r="B219" s="8">
         <v>41156</v>
       </c>
-      <c r="C218" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D218" s="2" t="s">
+      <c r="C219" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D219" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E218" s="14" t="s">
+      <c r="E219" s="14" t="s">
         <v>170</v>
       </c>
-      <c r="F218" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G218" s="23">
+      <c r="F219" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G219" s="23">
         <v>16981</v>
       </c>
-      <c r="H218" s="18">
+      <c r="H219" s="18">
         <v>0.56630000000000003</v>
       </c>
     </row>
-    <row r="219" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A219" s="43" t="s">
+    <row r="220" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A220" s="25" t="s">
         <v>171</v>
       </c>
-      <c r="B219" s="8">
+      <c r="B220" s="8">
         <v>43374</v>
       </c>
-      <c r="C219" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D219" s="12" t="s">
+      <c r="C220" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D220" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E219" s="14" t="s">
+      <c r="E220" s="14" t="s">
         <v>172</v>
       </c>
-      <c r="F219" s="12" t="s">
+      <c r="F220" s="12" t="s">
         <v>94</v>
       </c>
-      <c r="G219" s="23">
+      <c r="G220" s="23">
         <v>12315</v>
       </c>
-      <c r="H219" s="18">
+      <c r="H220" s="18">
         <v>0.3427</v>
       </c>
     </row>
-    <row r="220" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A220" s="43" t="s">
+    <row r="221" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A221" s="26" t="s">
         <v>171</v>
       </c>
-      <c r="B220" s="6">
+      <c r="B221" s="6">
         <v>44837</v>
       </c>
-      <c r="C220" s="34" t="s">
-[...5 lines deleted...]
-      <c r="E220" s="16" t="s">
+      <c r="C221" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E221" s="16" t="s">
         <v>172</v>
       </c>
-      <c r="F220" s="2" t="s">
+      <c r="F221" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="G220" s="24">
+      <c r="G221" s="24">
         <v>15548</v>
       </c>
-      <c r="H220" s="18">
+      <c r="H221" s="18">
         <v>0.41909999999999997</v>
       </c>
     </row>
-    <row r="221" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A221" s="43" t="s">
+    <row r="222" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A222" s="25" t="s">
         <v>173</v>
       </c>
-      <c r="B221" s="8">
+      <c r="B222" s="8">
         <v>43374</v>
       </c>
-      <c r="C221" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D221" s="12" t="s">
+      <c r="C222" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D222" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E221" s="14" t="s">
+      <c r="E222" s="14" t="s">
         <v>40</v>
       </c>
-      <c r="F221" s="12" t="s">
+      <c r="F222" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="G221" s="23">
+      <c r="G222" s="23">
         <v>16302</v>
       </c>
-      <c r="H221" s="18">
+      <c r="H222" s="18">
         <v>0.53849999999999998</v>
       </c>
     </row>
-    <row r="222" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A222" s="43" t="s">
+    <row r="223" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A223" s="26" t="s">
         <v>173</v>
       </c>
-      <c r="B222" s="6">
+      <c r="B223" s="6">
         <v>44837</v>
       </c>
-      <c r="C222" s="34" t="s">
-[...5 lines deleted...]
-      <c r="E222" s="16" t="s">
+      <c r="C223" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E223" s="16" t="s">
         <v>40</v>
       </c>
-      <c r="F222" s="2" t="s">
+      <c r="F223" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="G222" s="24">
+      <c r="G223" s="24">
         <v>15065</v>
       </c>
-      <c r="H222" s="18">
+      <c r="H223" s="18">
         <v>0.45739999999999997</v>
       </c>
     </row>
-    <row r="223" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A223" s="43" t="s">
+    <row r="224" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A224" s="28" t="s">
         <v>174</v>
       </c>
-      <c r="B223" s="7">
+      <c r="B224" s="7">
         <v>29689</v>
       </c>
-      <c r="C223" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D223" s="12" t="s">
+      <c r="C224" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D224" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="E223" s="14" t="s">
+      <c r="E224" s="14" t="s">
         <v>175</v>
       </c>
-      <c r="F223" s="12" t="s">
+      <c r="F224" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G223" s="23">
+      <c r="G224" s="23">
         <v>14551</v>
       </c>
-      <c r="H223" s="15">
+      <c r="H224" s="15">
         <v>0.51539999999999997</v>
       </c>
     </row>
-    <row r="224" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A224" s="43" t="s">
+    <row r="225" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A225" s="28" t="s">
+        <v>359</v>
+      </c>
+      <c r="B225" s="7">
+        <v>46076</v>
+      </c>
+      <c r="C225" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D225" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="E225" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="F225" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G225" s="23">
+        <v>6999</v>
+      </c>
+      <c r="H225" s="15">
+        <v>0.45350000000000001</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A226" s="25" t="s">
         <v>176</v>
       </c>
-      <c r="B224" s="8">
+      <c r="B226" s="8">
         <v>43374</v>
       </c>
-      <c r="C224" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D224" s="12" t="s">
+      <c r="C226" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D226" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E224" s="14" t="s">
+      <c r="E226" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="F224" s="12" t="s">
+      <c r="F226" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="G224" s="23">
+      <c r="G226" s="23">
         <v>12123</v>
       </c>
-      <c r="H224" s="18">
+      <c r="H226" s="18">
         <v>0.3926</v>
       </c>
     </row>
-    <row r="225" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A225" s="26" t="s">
+    <row r="227" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A227" s="26" t="s">
         <v>176</v>
       </c>
-      <c r="B225" s="6">
+      <c r="B227" s="6">
         <v>44837</v>
       </c>
-      <c r="C225" s="34" t="s">
-[...5 lines deleted...]
-      <c r="E225" s="16" t="s">
+      <c r="C227" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D227" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E227" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="F225" s="2" t="s">
+      <c r="F227" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="G225" s="24">
+      <c r="G227" s="24">
         <v>19345</v>
       </c>
-      <c r="H225" s="18">
+      <c r="H227" s="18">
         <v>0.62280000000000002</v>
       </c>
     </row>
-    <row r="226" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B226" s="6">
+    <row r="228" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A228" s="26" t="s">
+        <v>341</v>
+      </c>
+      <c r="B228" s="6">
         <v>44837</v>
       </c>
-      <c r="C226" s="34" t="s">
-[...5 lines deleted...]
-      <c r="E226" s="16" t="s">
+      <c r="C228" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D228" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E228" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="F226" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G226" s="24">
+      <c r="F228" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G228" s="24">
         <v>11895</v>
       </c>
-      <c r="H226" s="18">
+      <c r="H228" s="18">
         <v>0.36520000000000002</v>
       </c>
     </row>
-    <row r="227" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A227" s="43" t="s">
+    <row r="229" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A229" s="25" t="s">
         <v>177</v>
       </c>
-      <c r="B227" s="8">
+      <c r="B229" s="8">
         <v>41736</v>
       </c>
-      <c r="C227" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D227" s="12" t="s">
+      <c r="C229" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D229" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="E227" s="14" t="s">
+      <c r="E229" s="14" t="s">
         <v>178</v>
       </c>
-      <c r="F227" s="12" t="s">
+      <c r="F229" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G227" s="23">
+      <c r="G229" s="23">
         <v>12148</v>
       </c>
-      <c r="H227" s="18">
+      <c r="H229" s="18">
         <v>0.33800000000000002</v>
       </c>
     </row>
-    <row r="228" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-[...51 lines deleted...]
-    <row r="230" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="230" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A230" s="26" t="s">
         <v>179</v>
       </c>
       <c r="B230" s="6">
+        <v>35709</v>
+      </c>
+      <c r="C230" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D230" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="E230" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G230" s="24">
+        <v>8625</v>
+      </c>
+      <c r="H230" s="18">
+        <v>0.59719999999999995</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A231" s="26" t="s">
+        <v>179</v>
+      </c>
+      <c r="B231" s="8">
+        <v>36129</v>
+      </c>
+      <c r="C231" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D231" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E231" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="F231" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G231" s="23">
+        <v>13434</v>
+      </c>
+      <c r="H231" s="15">
+        <v>0.53920000000000001</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A232" s="26" t="s">
+        <v>179</v>
+      </c>
+      <c r="B232" s="6">
         <v>37725</v>
       </c>
-      <c r="C230" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D230" s="2" t="s">
+      <c r="C232" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D232" s="2" t="s">
         <v>29</v>
-      </c>
-[...50 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F232" s="2" t="s">
-        <v>25</v>
-[...9 lines deleted...]
-      <c r="A233" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="G232" s="24">
+        <v>15498</v>
+      </c>
+      <c r="H232" s="18">
+        <v>0.44259999999999999</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A233" s="27" t="s">
+        <v>181</v>
+      </c>
+      <c r="B233" s="1">
+        <v>39167</v>
+      </c>
+      <c r="C233" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D233" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G233" s="19">
+        <v>13630</v>
+      </c>
+      <c r="H233" s="3">
+        <v>0.3745</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A234" s="27" t="s">
         <v>182</v>
       </c>
-      <c r="B233" s="1">
-[...8 lines deleted...]
-      <c r="E233" s="2" t="s">
+      <c r="B234" s="1">
+        <v>39167</v>
+      </c>
+      <c r="C234" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D234" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E234" s="2" t="s">
         <v>52</v>
-      </c>
-[...24 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G234" s="24">
+      <c r="G234" s="19">
+        <v>12388</v>
+      </c>
+      <c r="H234" s="3">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A235" s="27" t="s">
+        <v>182</v>
+      </c>
+      <c r="B235" s="1">
+        <v>39790</v>
+      </c>
+      <c r="C235" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D235" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G235" s="19">
+        <v>12972</v>
+      </c>
+      <c r="H235" s="3">
+        <v>0.45129999999999998</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A236" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B236" s="8">
+        <v>41156</v>
+      </c>
+      <c r="C236" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D236" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E236" s="16" t="s">
+        <v>184</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G236" s="24">
         <v>8430</v>
       </c>
-      <c r="H234" s="18">
+      <c r="H236" s="18">
         <v>0.38390000000000002</v>
       </c>
     </row>
-    <row r="235" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A235" s="25" t="s">
+    <row r="237" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A237" s="25" t="s">
         <v>185</v>
       </c>
-      <c r="B235" s="8">
+      <c r="B237" s="8">
         <v>41736</v>
       </c>
-      <c r="C235" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D235" s="12" t="s">
+      <c r="C237" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D237" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="E235" s="14" t="s">
+      <c r="E237" s="14" t="s">
         <v>186</v>
       </c>
-      <c r="F235" s="12" t="s">
+      <c r="F237" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="G235" s="23">
+      <c r="G237" s="23">
         <v>13889</v>
       </c>
-      <c r="H235" s="18">
+      <c r="H237" s="18">
         <v>0.36070000000000002</v>
       </c>
     </row>
-    <row r="236" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A236" s="43" t="s">
+    <row r="238" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A238" s="25" t="s">
         <v>185</v>
       </c>
-      <c r="B236" s="8">
+      <c r="B238" s="8">
         <v>43374</v>
       </c>
-      <c r="C236" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D236" s="12" t="s">
+      <c r="C238" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D238" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E236" s="14" t="s">
+      <c r="E238" s="14" t="s">
         <v>186</v>
       </c>
-      <c r="F236" s="12" t="s">
+      <c r="F238" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="G236" s="23">
+      <c r="G238" s="23">
         <v>18799</v>
       </c>
-      <c r="H236" s="18">
+      <c r="H238" s="18">
         <v>0.49740000000000001</v>
       </c>
     </row>
-    <row r="237" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A237" s="43" t="s">
+    <row r="239" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A239" s="28" t="s">
         <v>187</v>
       </c>
-      <c r="B237" s="8">
+      <c r="B239" s="8">
         <v>28079</v>
       </c>
-      <c r="C237" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D237" s="13" t="s">
+      <c r="C239" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D239" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="E237" s="14" t="s">
+      <c r="E239" s="14" t="s">
         <v>188</v>
       </c>
-      <c r="F237" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G237" s="23">
+      <c r="F239" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G239" s="23">
         <v>14082</v>
       </c>
-      <c r="H237" s="15">
+      <c r="H239" s="15">
         <v>0.45500000000000002</v>
       </c>
     </row>
-    <row r="238" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A238" s="43" t="s">
+    <row r="240" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A240" s="28" t="s">
         <v>187</v>
       </c>
-      <c r="B238" s="7">
+      <c r="B240" s="7">
         <v>29689</v>
       </c>
-      <c r="C238" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D238" s="12" t="s">
+      <c r="C240" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D240" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="E238" s="14" t="s">
+      <c r="E240" s="14" t="s">
         <v>188</v>
       </c>
-      <c r="F238" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G238" s="23">
+      <c r="F240" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G240" s="23">
         <v>22784</v>
       </c>
-      <c r="H238" s="15">
+      <c r="H240" s="15">
         <v>0.68169999999999997</v>
       </c>
     </row>
-    <row r="239" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A239" s="43" t="s">
+    <row r="241" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A241" s="28" t="s">
         <v>187</v>
       </c>
-      <c r="B239" s="8">
+      <c r="B241" s="8">
         <v>31383</v>
       </c>
-      <c r="C239" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D239" s="12" t="s">
+      <c r="C241" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D241" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="E239" s="8" t="s">
+      <c r="E241" s="8" t="s">
         <v>188</v>
       </c>
-      <c r="F239" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G239" s="23">
+      <c r="F241" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G241" s="23">
         <v>22572</v>
       </c>
-      <c r="H239" s="15">
+      <c r="H241" s="15">
         <v>0.74039999999999995</v>
       </c>
     </row>
-    <row r="240" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A240" s="25" t="s">
+    <row r="242" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A242" s="25" t="s">
         <v>189</v>
       </c>
-      <c r="B240" s="8">
+      <c r="B242" s="8">
         <v>43374</v>
       </c>
-      <c r="C240" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D240" s="12" t="s">
+      <c r="C242" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D242" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E240" s="14" t="s">
+      <c r="E242" s="14" t="s">
         <v>71</v>
       </c>
-      <c r="F240" s="12" t="s">
+      <c r="F242" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="G240" s="23">
+      <c r="G242" s="23">
         <v>21154</v>
       </c>
-      <c r="H240" s="18">
+      <c r="H242" s="18">
         <v>0.51859999999999995</v>
       </c>
     </row>
-    <row r="241" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A241" s="43" t="s">
+    <row r="243" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A243" s="26" t="s">
         <v>189</v>
       </c>
-      <c r="B241" s="6">
+      <c r="B243" s="6">
         <v>44837</v>
       </c>
-      <c r="C241" s="34" t="s">
-[...5 lines deleted...]
-      <c r="E241" s="16" t="s">
+      <c r="C243" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D243" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E243" s="16" t="s">
         <v>71</v>
       </c>
-      <c r="F241" s="2" t="s">
+      <c r="F243" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="G241" s="24">
+      <c r="G243" s="24">
         <v>25513</v>
       </c>
-      <c r="H241" s="18">
+      <c r="H243" s="18">
         <v>0.55889999999999995</v>
       </c>
     </row>
-    <row r="242" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A242" s="43" t="s">
+    <row r="244" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A244" s="28" t="s">
         <v>190</v>
       </c>
-      <c r="B242" s="8">
+      <c r="B244" s="8">
         <v>28079</v>
       </c>
-      <c r="C242" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D242" s="13" t="s">
+      <c r="C244" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D244" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="E242" s="14" t="s">
+      <c r="E244" s="14" t="s">
         <v>191</v>
       </c>
-      <c r="F242" s="12" t="s">
+      <c r="F244" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G242" s="23">
+      <c r="G244" s="23">
         <v>3387</v>
       </c>
-      <c r="H242" s="15">
+      <c r="H244" s="15">
         <v>0.47889999999999999</v>
       </c>
     </row>
-    <row r="243" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A243" s="43" t="s">
+    <row r="245" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A245" s="28" t="s">
         <v>190</v>
       </c>
-      <c r="B243" s="7">
+      <c r="B245" s="7">
         <v>29689</v>
       </c>
-      <c r="C243" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D243" s="12" t="s">
+      <c r="C245" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D245" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="E243" s="14" t="s">
+      <c r="E245" s="14" t="s">
         <v>191</v>
       </c>
-      <c r="F243" s="12" t="s">
+      <c r="F245" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G243" s="23">
+      <c r="G245" s="23">
         <v>5278</v>
       </c>
-      <c r="H243" s="15">
+      <c r="H245" s="15">
         <v>0.63790000000000002</v>
       </c>
     </row>
-    <row r="244" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-[...51 lines deleted...]
-    <row r="246" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="246" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A246" s="27" t="s">
         <v>192</v>
       </c>
       <c r="B246" s="6">
+        <v>35670</v>
+      </c>
+      <c r="C246" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D246" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="E246" s="16" t="s">
+        <v>193</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G246" s="23">
+        <v>15570</v>
+      </c>
+      <c r="H246" s="15">
+        <v>0.57130000000000003</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A247" s="27" t="s">
+        <v>192</v>
+      </c>
+      <c r="B247" s="8">
+        <v>36129</v>
+      </c>
+      <c r="C247" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D247" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E247" s="14" t="s">
+        <v>193</v>
+      </c>
+      <c r="F247" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G247" s="23">
+        <v>15784</v>
+      </c>
+      <c r="H247" s="15">
+        <v>0.48770000000000002</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A248" s="27" t="s">
+        <v>192</v>
+      </c>
+      <c r="B248" s="6">
         <v>37725</v>
       </c>
-      <c r="C246" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D246" s="2" t="s">
+      <c r="C248" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D248" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E246" s="2" t="s">
+      <c r="E248" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="F246" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G246" s="24">
+      <c r="F248" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G248" s="24">
         <v>14170</v>
       </c>
-      <c r="H246" s="18">
+      <c r="H248" s="18">
         <v>0.438</v>
       </c>
     </row>
-    <row r="247" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A247" s="27" t="s">
+    <row r="249" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A249" s="27" t="s">
         <v>194</v>
       </c>
-      <c r="B247" s="1">
+      <c r="B249" s="1">
         <v>39167</v>
       </c>
-      <c r="C247" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D247" s="2" t="s">
+      <c r="C249" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D249" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E247" s="2" t="s">
+      <c r="E249" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="F247" s="2" t="s">
+      <c r="F249" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="G247" s="19">
+      <c r="G249" s="19">
         <v>12415</v>
       </c>
-      <c r="H247" s="3">
+      <c r="H249" s="3">
         <v>0.36320000000000002</v>
       </c>
     </row>
-    <row r="248" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A248" s="43" t="s">
+    <row r="250" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A250" s="25" t="s">
         <v>196</v>
-      </c>
-[...50 lines deleted...]
-        <v>198</v>
       </c>
       <c r="B250" s="8">
         <v>43374</v>
       </c>
       <c r="C250" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D250" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E250" s="14" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="F250" s="12" t="s">
         <v>48</v>
       </c>
       <c r="G250" s="23">
-        <v>13818</v>
+        <v>20360</v>
       </c>
       <c r="H250" s="18">
-        <v>0.51219999999999999</v>
+        <v>0.53779999999999994</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A251" s="43" t="s">
-        <v>198</v>
+      <c r="A251" s="26" t="s">
+        <v>196</v>
       </c>
       <c r="B251" s="6">
         <v>44837</v>
       </c>
       <c r="C251" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D251" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E251" s="16" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G251" s="24">
+        <v>18330</v>
+      </c>
+      <c r="H251" s="18">
+        <v>0.43719999999999998</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A252" s="25" t="s">
+        <v>198</v>
+      </c>
+      <c r="B252" s="8">
+        <v>43374</v>
+      </c>
+      <c r="C252" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D252" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E252" s="14" t="s">
+        <v>199</v>
+      </c>
+      <c r="F252" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="G252" s="23">
+        <v>13818</v>
+      </c>
+      <c r="H252" s="18">
+        <v>0.51219999999999999</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A253" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="B253" s="6">
+        <v>44837</v>
+      </c>
+      <c r="C253" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D253" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E253" s="16" t="s">
+        <v>199</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="G253" s="24">
         <v>13922</v>
       </c>
-      <c r="H251" s="18">
+      <c r="H253" s="18">
         <v>0.50539999999999996</v>
       </c>
     </row>
-    <row r="252" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A252" s="43" t="s">
+    <row r="254" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A254" s="25" t="s">
         <v>200</v>
       </c>
-      <c r="B252" s="8">
+      <c r="B254" s="8">
         <v>34589</v>
       </c>
-      <c r="C252" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D252" s="12" t="s">
+      <c r="C254" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D254" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="E252" s="14" t="s">
+      <c r="E254" s="14" t="s">
         <v>73</v>
       </c>
-      <c r="F252" s="12" t="s">
+      <c r="F254" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G252" s="23">
+      <c r="G254" s="23">
         <v>17337</v>
       </c>
-      <c r="H252" s="15">
+      <c r="H254" s="15">
         <v>0.45679999999999998</v>
       </c>
     </row>
-    <row r="253" spans="1:8" ht="28" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A253" s="43" t="s">
+    <row r="255" spans="1:8" ht="28" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A255" s="25" t="s">
         <v>200</v>
       </c>
-      <c r="B253" s="8">
+      <c r="B255" s="8">
         <v>36129</v>
       </c>
-      <c r="C253" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D253" s="12" t="s">
+      <c r="C255" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D255" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="E253" s="14" t="s">
+      <c r="E255" s="14" t="s">
         <v>73</v>
       </c>
-      <c r="F253" s="12" t="s">
+      <c r="F255" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G253" s="23">
+      <c r="G255" s="23">
         <v>17465</v>
       </c>
-      <c r="H253" s="15">
+      <c r="H255" s="15">
         <v>0.43609999999999999</v>
       </c>
     </row>
-    <row r="254" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A254" s="43" t="s">
+    <row r="256" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A256" s="27" t="s">
         <v>201</v>
       </c>
-      <c r="B254" s="6">
+      <c r="B256" s="6">
         <v>38250</v>
       </c>
-      <c r="C254" s="14" t="s">
+      <c r="C256" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="D254" s="2" t="s">
+      <c r="D256" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E254" s="2" t="s">
+      <c r="E256" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="F254" s="2" t="s">
+      <c r="F256" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G254" s="24">
+      <c r="G256" s="24">
         <v>7573</v>
       </c>
-      <c r="H254" s="18">
+      <c r="H256" s="18">
         <v>0.46089999999999998</v>
       </c>
     </row>
-    <row r="255" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A255" s="27" t="s">
+    <row r="257" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A257" s="27" t="s">
         <v>203</v>
       </c>
-      <c r="B255" s="6">
+      <c r="B257" s="6">
         <v>37725</v>
       </c>
-      <c r="C255" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D255" s="2" t="s">
+      <c r="C257" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D257" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E255" s="2" t="s">
+      <c r="E257" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F255" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G255" s="24">
+      <c r="F257" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G257" s="24">
         <v>17656</v>
       </c>
-      <c r="H255" s="18">
+      <c r="H257" s="18">
         <v>0.41849999999999998</v>
       </c>
     </row>
-    <row r="256" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A256" s="28" t="s">
+    <row r="258" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A258" s="28" t="s">
         <v>204</v>
       </c>
-      <c r="B256" s="8">
+      <c r="B258" s="8">
         <v>31383</v>
       </c>
-      <c r="C256" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D256" s="12" t="s">
+      <c r="C258" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D258" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="E256" s="14" t="s">
+      <c r="E258" s="14" t="s">
         <v>195</v>
       </c>
-      <c r="F256" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G256" s="23">
+      <c r="F258" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G258" s="23">
         <v>15892</v>
       </c>
-      <c r="H256" s="15">
+      <c r="H258" s="15">
         <v>0.51949999999999996</v>
       </c>
     </row>
-    <row r="257" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-[...51 lines deleted...]
-    <row r="259" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="259" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A259" s="26" t="s">
         <v>205</v>
       </c>
       <c r="B259" s="6">
-        <v>37725</v>
+        <v>35408</v>
       </c>
       <c r="C259" s="14" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D259" s="2" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="E259" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="E259" s="16" t="s">
         <v>206</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G259" s="24">
-[...6 lines deleted...]
-    <row r="260" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="G259" s="23">
+        <v>7190</v>
+      </c>
+      <c r="H259" s="15">
+        <v>0.4703</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A260" s="26" t="s">
         <v>205</v>
       </c>
-      <c r="B260" s="1">
-        <v>39580</v>
+      <c r="B260" s="8">
+        <v>36129</v>
       </c>
       <c r="C260" s="14" t="s">
-        <v>9</v>
-[...4 lines deleted...]
-      <c r="E260" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D260" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E260" s="14" t="s">
         <v>206</v>
       </c>
-      <c r="F260" s="2" t="s">
+      <c r="F260" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G260" s="19">
-[...7 lines deleted...]
-      <c r="A261" s="43" t="s">
+      <c r="G260" s="23">
+        <v>15946</v>
+      </c>
+      <c r="H260" s="15">
+        <v>0.5383</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A261" s="26" t="s">
         <v>205</v>
       </c>
-      <c r="B261" s="1">
-        <v>39790</v>
+      <c r="B261" s="6">
+        <v>37725</v>
       </c>
       <c r="C261" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D261" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G261" s="19">
+      <c r="G261" s="24">
+        <v>14261</v>
+      </c>
+      <c r="H261" s="18">
+        <v>0.50190000000000001</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A262" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="B262" s="1">
+        <v>39580</v>
+      </c>
+      <c r="C262" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D262" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G262" s="19">
+        <v>7657</v>
+      </c>
+      <c r="H262" s="3">
+        <v>0.55989999999999995</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A263" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="B263" s="1">
+        <v>39790</v>
+      </c>
+      <c r="C263" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D263" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G263" s="19">
         <v>12851</v>
       </c>
-      <c r="H261" s="3">
+      <c r="H263" s="3">
         <v>0.56869999999999998</v>
       </c>
     </row>
-    <row r="262" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A262" s="43" t="s">
+    <row r="264" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A264" s="26" t="s">
         <v>205</v>
       </c>
-      <c r="B262" s="8">
+      <c r="B264" s="8">
         <v>41156</v>
       </c>
-      <c r="C262" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D262" s="2" t="s">
+      <c r="C264" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D264" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E262" s="14" t="s">
+      <c r="E264" s="14" t="s">
         <v>206</v>
-      </c>
-[...50 lines deleted...]
-        <v>56</v>
       </c>
       <c r="F264" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G264" s="23">
-        <v>13056</v>
-[...10 lines deleted...]
-        <v>37725</v>
+        <v>15406</v>
+      </c>
+      <c r="H264" s="18">
+        <v>0.50260000000000005</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A265" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="B265" s="8">
+        <v>41736</v>
       </c>
       <c r="C265" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D265" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F265" s="2" t="s">
+      <c r="D265" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E265" s="14" t="s">
+        <v>206</v>
+      </c>
+      <c r="F265" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G265" s="24">
-        <v>15074</v>
+      <c r="G265" s="23">
+        <v>12021</v>
       </c>
       <c r="H265" s="18">
-        <v>0.45419999999999999</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+        <v>0.43219999999999997</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A266" s="25" t="s">
         <v>207</v>
       </c>
-      <c r="B266" s="1">
-        <v>39167</v>
+      <c r="B266" s="8">
+        <v>36129</v>
       </c>
       <c r="C266" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D266" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E266" s="2" t="s">
+      <c r="D266" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E266" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="F266" s="2" t="s">
+      <c r="F266" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G266" s="19">
-[...6 lines deleted...]
-    <row r="267" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="G266" s="23">
+        <v>13056</v>
+      </c>
+      <c r="H266" s="15">
+        <v>0.4773</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A267" s="25" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>37424</v>
+        <v>207</v>
+      </c>
+      <c r="B267" s="6">
+        <v>37725</v>
       </c>
       <c r="C267" s="14" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D267" s="2" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>29</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>56</v>
       </c>
       <c r="F267" s="2" t="s">
-        <v>134</v>
+        <v>25</v>
       </c>
       <c r="G267" s="24">
-        <v>10970</v>
+        <v>15074</v>
       </c>
       <c r="H267" s="18">
-        <v>0.38400000000000001</v>
+        <v>0.45419999999999999</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A268" s="25" t="s">
+        <v>207</v>
+      </c>
+      <c r="B268" s="1">
+        <v>39167</v>
+      </c>
+      <c r="C268" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D268" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E268" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F268" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G268" s="19">
+        <v>13422</v>
+      </c>
+      <c r="H268" s="3">
+        <v>0.41260000000000002</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A269" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="B269" s="1">
+        <v>37424</v>
+      </c>
+      <c r="C269" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D269" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E269" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G269" s="24">
+        <v>10970</v>
+      </c>
+      <c r="H269" s="18">
+        <v>0.38400000000000001</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A270" s="25" t="s">
         <v>209</v>
       </c>
-      <c r="B268" s="8">
+      <c r="B270" s="8">
         <v>43374</v>
       </c>
-      <c r="C268" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D268" s="12" t="s">
+      <c r="C270" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D270" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E268" s="12" t="s">
+      <c r="E270" s="12" t="s">
         <v>210</v>
       </c>
-      <c r="F268" s="12" t="s">
+      <c r="F270" s="12" t="s">
         <v>94</v>
       </c>
-      <c r="G268" s="23">
+      <c r="G270" s="23">
         <v>9304</v>
       </c>
-      <c r="H268" s="18">
+      <c r="H270" s="18">
         <v>0.32079999999999997</v>
       </c>
     </row>
-    <row r="269" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-[...51 lines deleted...]
-    <row r="271" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="271" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A271" s="26" t="s">
         <v>211</v>
       </c>
-      <c r="B271" s="8">
-        <v>36129</v>
+      <c r="B271" s="1">
+        <v>32776</v>
       </c>
       <c r="C271" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D271" s="12" t="s">
-[...15 lines deleted...]
-    <row r="272" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D271" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E271" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G271" s="24">
+        <v>10765</v>
+      </c>
+      <c r="H271" s="18">
+        <v>0.47070000000000001</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A272" s="26" t="s">
         <v>211</v>
       </c>
-      <c r="B272" s="6">
-        <v>37725</v>
+      <c r="B272" s="8">
+        <v>34589</v>
       </c>
       <c r="C272" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D272" s="2" t="s">
-        <v>29</v>
+      <c r="D272" s="12" t="s">
+        <v>23</v>
       </c>
       <c r="E272" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="F272" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G272" s="24">
+      <c r="F272" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G272" s="23">
+        <v>14940</v>
+      </c>
+      <c r="H272" s="15">
+        <v>0.47960000000000003</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A273" s="26" t="s">
+        <v>211</v>
+      </c>
+      <c r="B273" s="8">
+        <v>36129</v>
+      </c>
+      <c r="C273" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D273" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E273" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F273" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G273" s="23">
+        <v>14240</v>
+      </c>
+      <c r="H273" s="15">
+        <v>0.48349999999999999</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A274" s="26" t="s">
+        <v>211</v>
+      </c>
+      <c r="B274" s="6">
+        <v>37725</v>
+      </c>
+      <c r="C274" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D274" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E274" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G274" s="24">
         <v>16004</v>
       </c>
-      <c r="H272" s="18">
+      <c r="H274" s="18">
         <v>0.52910000000000001</v>
       </c>
     </row>
-    <row r="273" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A273" s="43" t="s">
+    <row r="275" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A275" s="25" t="s">
         <v>213</v>
       </c>
-      <c r="B273" s="8">
+      <c r="B275" s="8">
         <v>43374</v>
       </c>
-      <c r="C273" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D273" s="12" t="s">
+      <c r="C275" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D275" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E273" s="14" t="s">
+      <c r="E275" s="14" t="s">
         <v>214</v>
       </c>
-      <c r="F273" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G273" s="23">
+      <c r="F275" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G275" s="23">
         <v>14547</v>
       </c>
-      <c r="H273" s="18">
+      <c r="H275" s="18">
         <v>0.66710000000000003</v>
       </c>
     </row>
-    <row r="274" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A274" s="43" t="s">
+    <row r="276" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A276" s="26" t="s">
         <v>213</v>
       </c>
-      <c r="B274" s="6">
+      <c r="B276" s="6">
         <v>44837</v>
       </c>
-      <c r="C274" s="34" t="s">
-[...5 lines deleted...]
-      <c r="E274" s="16" t="s">
+      <c r="C276" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D276" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E276" s="16" t="s">
         <v>214</v>
       </c>
-      <c r="F274" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G274" s="24">
+      <c r="F276" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G276" s="24">
         <v>10576</v>
       </c>
-      <c r="H274" s="18">
+      <c r="H276" s="18">
         <v>0.50480000000000003</v>
       </c>
     </row>
-    <row r="275" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-[...51 lines deleted...]
-    <row r="277" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="277" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A277" s="25" t="s">
         <v>215</v>
       </c>
-      <c r="B277" s="1">
-        <v>39167</v>
+      <c r="B277" s="8">
+        <v>34589</v>
       </c>
       <c r="C277" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D277" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F277" s="2" t="s">
+      <c r="D277" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E277" s="14" t="s">
+        <v>172</v>
+      </c>
+      <c r="F277" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G277" s="19">
-[...6 lines deleted...]
-    <row r="278" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="G277" s="23">
+        <v>14733</v>
+      </c>
+      <c r="H277" s="15">
+        <v>0.47310000000000002</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A278" s="25" t="s">
         <v>215</v>
       </c>
-      <c r="B278" s="1">
-        <v>39790</v>
+      <c r="B278" s="6">
+        <v>38943</v>
       </c>
       <c r="C278" s="14" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D278" s="2" t="s">
-        <v>32</v>
+        <v>216</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G278" s="19">
-[...6 lines deleted...]
-    <row r="279" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="G278" s="24">
+        <v>8309</v>
+      </c>
+      <c r="H278" s="18">
+        <v>0.43580000000000002</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A279" s="25" t="s">
         <v>215</v>
       </c>
-      <c r="B279" s="8">
+      <c r="B279" s="1">
+        <v>39167</v>
+      </c>
+      <c r="C279" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D279" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G279" s="19">
+        <v>14040</v>
+      </c>
+      <c r="H279" s="3">
+        <v>0.35470000000000002</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A280" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="B280" s="1">
+        <v>39790</v>
+      </c>
+      <c r="C280" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D280" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E280" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G280" s="19">
+        <v>15031</v>
+      </c>
+      <c r="H280" s="3">
+        <v>0.46350000000000002</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A281" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="B281" s="8">
         <v>41156</v>
       </c>
-      <c r="C279" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D279" s="2" t="s">
+      <c r="C281" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D281" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E279" s="14" t="s">
+      <c r="E281" s="14" t="s">
         <v>178</v>
-      </c>
-[...50 lines deleted...]
-        <v>105</v>
       </c>
       <c r="F281" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G281" s="23">
-        <v>11327</v>
-[...7 lines deleted...]
-        <v>217</v>
+        <v>15508</v>
+      </c>
+      <c r="H281" s="18">
+        <v>0.40210000000000001</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A282" s="26" t="s">
+        <v>342</v>
       </c>
       <c r="B282" s="6">
-        <v>37725</v>
-[...1 lines deleted...]
-      <c r="C282" s="14" t="s">
+        <v>44837</v>
+      </c>
+      <c r="C282" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D282" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>351</v>
+      </c>
+      <c r="E282" s="16" t="s">
+        <v>155</v>
       </c>
       <c r="F282" s="2" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="G282" s="24">
-        <v>12930</v>
+        <v>13664</v>
       </c>
       <c r="H282" s="18">
-        <v>0.38950000000000001</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+        <v>0.46639999999999998</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A283" s="25" t="s">
         <v>217</v>
       </c>
-      <c r="B283" s="1">
-        <v>39167</v>
+      <c r="B283" s="8">
+        <v>36129</v>
       </c>
       <c r="C283" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D283" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E283" s="2" t="s">
+      <c r="D283" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E283" s="14" t="s">
         <v>105</v>
       </c>
-      <c r="F283" s="2" t="s">
+      <c r="F283" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G283" s="19">
-[...6 lines deleted...]
-    <row r="284" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="G283" s="23">
+        <v>11327</v>
+      </c>
+      <c r="H283" s="15">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A284" s="25" t="s">
         <v>217</v>
       </c>
-      <c r="B284" s="1">
-        <v>39790</v>
+      <c r="B284" s="6">
+        <v>37725</v>
       </c>
       <c r="C284" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D284" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G284" s="19">
-[...6 lines deleted...]
-    <row r="285" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="G284" s="24">
+        <v>12930</v>
+      </c>
+      <c r="H284" s="18">
+        <v>0.38950000000000001</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A285" s="25" t="s">
         <v>217</v>
       </c>
-      <c r="B285" s="8">
-        <v>41156</v>
+      <c r="B285" s="1">
+        <v>39167</v>
       </c>
       <c r="C285" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D285" s="2" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="E285" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="E285" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="F285" s="12" t="s">
+      <c r="F285" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G285" s="23">
-[...6 lines deleted...]
-    <row r="286" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="G285" s="19">
+        <v>12340</v>
+      </c>
+      <c r="H285" s="3">
+        <v>0.371</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A286" s="25" t="s">
         <v>217</v>
       </c>
-      <c r="B286" s="8">
+      <c r="B286" s="1">
+        <v>39790</v>
+      </c>
+      <c r="C286" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D286" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G286" s="19">
+        <v>11768</v>
+      </c>
+      <c r="H286" s="3">
+        <v>0.44219999999999998</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A287" s="25" t="s">
+        <v>217</v>
+      </c>
+      <c r="B287" s="8">
+        <v>41156</v>
+      </c>
+      <c r="C287" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D287" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E287" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="F287" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G287" s="23">
+        <v>13994</v>
+      </c>
+      <c r="H287" s="18">
+        <v>0.37059999999999998</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A288" s="25" t="s">
+        <v>217</v>
+      </c>
+      <c r="B288" s="8">
         <v>41736</v>
       </c>
-      <c r="C286" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D286" s="12" t="s">
+      <c r="C288" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D288" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="E286" s="14" t="s">
+      <c r="E288" s="14" t="s">
         <v>105</v>
-      </c>
-[...50 lines deleted...]
-        <v>144</v>
       </c>
       <c r="F288" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G288" s="23">
-        <v>17975</v>
-[...6 lines deleted...]
-      <c r="A289" s="43" t="s">
+        <v>11376</v>
+      </c>
+      <c r="H288" s="18">
+        <v>0.31659999999999999</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A289" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="B289" s="11">
+        <v>37361</v>
+      </c>
+      <c r="C289" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D289" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E289" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G289" s="24">
+        <v>8353</v>
+      </c>
+      <c r="H289" s="18">
+        <v>0.72260000000000002</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A290" s="26" t="s">
         <v>220</v>
       </c>
-      <c r="B289" s="1">
-[...26 lines deleted...]
-        <v>34589</v>
+      <c r="B290" s="7">
+        <v>29689</v>
       </c>
       <c r="C290" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D290" s="12" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E290" s="14" t="s">
-        <v>178</v>
+        <v>144</v>
       </c>
       <c r="F290" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G290" s="23">
-        <v>23315</v>
+        <v>17975</v>
       </c>
       <c r="H290" s="15">
-        <v>0.6099</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+        <v>0.57310000000000005</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A291" s="26" t="s">
         <v>220</v>
       </c>
-      <c r="B291" s="8">
-        <v>36129</v>
+      <c r="B291" s="1">
+        <v>32776</v>
       </c>
       <c r="C291" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D291" s="12" t="s">
-[...2 lines deleted...]
-      <c r="E291" s="14" t="s">
+      <c r="D291" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E291" s="16" t="s">
         <v>178</v>
       </c>
-      <c r="F291" s="12" t="s">
+      <c r="F291" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G291" s="23">
-[...6 lines deleted...]
-    <row r="292" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="G291" s="24">
+        <v>18983</v>
+      </c>
+      <c r="H291" s="18">
+        <v>0.55920000000000003</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A292" s="26" t="s">
         <v>220</v>
       </c>
-      <c r="B292" s="6">
-        <v>37725</v>
+      <c r="B292" s="8">
+        <v>34589</v>
       </c>
       <c r="C292" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D292" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E292" s="2" t="s">
+      <c r="D292" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E292" s="14" t="s">
         <v>178</v>
       </c>
-      <c r="F292" s="2" t="s">
+      <c r="F292" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G292" s="24">
-[...6 lines deleted...]
-    <row r="293" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="G292" s="23">
+        <v>23315</v>
+      </c>
+      <c r="H292" s="15">
+        <v>0.6099</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A293" s="26" t="s">
         <v>220</v>
       </c>
-      <c r="B293" s="1">
-        <v>39349</v>
+      <c r="B293" s="8">
+        <v>36129</v>
       </c>
       <c r="C293" s="14" t="s">
-        <v>9</v>
-[...7 lines deleted...]
-      <c r="F293" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D293" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E293" s="14" t="s">
+        <v>178</v>
+      </c>
+      <c r="F293" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G293" s="19">
-[...6 lines deleted...]
-    <row r="294" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="G293" s="23">
+        <v>21154</v>
+      </c>
+      <c r="H293" s="15">
+        <v>0.5302</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A294" s="26" t="s">
         <v>220</v>
       </c>
-      <c r="B294" s="1">
-        <v>39790</v>
+      <c r="B294" s="6">
+        <v>37725</v>
       </c>
       <c r="C294" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D294" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E294" s="2" t="s">
-        <v>221</v>
+        <v>178</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G294" s="19">
-[...6 lines deleted...]
-    <row r="295" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="G294" s="24">
+        <v>17603</v>
+      </c>
+      <c r="H294" s="18">
+        <v>0.45850000000000002</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A295" s="26" t="s">
         <v>220</v>
       </c>
-      <c r="B295" s="8">
+      <c r="B295" s="1">
+        <v>39349</v>
+      </c>
+      <c r="C295" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D295" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E295" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="F295" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G295" s="19">
+        <v>11400</v>
+      </c>
+      <c r="H295" s="3">
+        <v>0.59199999999999997</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A296" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="B296" s="1">
+        <v>39790</v>
+      </c>
+      <c r="C296" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D296" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E296" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="F296" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G296" s="19">
+        <v>10510</v>
+      </c>
+      <c r="H296" s="3">
+        <v>0.52210000000000001</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A297" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="B297" s="8">
         <v>41156</v>
       </c>
-      <c r="C295" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D295" s="2" t="s">
+      <c r="C297" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D297" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E295" s="14" t="s">
+      <c r="E297" s="14" t="s">
         <v>112</v>
       </c>
-      <c r="F295" s="12" t="s">
+      <c r="F297" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G295" s="23">
+      <c r="G297" s="23">
         <v>15472</v>
       </c>
-      <c r="H295" s="18">
+      <c r="H297" s="18">
         <v>0.40649999999999997</v>
       </c>
     </row>
-    <row r="296" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A296" s="43" t="s">
+    <row r="298" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A298" s="25" t="s">
         <v>222</v>
       </c>
-      <c r="B296" s="8">
+      <c r="B298" s="8">
         <v>41736</v>
       </c>
-      <c r="C296" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D296" s="12" t="s">
+      <c r="C298" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D298" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="E296" s="14" t="s">
+      <c r="E298" s="14" t="s">
         <v>223</v>
       </c>
-      <c r="F296" s="12" t="s">
+      <c r="F298" s="12" t="s">
         <v>94</v>
       </c>
-      <c r="G296" s="23">
+      <c r="G298" s="23">
         <v>8437</v>
       </c>
-      <c r="H296" s="18">
+      <c r="H298" s="18">
         <v>0.30599999999999999</v>
       </c>
     </row>
-    <row r="297" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A297" s="43" t="s">
+    <row r="299" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A299" s="25" t="s">
         <v>222</v>
-      </c>
-[...50 lines deleted...]
-        <v>224</v>
       </c>
       <c r="B299" s="8">
         <v>43374</v>
       </c>
       <c r="C299" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D299" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E299" s="14" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F299" s="12" t="s">
-        <v>48</v>
+        <v>94</v>
       </c>
       <c r="G299" s="23">
-        <v>12986</v>
+        <v>12429</v>
       </c>
       <c r="H299" s="18">
-        <v>0.43540000000000001</v>
+        <v>0.49280000000000002</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A300" s="43" t="s">
-        <v>344</v>
+      <c r="A300" s="26" t="s">
+        <v>222</v>
       </c>
       <c r="B300" s="6">
         <v>44837</v>
       </c>
       <c r="C300" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D300" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E300" s="16" t="s">
-        <v>314</v>
+        <v>223</v>
       </c>
       <c r="F300" s="2" t="s">
-        <v>12</v>
+        <v>94</v>
       </c>
       <c r="G300" s="24">
+        <v>10892</v>
+      </c>
+      <c r="H300" s="18">
+        <v>0.47689999999999999</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A301" s="25" t="s">
+        <v>224</v>
+      </c>
+      <c r="B301" s="8">
+        <v>43374</v>
+      </c>
+      <c r="C301" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D301" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E301" s="14" t="s">
+        <v>225</v>
+      </c>
+      <c r="F301" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="G301" s="23">
+        <v>12986</v>
+      </c>
+      <c r="H301" s="18">
+        <v>0.43540000000000001</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A302" s="26" t="s">
+        <v>343</v>
+      </c>
+      <c r="B302" s="6">
+        <v>44837</v>
+      </c>
+      <c r="C302" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D302" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E302" s="16" t="s">
+        <v>313</v>
+      </c>
+      <c r="F302" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G302" s="24">
         <v>12918</v>
       </c>
-      <c r="H300" s="18">
+      <c r="H302" s="18">
         <v>0.50460000000000005</v>
       </c>
     </row>
-    <row r="301" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A301" s="25" t="s">
+    <row r="303" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A303" s="25" t="s">
         <v>226</v>
       </c>
-      <c r="B301" s="8">
+      <c r="B303" s="8">
         <v>42709</v>
       </c>
-      <c r="C301" s="14" t="s">
+      <c r="C303" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="D301" s="12" t="s">
+      <c r="D303" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="E301" s="14" t="s">
+      <c r="E303" s="14" t="s">
         <v>227</v>
       </c>
-      <c r="F301" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G301" s="23">
+      <c r="F303" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G303" s="23">
         <v>5116</v>
       </c>
-      <c r="H301" s="18">
+      <c r="H303" s="18">
         <v>0.35610000000000003</v>
       </c>
     </row>
-    <row r="302" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A302" s="25" t="s">
+    <row r="304" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A304" s="25" t="s">
         <v>226</v>
       </c>
-      <c r="B302" s="8">
+      <c r="B304" s="8">
         <v>43374</v>
       </c>
-      <c r="C302" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D302" s="12" t="s">
+      <c r="C304" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D304" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E302" s="14" t="s">
+      <c r="E304" s="14" t="s">
         <v>227</v>
       </c>
-      <c r="F302" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G302" s="23">
+      <c r="F304" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G304" s="23">
         <v>11054</v>
       </c>
-      <c r="H302" s="18">
+      <c r="H304" s="18">
         <v>0.35510000000000003</v>
       </c>
     </row>
-    <row r="303" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-[...51 lines deleted...]
-    <row r="305" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="305" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A305" s="25" t="s">
         <v>228</v>
       </c>
-      <c r="B305" s="8">
-        <v>41156</v>
+      <c r="B305" s="1">
+        <v>39167</v>
       </c>
       <c r="C305" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D305" s="2" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="E305" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="E305" s="2" t="s">
         <v>229</v>
       </c>
-      <c r="F305" s="12" t="s">
-[...9 lines deleted...]
-    <row r="306" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="F305" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G305" s="19">
+        <v>13249</v>
+      </c>
+      <c r="H305" s="3">
+        <v>0.40970000000000001</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A306" s="25" t="s">
         <v>228</v>
       </c>
-      <c r="B306" s="8">
-        <v>41736</v>
+      <c r="B306" s="1">
+        <v>39790</v>
       </c>
       <c r="C306" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D306" s="12" t="s">
-[...2 lines deleted...]
-      <c r="E306" s="14" t="s">
+      <c r="D306" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E306" s="2" t="s">
         <v>229</v>
       </c>
-      <c r="F306" s="12" t="s">
-[...6 lines deleted...]
-        <v>0.47649999999999998</v>
+      <c r="F306" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G306" s="19">
+        <v>12823</v>
+      </c>
+      <c r="H306" s="3">
+        <v>0.48970000000000002</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A307" s="25" t="s">
         <v>228</v>
       </c>
       <c r="B307" s="8">
-        <v>43374</v>
+        <v>41156</v>
       </c>
       <c r="C307" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D307" s="12" t="s">
-        <v>14</v>
+      <c r="D307" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="E307" s="14" t="s">
         <v>229</v>
       </c>
       <c r="F307" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G307" s="23">
+        <v>12827</v>
+      </c>
+      <c r="H307" s="18">
+        <v>0.37190000000000001</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A308" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="B308" s="8">
+        <v>41736</v>
+      </c>
+      <c r="C308" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D308" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E308" s="14" t="s">
+        <v>229</v>
+      </c>
+      <c r="F308" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G308" s="23">
+        <v>15804</v>
+      </c>
+      <c r="H308" s="18">
+        <v>0.47649999999999998</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A309" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="B309" s="8">
+        <v>43374</v>
+      </c>
+      <c r="C309" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D309" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E309" s="14" t="s">
+        <v>229</v>
+      </c>
+      <c r="F309" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G309" s="23">
         <v>12514</v>
       </c>
-      <c r="H307" s="18">
+      <c r="H309" s="18">
         <v>0.35610000000000003</v>
       </c>
     </row>
-    <row r="308" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A308" s="27" t="s">
+    <row r="310" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A310" s="27" t="s">
         <v>230</v>
       </c>
-      <c r="B308" s="1">
+      <c r="B310" s="1">
         <v>39167</v>
       </c>
-      <c r="C308" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D308" s="2" t="s">
+      <c r="C310" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D310" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E308" s="2" t="s">
+      <c r="E310" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="F308" s="2" t="s">
+      <c r="F310" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="G308" s="19">
+      <c r="G310" s="19">
         <v>17189</v>
       </c>
-      <c r="H308" s="3">
+      <c r="H310" s="3">
         <v>0.42220000000000002</v>
       </c>
     </row>
-    <row r="309" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A309" s="25" t="s">
+    <row r="311" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A311" s="25" t="s">
         <v>232</v>
       </c>
-      <c r="B309" s="8">
+      <c r="B311" s="8">
         <v>41736</v>
       </c>
-      <c r="C309" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D309" s="12" t="s">
+      <c r="C311" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D311" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="E309" s="14" t="s">
+      <c r="E311" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="F309" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G309" s="23">
+      <c r="F311" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G311" s="23">
         <v>13440</v>
       </c>
-      <c r="H309" s="18">
+      <c r="H311" s="18">
         <v>0.39</v>
       </c>
     </row>
-    <row r="310" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A310" s="25" t="s">
+    <row r="312" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A312" s="25" t="s">
         <v>232</v>
       </c>
-      <c r="B310" s="8">
+      <c r="B312" s="8">
         <v>43374</v>
       </c>
-      <c r="C310" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D310" s="12" t="s">
+      <c r="C312" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D312" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E310" s="14" t="s">
+      <c r="E312" s="14" t="s">
         <v>233</v>
       </c>
-      <c r="F310" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G310" s="23">
+      <c r="F312" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G312" s="23">
         <v>9459</v>
       </c>
-      <c r="H310" s="18">
+      <c r="H312" s="18">
         <v>0.29520000000000002</v>
       </c>
     </row>
-    <row r="311" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A311" s="27" t="s">
+    <row r="313" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A313" s="27" t="s">
         <v>234</v>
       </c>
-      <c r="B311" s="1">
+      <c r="B313" s="1">
         <v>39167</v>
       </c>
-      <c r="C311" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D311" s="2" t="s">
+      <c r="C313" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D313" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E311" s="12" t="s">
+      <c r="E313" s="12" t="s">
         <v>210</v>
       </c>
-      <c r="F311" s="2" t="s">
+      <c r="F313" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G311" s="19">
+      <c r="G313" s="19">
         <v>9481</v>
       </c>
-      <c r="H311" s="3">
+      <c r="H313" s="3">
         <v>0.33110000000000001</v>
       </c>
     </row>
-    <row r="312" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A312" s="43" t="s">
+    <row r="314" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A314" s="27" t="s">
         <v>235</v>
       </c>
-      <c r="B312" s="1">
+      <c r="B314" s="1">
         <v>39167</v>
       </c>
-      <c r="C312" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D312" s="2" t="s">
+      <c r="C314" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D314" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E312" s="2" t="s">
+      <c r="E314" s="2" t="s">
         <v>236</v>
       </c>
-      <c r="F312" s="2" t="s">
+      <c r="F314" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="G312" s="19">
+      <c r="G314" s="19">
         <v>17207</v>
       </c>
-      <c r="H312" s="3">
+      <c r="H314" s="3">
         <v>0.43359999999999999</v>
       </c>
     </row>
-    <row r="313" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A313" s="43" t="s">
+    <row r="315" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A315" s="25" t="s">
         <v>237</v>
       </c>
-      <c r="B313" s="8">
+      <c r="B315" s="8">
         <v>41736</v>
       </c>
-      <c r="C313" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D313" s="12" t="s">
+      <c r="C315" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D315" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="E313" s="14" t="s">
+      <c r="E315" s="14" t="s">
         <v>238</v>
       </c>
-      <c r="F313" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G313" s="23">
+      <c r="F315" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G315" s="23">
         <v>27750</v>
       </c>
-      <c r="H313" s="18">
+      <c r="H315" s="18">
         <v>0.6119</v>
       </c>
     </row>
-    <row r="314" spans="1:8" ht="28" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A314" s="43" t="s">
+    <row r="316" spans="1:8" ht="28" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A316" s="25" t="s">
         <v>237</v>
       </c>
-      <c r="B314" s="8">
+      <c r="B316" s="8">
         <v>43374</v>
       </c>
-      <c r="C314" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D314" s="12" t="s">
+      <c r="C316" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D316" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E314" s="14" t="s">
+      <c r="E316" s="14" t="s">
         <v>238</v>
       </c>
-      <c r="F314" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G314" s="23">
+      <c r="F316" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G316" s="23">
         <v>15143</v>
       </c>
-      <c r="H314" s="18">
+      <c r="H316" s="18">
         <v>0.3992</v>
       </c>
     </row>
-    <row r="315" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A315" s="26" t="s">
+    <row r="317" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A317" s="26" t="s">
         <v>237</v>
       </c>
-      <c r="B315" s="6">
+      <c r="B317" s="6">
         <v>44837</v>
       </c>
-      <c r="C315" s="34" t="s">
-[...5 lines deleted...]
-      <c r="E315" s="16" t="s">
+      <c r="C317" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D317" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E317" s="16" t="s">
         <v>238</v>
       </c>
-      <c r="F315" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G315" s="24">
+      <c r="F317" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G317" s="24">
         <v>13608</v>
       </c>
-      <c r="H315" s="18">
+      <c r="H317" s="18">
         <v>0.3422</v>
       </c>
     </row>
-    <row r="316" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A316" s="27" t="s">
+    <row r="318" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A318" s="27" t="s">
         <v>239</v>
       </c>
-      <c r="B316" s="8">
+      <c r="B318" s="8">
         <v>36129</v>
       </c>
-      <c r="C316" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D316" s="12" t="s">
+      <c r="C318" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D318" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="E316" s="14" t="s">
+      <c r="E318" s="14" t="s">
         <v>240</v>
       </c>
-      <c r="F316" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G316" s="23">
+      <c r="F318" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G318" s="23">
         <v>10681</v>
       </c>
-      <c r="H316" s="15">
+      <c r="H318" s="15">
         <v>0.4723</v>
       </c>
     </row>
-    <row r="317" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A317" s="27" t="s">
+    <row r="319" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A319" s="27" t="s">
         <v>239</v>
       </c>
-      <c r="B317" s="6">
+      <c r="B319" s="6">
         <v>37725</v>
       </c>
-      <c r="C317" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D317" s="2" t="s">
+      <c r="C319" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D319" s="2" t="s">
         <v>29</v>
-      </c>
-[...50 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="G319" s="19">
+      <c r="G319" s="24">
+        <v>11975</v>
+      </c>
+      <c r="H319" s="18">
+        <v>0.6008</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A320" s="27" t="s">
+        <v>239</v>
+      </c>
+      <c r="B320" s="1">
+        <v>39167</v>
+      </c>
+      <c r="C320" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D320" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E320" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="F320" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G320" s="19">
+        <v>10221</v>
+      </c>
+      <c r="H320" s="3">
+        <v>0.52880000000000005</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A321" s="27" t="s">
+        <v>239</v>
+      </c>
+      <c r="B321" s="1">
+        <v>39790</v>
+      </c>
+      <c r="C321" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D321" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E321" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="F321" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G321" s="19">
         <v>10707</v>
       </c>
-      <c r="H319" s="3">
+      <c r="H321" s="3">
         <v>0.64229999999999998</v>
       </c>
     </row>
-    <row r="320" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A320" s="26" t="s">
+    <row r="322" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A322" s="26" t="s">
         <v>241</v>
       </c>
-      <c r="B320" s="11">
+      <c r="B322" s="11">
         <v>40364</v>
       </c>
-      <c r="C320" s="14" t="s">
+      <c r="C322" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="D320" s="2" t="s">
+      <c r="D322" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E320" s="16" t="s">
+      <c r="E322" s="16" t="s">
         <v>242</v>
       </c>
-      <c r="F320" s="2" t="s">
+      <c r="F322" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G320" s="24">
+      <c r="G322" s="24">
         <v>7863</v>
       </c>
-      <c r="H320" s="18">
+      <c r="H322" s="18">
         <v>0.59150000000000003</v>
       </c>
     </row>
-    <row r="321" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A321" s="43" t="s">
+    <row r="323" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A323" s="26" t="s">
         <v>241</v>
       </c>
-      <c r="B321" s="8">
+      <c r="B323" s="8">
         <v>41156</v>
       </c>
-      <c r="C321" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D321" s="2" t="s">
+      <c r="C323" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D323" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E321" s="14" t="s">
+      <c r="E323" s="14" t="s">
         <v>242</v>
-      </c>
-[...50 lines deleted...]
-        <v>123</v>
       </c>
       <c r="F323" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G323" s="23">
-        <v>12031</v>
-[...10 lines deleted...]
-        <v>35670</v>
+        <v>14824</v>
+      </c>
+      <c r="H323" s="18">
+        <v>0.39579999999999999</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A324" s="26" t="s">
+        <v>241</v>
+      </c>
+      <c r="B324" s="8">
+        <v>41736</v>
       </c>
       <c r="C324" s="14" t="s">
-        <v>9</v>
-[...7 lines deleted...]
-      <c r="F324" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D324" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E324" s="14" t="s">
+        <v>242</v>
+      </c>
+      <c r="F324" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G324" s="24">
-        <v>10083</v>
+      <c r="G324" s="23">
+        <v>11983</v>
       </c>
       <c r="H324" s="18">
-        <v>0.46210000000000001</v>
-[...4 lines deleted...]
-        <v>244</v>
+        <v>0.3306</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A325" s="28" t="s">
+        <v>243</v>
       </c>
       <c r="B325" s="8">
-        <v>36129</v>
+        <v>28079</v>
       </c>
       <c r="C325" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D325" s="12" t="s">
-        <v>26</v>
+      <c r="D325" s="13" t="s">
+        <v>86</v>
       </c>
       <c r="E325" s="14" t="s">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="F325" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G325" s="23">
-        <v>19663</v>
+        <v>12031</v>
       </c>
       <c r="H325" s="15">
-        <v>0.5343</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+        <v>0.40570000000000001</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A326" s="26" t="s">
         <v>244</v>
       </c>
       <c r="B326" s="6">
-        <v>37725</v>
+        <v>35670</v>
       </c>
       <c r="C326" s="14" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D326" s="2" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="E326" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="E326" s="16" t="s">
         <v>47</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G326" s="24">
-        <v>16159</v>
+        <v>10083</v>
       </c>
       <c r="H326" s="18">
-        <v>0.4516</v>
-[...4 lines deleted...]
-        <v>245</v>
+        <v>0.46210000000000001</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A327" s="26" t="s">
+        <v>244</v>
       </c>
       <c r="B327" s="8">
-        <v>28079</v>
+        <v>36129</v>
       </c>
       <c r="C327" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D327" s="13" t="s">
-        <v>86</v>
+      <c r="D327" s="12" t="s">
+        <v>26</v>
       </c>
       <c r="E327" s="14" t="s">
-        <v>175</v>
+        <v>47</v>
       </c>
       <c r="F327" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G327" s="23">
+        <v>19663</v>
+      </c>
+      <c r="H327" s="15">
+        <v>0.5343</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A328" s="26" t="s">
+        <v>244</v>
+      </c>
+      <c r="B328" s="6">
+        <v>37725</v>
+      </c>
+      <c r="C328" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D328" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E328" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F328" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G328" s="24">
+        <v>16159</v>
+      </c>
+      <c r="H328" s="18">
+        <v>0.4516</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A329" s="28" t="s">
+        <v>245</v>
+      </c>
+      <c r="B329" s="8">
+        <v>28079</v>
+      </c>
+      <c r="C329" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D329" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="E329" s="14" t="s">
+        <v>175</v>
+      </c>
+      <c r="F329" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G329" s="23">
         <v>15486</v>
       </c>
-      <c r="H327" s="15">
+      <c r="H329" s="15">
         <v>0.52349999999999997</v>
       </c>
     </row>
-    <row r="328" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A328" s="26" t="s">
+    <row r="330" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A330" s="26" t="s">
         <v>246</v>
       </c>
-      <c r="B328" s="8">
+      <c r="B330" s="8">
         <v>31383</v>
       </c>
-      <c r="C328" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D328" s="12" t="s">
+      <c r="C330" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D330" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="E328" s="14" t="s">
+      <c r="E330" s="14" t="s">
         <v>242</v>
       </c>
-      <c r="F328" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G328" s="23">
+      <c r="F330" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G330" s="23">
         <v>16011</v>
       </c>
-      <c r="H328" s="15">
+      <c r="H330" s="15">
         <v>0.49469999999999997</v>
       </c>
     </row>
-    <row r="329" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A329" s="26" t="s">
+    <row r="331" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A331" s="26" t="s">
         <v>246</v>
       </c>
-      <c r="B329" s="1">
+      <c r="B331" s="1">
         <v>32776</v>
       </c>
-      <c r="C329" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D329" s="2" t="s">
+      <c r="C331" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D331" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E329" s="16" t="s">
+      <c r="E331" s="16" t="s">
         <v>242</v>
       </c>
-      <c r="F329" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G329" s="24">
+      <c r="F331" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G331" s="24">
         <v>15468</v>
       </c>
-      <c r="H329" s="18">
+      <c r="H331" s="18">
         <v>0.45500000000000002</v>
       </c>
     </row>
-    <row r="330" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A330" s="27" t="s">
+    <row r="332" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A332" s="27" t="s">
         <v>247</v>
       </c>
-      <c r="B330" s="6">
+      <c r="B332" s="6">
         <v>37725</v>
       </c>
-      <c r="C330" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D330" s="2" t="s">
+      <c r="C332" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D332" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E330" s="2" t="s">
+      <c r="E332" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="F330" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G330" s="24">
+      <c r="F332" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G332" s="24">
         <v>14774</v>
       </c>
-      <c r="H330" s="18">
+      <c r="H332" s="18">
         <v>0.40100000000000002</v>
       </c>
     </row>
-    <row r="331" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A331" s="25" t="s">
+    <row r="333" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A333" s="25" t="s">
         <v>249</v>
       </c>
-      <c r="B331" s="8">
+      <c r="B333" s="8">
         <v>43374</v>
       </c>
-      <c r="C331" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D331" s="12" t="s">
+      <c r="C333" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D333" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E331" s="14" t="s">
+      <c r="E333" s="14" t="s">
         <v>250</v>
       </c>
-      <c r="F331" s="12" t="s">
+      <c r="F333" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G331" s="23">
+      <c r="G333" s="23">
         <v>6003</v>
       </c>
-      <c r="H331" s="18">
+      <c r="H333" s="18">
         <v>0.33410000000000001</v>
       </c>
     </row>
-    <row r="332" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A332" s="25" t="s">
+    <row r="334" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A334" s="25" t="s">
         <v>251</v>
       </c>
-      <c r="B332" s="8">
+      <c r="B334" s="8">
         <v>43374</v>
       </c>
-      <c r="C332" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D332" s="12" t="s">
+      <c r="C334" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D334" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E332" s="14" t="s">
+      <c r="E334" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="F332" s="12" t="s">
+      <c r="F334" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="G332" s="23">
+      <c r="G334" s="23">
         <v>15307</v>
       </c>
-      <c r="H332" s="18">
+      <c r="H334" s="18">
         <v>0.39229999999999998</v>
       </c>
     </row>
-    <row r="333" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A333" s="26" t="s">
+    <row r="335" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A335" s="26" t="s">
         <v>251</v>
       </c>
-      <c r="B333" s="6">
+      <c r="B335" s="6">
         <v>44837</v>
       </c>
-      <c r="C333" s="34" t="s">
-[...5 lines deleted...]
-      <c r="E333" s="16" t="s">
+      <c r="C335" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D335" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E335" s="16" t="s">
         <v>81</v>
       </c>
-      <c r="F333" s="2" t="s">
+      <c r="F335" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="G333" s="24">
+      <c r="G335" s="24">
         <v>17114</v>
       </c>
-      <c r="H333" s="18">
+      <c r="H335" s="18">
         <v>0.42620000000000002</v>
       </c>
     </row>
-    <row r="334" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-[...51 lines deleted...]
-    <row r="336" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="336" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A336" s="25" t="s">
         <v>252</v>
       </c>
-      <c r="B336" s="8">
+      <c r="B336" s="1">
+        <v>39790</v>
+      </c>
+      <c r="C336" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D336" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E336" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="F336" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G336" s="19">
+        <v>10530</v>
+      </c>
+      <c r="H336" s="3">
+        <v>0.54310000000000003</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A337" s="25" t="s">
+        <v>252</v>
+      </c>
+      <c r="B337" s="8">
+        <v>41156</v>
+      </c>
+      <c r="C337" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D337" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E337" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="F337" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G337" s="23">
+        <v>12754</v>
+      </c>
+      <c r="H337" s="18">
+        <v>0.45100000000000001</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A338" s="25" t="s">
+        <v>252</v>
+      </c>
+      <c r="B338" s="8">
         <v>41736</v>
       </c>
-      <c r="C336" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D336" s="12" t="s">
+      <c r="C338" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D338" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="E336" s="14" t="s">
+      <c r="E338" s="14" t="s">
         <v>147</v>
       </c>
-      <c r="F336" s="12" t="s">
+      <c r="F338" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G336" s="23">
+      <c r="G338" s="23">
         <v>9038</v>
       </c>
-      <c r="H336" s="18">
+      <c r="H338" s="18">
         <v>0.34860000000000002</v>
       </c>
     </row>
-    <row r="337" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A337" s="26" t="s">
+    <row r="339" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A339" s="26" t="s">
+        <v>344</v>
+      </c>
+      <c r="B339" s="6">
+        <v>44837</v>
+      </c>
+      <c r="C339" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D339" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E339" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="F339" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="G339" s="24">
+        <v>10361</v>
+      </c>
+      <c r="H339" s="18">
+        <v>0.30759999999999998</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A340" s="26" t="s">
         <v>345</v>
-      </c>
-[...76 lines deleted...]
-        <v>253</v>
       </c>
       <c r="B340" s="6">
         <v>44837</v>
       </c>
       <c r="C340" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D340" s="2" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>351</v>
+      </c>
+      <c r="E340" s="1" t="s">
+        <v>355</v>
       </c>
       <c r="F340" s="2" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="G340" s="24">
-        <v>21256</v>
+        <v>13298</v>
       </c>
       <c r="H340" s="18">
-        <v>0.50970000000000004</v>
+        <v>0.5141</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A341" s="43" t="s">
-        <v>254</v>
+      <c r="A341" s="25" t="s">
+        <v>253</v>
       </c>
       <c r="B341" s="8">
         <v>43374</v>
       </c>
       <c r="C341" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D341" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E341" s="14" t="s">
-        <v>255</v>
+        <v>136</v>
       </c>
       <c r="F341" s="12" t="s">
         <v>48</v>
       </c>
       <c r="G341" s="23">
+        <v>18048</v>
+      </c>
+      <c r="H341" s="18">
+        <v>0.45129999999999998</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A342" s="26" t="s">
+        <v>253</v>
+      </c>
+      <c r="B342" s="6">
+        <v>44837</v>
+      </c>
+      <c r="C342" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D342" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E342" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="F342" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="G342" s="24">
+        <v>21256</v>
+      </c>
+      <c r="H342" s="18">
+        <v>0.50970000000000004</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A343" s="25" t="s">
+        <v>254</v>
+      </c>
+      <c r="B343" s="8">
+        <v>43374</v>
+      </c>
+      <c r="C343" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D343" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E343" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="F343" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="G343" s="23">
         <v>17595</v>
       </c>
-      <c r="H341" s="18">
+      <c r="H343" s="18">
         <v>0.53639999999999999</v>
       </c>
     </row>
-    <row r="342" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A342" s="43" t="s">
+    <row r="344" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A344" s="25" t="s">
         <v>256</v>
       </c>
-      <c r="B342" s="8">
+      <c r="B344" s="8">
         <v>41156</v>
       </c>
-      <c r="C342" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D342" s="2" t="s">
+      <c r="C344" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D344" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E342" s="14" t="s">
+      <c r="E344" s="14" t="s">
         <v>257</v>
       </c>
-      <c r="F342" s="12" t="s">
+      <c r="F344" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G342" s="23">
+      <c r="G344" s="23">
         <v>13508</v>
       </c>
-      <c r="H342" s="18">
+      <c r="H344" s="18">
         <v>0.34860000000000002</v>
       </c>
     </row>
-    <row r="343" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A343" s="43" t="s">
+    <row r="345" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A345" s="25" t="s">
         <v>258</v>
       </c>
-      <c r="B343" s="8">
+      <c r="B345" s="8">
         <v>41156</v>
       </c>
-      <c r="C343" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D343" s="2" t="s">
+      <c r="C345" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D345" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E343" s="14" t="s">
+      <c r="E345" s="14" t="s">
         <v>191</v>
       </c>
-      <c r="F343" s="12" t="s">
+      <c r="F345" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G343" s="23">
+      <c r="G345" s="23">
         <v>4304</v>
       </c>
-      <c r="H343" s="18">
+      <c r="H345" s="18">
         <v>0.5101</v>
       </c>
     </row>
-    <row r="344" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-[...51 lines deleted...]
-    <row r="346" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+    <row r="346" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A346" s="25" t="s">
         <v>259</v>
       </c>
-      <c r="B346" s="1">
-        <v>39790</v>
+      <c r="B346" s="6">
+        <v>37725</v>
       </c>
       <c r="C346" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D346" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E346" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F346" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G346" s="19">
+      <c r="G346" s="24">
+        <v>10926</v>
+      </c>
+      <c r="H346" s="18">
+        <v>0.47899999999999998</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A347" s="25" t="s">
+        <v>259</v>
+      </c>
+      <c r="B347" s="1">
+        <v>39167</v>
+      </c>
+      <c r="C347" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D347" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E347" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="F347" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G347" s="19">
+        <v>10205</v>
+      </c>
+      <c r="H347" s="3">
+        <v>0.44750000000000001</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A348" s="25" t="s">
+        <v>259</v>
+      </c>
+      <c r="B348" s="1">
+        <v>39790</v>
+      </c>
+      <c r="C348" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D348" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E348" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="F348" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G348" s="19">
         <v>9622</v>
       </c>
-      <c r="H346" s="3">
+      <c r="H348" s="3">
         <v>0.52349999999999997</v>
       </c>
     </row>
-    <row r="347" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A347" s="43" t="s">
+    <row r="349" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A349" s="25" t="s">
         <v>259</v>
       </c>
-      <c r="B347" s="8">
+      <c r="B349" s="8">
         <v>41156</v>
       </c>
-      <c r="C347" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D347" s="2" t="s">
+      <c r="C349" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D349" s="2" t="s">
         <v>35</v>
-      </c>
-[...50 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E349" s="14" t="s">
         <v>260</v>
       </c>
       <c r="F349" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G349" s="23">
-        <v>7023</v>
+        <v>12393</v>
       </c>
       <c r="H349" s="18">
-        <v>0.34320000000000001</v>
-[...7 lines deleted...]
-        <v>39790</v>
+        <v>0.53010000000000002</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A350" s="25" t="s">
+        <v>259</v>
+      </c>
+      <c r="B350" s="8">
+        <v>41736</v>
       </c>
       <c r="C350" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D350" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F350" s="2" t="s">
+      <c r="D350" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E350" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="F350" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G350" s="19">
-[...3 lines deleted...]
-        <v>0.39750000000000002</v>
+      <c r="G350" s="23">
+        <v>8910</v>
+      </c>
+      <c r="H350" s="18">
+        <v>0.39989999999999998</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A351" s="43" t="s">
-        <v>264</v>
+      <c r="A351" s="25" t="s">
+        <v>259</v>
       </c>
       <c r="B351" s="8">
         <v>43374</v>
       </c>
       <c r="C351" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D351" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E351" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="F351" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G351" s="23">
+        <v>7023</v>
+      </c>
+      <c r="H351" s="18">
+        <v>0.34320000000000001</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A352" s="26" t="s">
+        <v>261</v>
+      </c>
+      <c r="B352" s="1">
+        <v>39790</v>
+      </c>
+      <c r="C352" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D352" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E352" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="F352" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G352" s="19">
+        <v>14533</v>
+      </c>
+      <c r="H352" s="3">
+        <v>0.39750000000000002</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A353" s="25" t="s">
+        <v>263</v>
+      </c>
+      <c r="B353" s="8">
+        <v>43374</v>
+      </c>
+      <c r="C353" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D353" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E353" s="14" t="s">
+        <v>264</v>
+      </c>
+      <c r="F353" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G353" s="23">
+        <v>17669</v>
+      </c>
+      <c r="H353" s="18">
+        <v>0.61970000000000003</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A354" s="26" t="s">
+        <v>263</v>
+      </c>
+      <c r="B354" s="6">
+        <v>44837</v>
+      </c>
+      <c r="C354" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D354" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E354" s="16" t="s">
+        <v>264</v>
+      </c>
+      <c r="F354" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G354" s="24">
+        <v>14304</v>
+      </c>
+      <c r="H354" s="18">
+        <v>0.49969999999999998</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A355" s="27" t="s">
         <v>265</v>
       </c>
-      <c r="F351" s="12" t="s">
-[...22 lines deleted...]
-      <c r="E352" s="16" t="s">
+      <c r="B355" s="8">
+        <v>34589</v>
+      </c>
+      <c r="C355" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D355" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E355" s="14" t="s">
+        <v>195</v>
+      </c>
+      <c r="F355" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G355" s="23">
+        <v>20742</v>
+      </c>
+      <c r="H355" s="15">
+        <v>0.4834</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A356" s="27" t="s">
         <v>265</v>
       </c>
-      <c r="F352" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A353" s="27" t="s">
+      <c r="B356" s="8">
+        <v>36129</v>
+      </c>
+      <c r="C356" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D356" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E356" s="14" t="s">
+        <v>195</v>
+      </c>
+      <c r="F356" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G356" s="23">
+        <v>21831</v>
+      </c>
+      <c r="H356" s="15">
+        <v>0.4703</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A357" s="27" t="s">
+        <v>265</v>
+      </c>
+      <c r="B357" s="6">
+        <v>37725</v>
+      </c>
+      <c r="C357" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D357" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E357" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="F357" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G357" s="24">
+        <v>12432</v>
+      </c>
+      <c r="H357" s="18">
+        <v>0.39040000000000002</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A358" s="26" t="s">
         <v>266</v>
       </c>
-      <c r="B353" s="8">
-[...22 lines deleted...]
-      <c r="A354" s="27" t="s">
+      <c r="B358" s="8">
+        <v>31383</v>
+      </c>
+      <c r="C358" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D358" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E358" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="F358" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G358" s="23">
+        <v>15727</v>
+      </c>
+      <c r="H358" s="15">
+        <v>0.59089999999999998</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A359" s="26" t="s">
         <v>266</v>
       </c>
-      <c r="B354" s="8">
-[...48 lines deleted...]
-      <c r="A356" s="26" t="s">
+      <c r="B359" s="1">
+        <v>32776</v>
+      </c>
+      <c r="C359" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D359" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E359" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="F359" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G359" s="24">
+        <v>13747</v>
+      </c>
+      <c r="H359" s="18">
+        <v>0.56520000000000004</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A360" s="26" t="s">
         <v>267</v>
       </c>
-      <c r="B356" s="8">
-[...25 lines deleted...]
-      <c r="B357" s="1">
+      <c r="B360" s="1">
         <v>32776</v>
       </c>
-      <c r="C357" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D357" s="2" t="s">
+      <c r="C360" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D360" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E357" s="16" t="s">
-[...13 lines deleted...]
-      <c r="A358" s="26" t="s">
+      <c r="E360" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="F360" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G360" s="24">
+        <v>15435</v>
+      </c>
+      <c r="H360" s="18">
+        <v>0.48620000000000002</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A361" s="25" t="s">
         <v>268</v>
       </c>
-      <c r="B358" s="1">
-[...22 lines deleted...]
-      <c r="A359" s="43" t="s">
+      <c r="B361" s="8">
+        <v>43374</v>
+      </c>
+      <c r="C361" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D361" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E361" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F361" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G361" s="23">
+        <v>11456</v>
+      </c>
+      <c r="H361" s="18">
+        <v>0.46160000000000001</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A362" s="26" t="s">
         <v>269</v>
       </c>
-      <c r="B359" s="8">
-[...22 lines deleted...]
-      <c r="A360" s="43" t="s">
+      <c r="B362" s="6">
+        <v>36990</v>
+      </c>
+      <c r="C362" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D362" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E362" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="F362" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G362" s="24">
+        <v>5953</v>
+      </c>
+      <c r="H362" s="18">
+        <v>0.34660000000000002</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A363" s="26" t="s">
         <v>270</v>
       </c>
-      <c r="B360" s="6">
-[...22 lines deleted...]
-      <c r="A361" s="43" t="s">
+      <c r="B363" s="1">
+        <v>39790</v>
+      </c>
+      <c r="C363" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D363" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E363" s="2" t="s">
         <v>271</v>
       </c>
-      <c r="B361" s="1">
-[...14 lines deleted...]
-      <c r="G361" s="19">
+      <c r="F363" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G363" s="19">
         <v>16433</v>
       </c>
-      <c r="H361" s="3">
+      <c r="H363" s="3">
         <v>0.73050000000000004</v>
-      </c>
-[...50 lines deleted...]
-        <v>0.7853</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A364" s="26" t="s">
+        <v>270</v>
+      </c>
+      <c r="B364" s="8">
+        <v>41156</v>
+      </c>
+      <c r="C364" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D364" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E364" s="2" t="s">
         <v>271</v>
       </c>
-      <c r="B364" s="8">
-[...10 lines deleted...]
-      </c>
       <c r="F364" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G364" s="23">
-        <v>18215</v>
+        <v>20912</v>
       </c>
       <c r="H364" s="18">
-        <v>0.66320000000000001</v>
+        <v>0.65390000000000004</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A365" s="43" t="s">
+      <c r="A365" s="26" t="s">
+        <v>270</v>
+      </c>
+      <c r="B365" s="8">
+        <v>41736</v>
+      </c>
+      <c r="C365" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D365" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E365" s="2" t="s">
         <v>271</v>
       </c>
-      <c r="B365" s="6">
-[...15 lines deleted...]
-        <v>14471</v>
+      <c r="F365" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G365" s="23">
+        <v>27007</v>
       </c>
       <c r="H365" s="18">
-        <v>0.5393</v>
+        <v>0.7853</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A366" s="43" t="s">
-        <v>273</v>
+      <c r="A366" s="26" t="s">
+        <v>270</v>
       </c>
       <c r="B366" s="8">
         <v>43374</v>
       </c>
       <c r="C366" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D366" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E366" s="14" t="s">
-        <v>206</v>
+      <c r="E366" s="2" t="s">
+        <v>271</v>
       </c>
       <c r="F366" s="12" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="G366" s="23">
-        <v>10579</v>
+        <v>18215</v>
       </c>
       <c r="H366" s="18">
-        <v>0.3896</v>
+        <v>0.66320000000000001</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A367" s="43" t="s">
-        <v>273</v>
+      <c r="A367" s="26" t="s">
+        <v>270</v>
       </c>
       <c r="B367" s="6">
         <v>44837</v>
       </c>
       <c r="C367" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D367" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="E367" s="16" t="s">
+        <v>271</v>
+      </c>
+      <c r="F367" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G367" s="24">
+        <v>14471</v>
+      </c>
+      <c r="H367" s="18">
+        <v>0.5393</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A368" s="25" t="s">
+        <v>272</v>
+      </c>
+      <c r="B368" s="8">
+        <v>43374</v>
+      </c>
+      <c r="C368" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D368" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E368" s="14" t="s">
         <v>206</v>
       </c>
-      <c r="F367" s="2" t="s">
+      <c r="F368" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="G367" s="24">
+      <c r="G368" s="23">
+        <v>10579</v>
+      </c>
+      <c r="H368" s="18">
+        <v>0.3896</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A369" s="26" t="s">
+        <v>272</v>
+      </c>
+      <c r="B369" s="6">
+        <v>44837</v>
+      </c>
+      <c r="C369" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D369" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E369" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="F369" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="G369" s="24">
         <v>12156</v>
       </c>
-      <c r="H367" s="18">
+      <c r="H369" s="18">
         <v>0.45879999999999999</v>
       </c>
     </row>
-    <row r="368" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A368" s="43" t="s">
+    <row r="370" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A370" s="27" t="s">
+        <v>273</v>
+      </c>
+      <c r="B370" s="1">
+        <v>39167</v>
+      </c>
+      <c r="C370" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D370" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E370" s="2" t="s">
         <v>274</v>
       </c>
-      <c r="B368" s="1">
-[...8 lines deleted...]
-      <c r="E368" s="2" t="s">
+      <c r="F370" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G370" s="19">
+        <v>14453</v>
+      </c>
+      <c r="H370" s="3">
+        <v>0.33789999999999998</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A371" s="25" t="s">
         <v>275</v>
       </c>
-      <c r="F368" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A369" s="25" t="s">
+      <c r="B371" s="8">
+        <v>41156</v>
+      </c>
+      <c r="C371" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D371" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E371" s="14" t="s">
         <v>276</v>
-      </c>
-[...62 lines deleted...]
-        <v>277</v>
       </c>
       <c r="F371" s="12" t="s">
         <v>48</v>
       </c>
       <c r="G371" s="23">
+        <v>16083</v>
+      </c>
+      <c r="H371" s="18">
+        <v>0.3574</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A372" s="25" t="s">
+        <v>275</v>
+      </c>
+      <c r="B372" s="8">
+        <v>41736</v>
+      </c>
+      <c r="C372" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D372" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E372" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="F372" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="G372" s="23">
+        <v>14999</v>
+      </c>
+      <c r="H372" s="18">
+        <v>0.35039999999999999</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A373" s="25" t="s">
+        <v>275</v>
+      </c>
+      <c r="B373" s="8">
+        <v>43374</v>
+      </c>
+      <c r="C373" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D373" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E373" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="F373" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="G373" s="23">
         <v>17368</v>
       </c>
-      <c r="H371" s="18">
+      <c r="H373" s="18">
         <v>0.41110000000000002</v>
       </c>
     </row>
-    <row r="372" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A372" s="43" t="s">
+    <row r="374" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A374" s="26" t="s">
+        <v>275</v>
+      </c>
+      <c r="B374" s="6">
+        <v>44837</v>
+      </c>
+      <c r="C374" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D374" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E374" s="16" t="s">
         <v>276</v>
       </c>
-      <c r="B372" s="6">
+      <c r="F374" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="G374" s="24">
+        <v>19045</v>
+      </c>
+      <c r="H374" s="18">
+        <v>0.45900000000000002</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A375" s="26" t="s">
+        <v>346</v>
+      </c>
+      <c r="B375" s="6">
         <v>44837</v>
       </c>
-      <c r="C372" s="34" t="s">
-[...5 lines deleted...]
-      <c r="E372" s="16" t="s">
+      <c r="C375" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D375" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E375" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="F375" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="G375" s="24">
+        <v>23672</v>
+      </c>
+      <c r="H375" s="18">
+        <v>0.51280000000000003</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A376" s="27" t="s">
         <v>277</v>
       </c>
-      <c r="F372" s="2" t="s">
-[...36 lines deleted...]
-      <c r="A374" s="27" t="s">
+      <c r="B376" s="6">
+        <v>37725</v>
+      </c>
+      <c r="C376" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D376" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E376" s="2" t="s">
         <v>278</v>
-      </c>
-[...62 lines deleted...]
-        <v>279</v>
       </c>
       <c r="F376" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="G376" s="19">
+      <c r="G376" s="24">
+        <v>9522</v>
+      </c>
+      <c r="H376" s="18">
+        <v>0.3745</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A377" s="27" t="s">
+        <v>277</v>
+      </c>
+      <c r="B377" s="1">
+        <v>39167</v>
+      </c>
+      <c r="C377" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D377" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E377" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="F377" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G377" s="19">
+        <v>15472</v>
+      </c>
+      <c r="H377" s="3">
+        <v>0.59219999999999995</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A378" s="27" t="s">
+        <v>277</v>
+      </c>
+      <c r="B378" s="1">
+        <v>39790</v>
+      </c>
+      <c r="C378" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D378" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E378" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="F378" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G378" s="19">
         <v>9659</v>
       </c>
-      <c r="H376" s="3">
+      <c r="H378" s="3">
         <v>0.43980000000000002</v>
       </c>
     </row>
-    <row r="377" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B377" s="8">
+    <row r="379" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A379" s="27" t="s">
+        <v>277</v>
+      </c>
+      <c r="B379" s="8">
         <v>41156</v>
       </c>
-      <c r="C377" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D377" s="2" t="s">
+      <c r="C379" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D379" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E377" s="14" t="s">
-[...2 lines deleted...]
-      <c r="F377" s="12" t="s">
+      <c r="E379" s="14" t="s">
+        <v>279</v>
+      </c>
+      <c r="F379" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="G377" s="23">
+      <c r="G379" s="23">
         <v>19016</v>
       </c>
-      <c r="H377" s="18">
+      <c r="H379" s="18">
         <v>0.42420000000000002</v>
       </c>
     </row>
-    <row r="378" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-[...53 lines deleted...]
-        <v>282</v>
+    <row r="380" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A380" s="27" t="s">
+        <v>277</v>
       </c>
       <c r="B380" s="8">
         <v>41736</v>
       </c>
       <c r="C380" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D380" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E380" s="14" t="s">
-        <v>58</v>
+        <v>279</v>
       </c>
       <c r="F380" s="12" t="s">
         <v>48</v>
       </c>
       <c r="G380" s="23">
-        <v>11135</v>
+        <v>19393</v>
       </c>
       <c r="H380" s="18">
-        <v>0.34229999999999999</v>
+        <v>0.45490000000000003</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A381" s="25" t="s">
-        <v>282</v>
+      <c r="A381" s="28" t="s">
+        <v>280</v>
       </c>
       <c r="B381" s="8">
-        <v>43374</v>
+        <v>30655</v>
       </c>
       <c r="C381" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D381" s="12" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="E381" s="14" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>125</v>
+      </c>
+      <c r="F381" s="13" t="s">
+        <v>12</v>
       </c>
       <c r="G381" s="23">
-        <v>15892</v>
-[...5 lines deleted...]
-    <row r="382" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+        <v>16338</v>
+      </c>
+      <c r="H381" s="15">
+        <v>0.52090000000000003</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A382" s="25" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B382" s="8">
-        <v>42317</v>
+        <v>41736</v>
       </c>
       <c r="C382" s="14" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D382" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E382" s="14" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="F382" s="12" t="s">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="G382" s="23">
-        <v>5035</v>
+        <v>11135</v>
       </c>
       <c r="H382" s="18">
-        <v>0.43969999999999998</v>
+        <v>0.34229999999999999</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A383" s="25" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B383" s="8">
         <v>43374</v>
       </c>
       <c r="C383" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D383" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E383" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="F383" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="G383" s="23">
+        <v>15892</v>
+      </c>
+      <c r="H383" s="18">
+        <v>0.47620000000000001</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A384" s="25" t="s">
+        <v>282</v>
+      </c>
+      <c r="B384" s="8">
+        <v>42317</v>
+      </c>
+      <c r="C384" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D384" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E384" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="F383" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G383" s="23">
+      <c r="F384" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G384" s="23">
+        <v>5035</v>
+      </c>
+      <c r="H384" s="18">
+        <v>0.43969999999999998</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A385" s="25" t="s">
+        <v>282</v>
+      </c>
+      <c r="B385" s="8">
+        <v>43374</v>
+      </c>
+      <c r="C385" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D385" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E385" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="F385" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G385" s="23">
         <v>12147</v>
       </c>
-      <c r="H383" s="18">
+      <c r="H385" s="18">
         <v>0.37519999999999998</v>
       </c>
     </row>
-    <row r="384" spans="1:8" ht="33" x14ac:dyDescent="0.35">
-      <c r="A384" s="26" t="s">
+    <row r="386" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A386" s="26" t="s">
+        <v>347</v>
+      </c>
+      <c r="B386" s="6">
+        <v>44837</v>
+      </c>
+      <c r="C386" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D386" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E386" s="16" t="s">
+        <v>356</v>
+      </c>
+      <c r="F386" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="G386" s="24">
+        <v>10957</v>
+      </c>
+      <c r="H386" s="18">
+        <v>0.34279999999999999</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A387" s="26" t="s">
         <v>348</v>
       </c>
-      <c r="B384" s="6">
+      <c r="B387" s="6">
         <v>44837</v>
       </c>
-      <c r="C384" s="34" t="s">
-[...5 lines deleted...]
-      <c r="E384" s="16" t="s">
+      <c r="C387" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D387" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E387" s="16" t="s">
         <v>357</v>
       </c>
-      <c r="F384" s="2" t="s">
-[...28 lines deleted...]
-      <c r="G385" s="24">
+      <c r="F387" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G387" s="24">
         <v>11658</v>
       </c>
-      <c r="H385" s="18">
+      <c r="H387" s="18">
         <v>0.39350000000000002</v>
       </c>
     </row>
-    <row r="386" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A386" s="25" t="s">
+    <row r="388" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A388" s="25" t="s">
+        <v>283</v>
+      </c>
+      <c r="B388" s="8">
+        <v>34589</v>
+      </c>
+      <c r="C388" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D388" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E388" s="14" t="s">
         <v>284</v>
       </c>
-      <c r="B386" s="8">
-[...11 lines deleted...]
-      <c r="F386" s="12" t="s">
+      <c r="F388" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G386" s="23">
+      <c r="G388" s="23">
         <v>15273</v>
       </c>
-      <c r="H386" s="15">
+      <c r="H388" s="15">
         <v>0.51400000000000001</v>
       </c>
     </row>
-    <row r="387" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A387" s="25" t="s">
+    <row r="389" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A389" s="25" t="s">
+        <v>283</v>
+      </c>
+      <c r="B389" s="6">
+        <v>36129</v>
+      </c>
+      <c r="C389" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="D389" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E389" s="16" t="s">
         <v>284</v>
-      </c>
-[...62 lines deleted...]
-        <v>275</v>
       </c>
       <c r="F389" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G389" s="23">
-[...6 lines deleted...]
-    <row r="390" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
+      <c r="G389" s="24">
+        <v>17692</v>
+      </c>
+      <c r="H389" s="18">
+        <v>0.50990000000000002</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A390" s="25" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="B390" s="8">
         <v>41736</v>
       </c>
       <c r="C390" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D390" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E390" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="F390" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G390" s="23">
+        <v>13083</v>
+      </c>
+      <c r="H390" s="18">
+        <v>0.35239999999999999</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A391" s="26" t="s">
+        <v>286</v>
+      </c>
+      <c r="B391" s="6">
+        <v>35114</v>
+      </c>
+      <c r="C391" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D391" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E391" s="16" t="s">
+        <v>274</v>
+      </c>
+      <c r="F391" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G391" s="23">
+        <v>15562</v>
+      </c>
+      <c r="H391" s="15">
+        <v>0.53290000000000004</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A392" s="25" t="s">
+        <v>287</v>
+      </c>
+      <c r="B392" s="8">
+        <v>41736</v>
+      </c>
+      <c r="C392" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D392" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E392" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="F392" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="G392" s="23">
+        <v>13245</v>
+      </c>
+      <c r="H392" s="18">
+        <v>0.32740000000000002</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A393" s="25" t="s">
+        <v>287</v>
+      </c>
+      <c r="B393" s="8">
+        <v>43374</v>
+      </c>
+      <c r="C393" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D393" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E393" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="F393" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="G393" s="23">
+        <v>21227</v>
+      </c>
+      <c r="H393" s="18">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A394" s="26" t="s">
+        <v>287</v>
+      </c>
+      <c r="B394" s="6">
+        <v>44837</v>
+      </c>
+      <c r="C394" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D394" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E394" s="16" t="s">
+        <v>288</v>
+      </c>
+      <c r="F394" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="G394" s="24">
+        <v>22487</v>
+      </c>
+      <c r="H394" s="18">
+        <v>0.54420000000000002</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A395" s="26" t="s">
         <v>289</v>
       </c>
-      <c r="F390" s="12" t="s">
+      <c r="B395" s="1">
+        <v>39790</v>
+      </c>
+      <c r="C395" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D395" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E395" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="F395" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G395" s="19">
+        <v>9129</v>
+      </c>
+      <c r="H395" s="3">
+        <v>0.40100000000000002</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A396" s="26" t="s">
+        <v>289</v>
+      </c>
+      <c r="B396" s="8">
+        <v>41156</v>
+      </c>
+      <c r="C396" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D396" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E396" s="14" t="s">
+        <v>290</v>
+      </c>
+      <c r="F396" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G396" s="23">
+        <v>11255</v>
+      </c>
+      <c r="H396" s="18">
+        <v>0.35149999999999998</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A397" s="25" t="s">
+        <v>291</v>
+      </c>
+      <c r="B397" s="8">
+        <v>41156</v>
+      </c>
+      <c r="C397" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D397" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E397" s="14" t="s">
+        <v>292</v>
+      </c>
+      <c r="F397" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="G390" s="23">
-[...62 lines deleted...]
-      <c r="B393" s="1">
+      <c r="G397" s="23">
+        <v>16239</v>
+      </c>
+      <c r="H397" s="18">
+        <v>0.3821</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A398" s="25" t="s">
+        <v>293</v>
+      </c>
+      <c r="B398" s="1">
+        <v>39167</v>
+      </c>
+      <c r="C398" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D398" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E398" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="F398" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G398" s="19">
+        <v>17962</v>
+      </c>
+      <c r="H398" s="3">
+        <v>0.60089999999999999</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A399" s="25" t="s">
+        <v>293</v>
+      </c>
+      <c r="B399" s="1">
         <v>39790</v>
       </c>
-      <c r="C393" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D393" s="2" t="s">
+      <c r="C399" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D399" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E393" s="2" t="s">
-[...65 lines deleted...]
-      <c r="A396" s="25" t="s">
+      <c r="E399" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="B396" s="1">
-[...40 lines deleted...]
-      <c r="G397" s="19">
+      <c r="F399" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G399" s="19">
         <v>15145</v>
       </c>
-      <c r="H397" s="3">
+      <c r="H399" s="3">
         <v>0.67159999999999997</v>
-      </c>
-[...50 lines deleted...]
-        <v>0.70960000000000001</v>
       </c>
     </row>
     <row r="400" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A400" s="25" t="s">
+        <v>293</v>
+      </c>
+      <c r="B400" s="8">
+        <v>41156</v>
+      </c>
+      <c r="C400" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D400" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E400" s="14" t="s">
         <v>294</v>
       </c>
-      <c r="B400" s="8">
-[...10 lines deleted...]
-      </c>
       <c r="F400" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G400" s="23">
-        <v>14305</v>
+        <v>17191</v>
       </c>
       <c r="H400" s="18">
-        <v>0.53800000000000003</v>
+        <v>0.55649999999999999</v>
       </c>
     </row>
     <row r="401" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A401" s="25" t="s">
+        <v>293</v>
+      </c>
+      <c r="B401" s="8">
+        <v>41736</v>
+      </c>
+      <c r="C401" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D401" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E401" s="14" t="s">
+        <v>294</v>
+      </c>
+      <c r="F401" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G401" s="23">
+        <v>24211</v>
+      </c>
+      <c r="H401" s="18">
+        <v>0.70960000000000001</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A402" s="25" t="s">
+        <v>293</v>
+      </c>
+      <c r="B402" s="8">
+        <v>43374</v>
+      </c>
+      <c r="C402" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D402" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E402" s="14" t="s">
+        <v>294</v>
+      </c>
+      <c r="F402" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G402" s="23">
+        <v>14305</v>
+      </c>
+      <c r="H402" s="18">
+        <v>0.53800000000000003</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A403" s="25" t="s">
+        <v>295</v>
+      </c>
+      <c r="B403" s="8">
+        <v>43374</v>
+      </c>
+      <c r="C403" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D403" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E403" s="14" t="s">
         <v>296</v>
       </c>
-      <c r="B401" s="8">
-[...8 lines deleted...]
-      <c r="E401" s="14" t="s">
+      <c r="F403" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="G403" s="23">
+        <v>16260</v>
+      </c>
+      <c r="H403" s="18">
+        <v>0.4541</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A404" s="26" t="s">
+        <v>295</v>
+      </c>
+      <c r="B404" s="6">
+        <v>44837</v>
+      </c>
+      <c r="C404" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D404" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E404" s="16" t="s">
+        <v>296</v>
+      </c>
+      <c r="F404" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="G404" s="24">
+        <v>19418</v>
+      </c>
+      <c r="H404" s="18">
+        <v>0.51719999999999999</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A405" s="27" t="s">
         <v>297</v>
-      </c>
-[...90 lines deleted...]
-        <v>299</v>
       </c>
       <c r="B405" s="6">
         <v>37725</v>
       </c>
       <c r="C405" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D405" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E405" s="2" t="s">
-        <v>300</v>
+        <v>132</v>
       </c>
       <c r="F405" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G405" s="24">
+        <v>12891</v>
+      </c>
+      <c r="H405" s="18">
+        <v>0.35120000000000001</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A406" s="26" t="s">
+        <v>298</v>
+      </c>
+      <c r="B406" s="11">
+        <v>37361</v>
+      </c>
+      <c r="C406" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D406" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E406" s="16" t="s">
+        <v>299</v>
+      </c>
+      <c r="F406" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G406" s="24">
+        <v>8845</v>
+      </c>
+      <c r="H406" s="18">
+        <v>0.54590000000000005</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A407" s="26" t="s">
+        <v>298</v>
+      </c>
+      <c r="B407" s="6">
+        <v>37725</v>
+      </c>
+      <c r="C407" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D407" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E407" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="F407" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G407" s="24">
         <v>17572</v>
       </c>
-      <c r="H405" s="18">
+      <c r="H407" s="18">
         <v>0.53690000000000004</v>
       </c>
     </row>
-    <row r="406" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A406" s="26" t="s">
+    <row r="408" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A408" s="26" t="s">
+        <v>298</v>
+      </c>
+      <c r="B408" s="1">
+        <v>39167</v>
+      </c>
+      <c r="C408" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D408" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E408" s="2" t="s">
         <v>299</v>
       </c>
-      <c r="B406" s="1">
-[...14 lines deleted...]
-      <c r="G406" s="19">
+      <c r="F408" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G408" s="19">
         <v>13280</v>
       </c>
-      <c r="H406" s="3">
+      <c r="H408" s="3">
         <v>0.41360000000000002</v>
       </c>
     </row>
-    <row r="407" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A407" s="26" t="s">
+    <row r="409" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A409" s="26" t="s">
+        <v>298</v>
+      </c>
+      <c r="B409" s="1">
+        <v>39790</v>
+      </c>
+      <c r="C409" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D409" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E409" s="2" t="s">
         <v>299</v>
       </c>
-      <c r="B407" s="1">
-[...14 lines deleted...]
-      <c r="G407" s="19">
+      <c r="F409" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G409" s="19">
         <v>13082</v>
       </c>
-      <c r="H407" s="3">
+      <c r="H409" s="3">
         <v>0.50439999999999996</v>
-      </c>
-[...50 lines deleted...]
-        <v>0.5081</v>
       </c>
     </row>
     <row r="410" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A410" s="26" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B410" s="8">
-        <v>43374</v>
+        <v>41156</v>
       </c>
       <c r="C410" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D410" s="12" t="s">
-        <v>14</v>
+      <c r="D410" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="E410" s="14" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F410" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G410" s="23">
-        <v>10802</v>
+        <v>12953</v>
       </c>
       <c r="H410" s="18">
-        <v>0.3906</v>
+        <v>0.4012</v>
       </c>
     </row>
     <row r="411" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A411" s="26" t="s">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="B411" s="6">
+        <v>298</v>
+      </c>
+      <c r="B411" s="8">
+        <v>41736</v>
+      </c>
+      <c r="C411" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D411" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E411" s="14" t="s">
+        <v>300</v>
+      </c>
+      <c r="F411" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G411" s="23">
+        <v>16049</v>
+      </c>
+      <c r="H411" s="18">
+        <v>0.5081</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A412" s="26" t="s">
+        <v>298</v>
+      </c>
+      <c r="B412" s="8">
+        <v>43374</v>
+      </c>
+      <c r="C412" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D412" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E412" s="14" t="s">
+        <v>300</v>
+      </c>
+      <c r="F412" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G412" s="23">
+        <v>10802</v>
+      </c>
+      <c r="H412" s="18">
+        <v>0.3906</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A413" s="26" t="s">
+        <v>349</v>
+      </c>
+      <c r="B413" s="6">
         <v>44837</v>
       </c>
-      <c r="C411" s="34" t="s">
-[...5 lines deleted...]
-      <c r="E411" s="16" t="s">
+      <c r="C413" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D413" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E413" s="16" t="s">
         <v>123</v>
       </c>
-      <c r="F411" s="2" t="s">
+      <c r="F413" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="G411" s="24">
+      <c r="G413" s="24">
         <v>11060</v>
       </c>
-      <c r="H411" s="18">
+      <c r="H413" s="18">
         <v>0.34639999999999999</v>
       </c>
     </row>
-    <row r="412" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A412" s="25" t="s">
+    <row r="414" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A414" s="25" t="s">
+        <v>301</v>
+      </c>
+      <c r="B414" s="8">
+        <v>42163</v>
+      </c>
+      <c r="C414" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D414" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E414" s="14" t="s">
+        <v>248</v>
+      </c>
+      <c r="F414" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G414" s="23">
+        <v>10385</v>
+      </c>
+      <c r="H414" s="18">
+        <v>0.41370000000000001</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A415" s="26" t="s">
         <v>302</v>
       </c>
-      <c r="B412" s="8">
-[...22 lines deleted...]
-      <c r="A413" s="26" t="s">
+      <c r="B415" s="8">
+        <v>31383</v>
+      </c>
+      <c r="C415" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D415" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E415" s="14" t="s">
+        <v>175</v>
+      </c>
+      <c r="F415" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G415" s="23">
+        <v>12724</v>
+      </c>
+      <c r="H415" s="15">
+        <v>0.5171</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A416" s="26" t="s">
+        <v>302</v>
+      </c>
+      <c r="B416" s="1">
+        <v>32776</v>
+      </c>
+      <c r="C416" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D416" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E416" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="F416" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G416" s="24">
+        <v>11632</v>
+      </c>
+      <c r="H416" s="18">
+        <v>0.51</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A417" s="25" t="s">
         <v>303</v>
       </c>
-      <c r="B413" s="8">
-[...48 lines deleted...]
-      <c r="A415" s="25" t="s">
+      <c r="B417" s="8">
+        <v>41156</v>
+      </c>
+      <c r="C417" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D417" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E417" s="14" t="s">
+        <v>236</v>
+      </c>
+      <c r="F417" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="G417" s="23">
+        <v>15278</v>
+      </c>
+      <c r="H417" s="18">
+        <v>0.36890000000000001</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A418" s="25" t="s">
         <v>304</v>
       </c>
-      <c r="B415" s="8">
-[...22 lines deleted...]
-      <c r="A416" s="25" t="s">
+      <c r="B418" s="8">
+        <v>34589</v>
+      </c>
+      <c r="C418" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D418" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E418" s="14" t="s">
         <v>305</v>
       </c>
-      <c r="B416" s="8">
-[...8 lines deleted...]
-      <c r="E416" s="14" t="s">
+      <c r="F418" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G418" s="23">
+        <v>25181</v>
+      </c>
+      <c r="H418" s="15">
+        <v>0.63290000000000002</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A419" s="27" t="s">
         <v>306</v>
       </c>
-      <c r="F416" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A417" s="27" t="s">
+      <c r="B419" s="1">
+        <v>39167</v>
+      </c>
+      <c r="C419" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D419" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E419" s="2" t="s">
         <v>307</v>
       </c>
-      <c r="B417" s="1">
-[...14 lines deleted...]
-      <c r="G417" s="19">
+      <c r="F419" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G419" s="19">
         <v>13602</v>
       </c>
-      <c r="H417" s="3">
+      <c r="H419" s="3">
         <v>0.44950000000000001</v>
       </c>
     </row>
-    <row r="418" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A418" s="27" t="s">
+    <row r="420" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A420" s="27" t="s">
+        <v>306</v>
+      </c>
+      <c r="B420" s="1">
+        <v>39790</v>
+      </c>
+      <c r="C420" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D420" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E420" s="2" t="s">
         <v>307</v>
       </c>
-      <c r="B418" s="1">
-[...14 lines deleted...]
-      <c r="G418" s="19">
+      <c r="F420" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G420" s="19">
         <v>14566</v>
       </c>
-      <c r="H418" s="3">
+      <c r="H420" s="3">
         <v>0.59799999999999998</v>
       </c>
     </row>
-    <row r="419" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-[...53 lines deleted...]
-        <v>309</v>
+    <row r="421" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A421" s="27" t="s">
+        <v>306</v>
       </c>
       <c r="B421" s="8">
         <v>41156</v>
       </c>
       <c r="C421" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D421" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E421" s="14" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F421" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G421" s="23">
-        <v>15962</v>
+        <v>16835</v>
       </c>
       <c r="H421" s="18">
-        <v>0.35499999999999998</v>
-[...4 lines deleted...]
-        <v>309</v>
+        <v>0.45669999999999999</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A422" s="27" t="s">
+        <v>306</v>
       </c>
       <c r="B422" s="8">
         <v>41736</v>
       </c>
       <c r="C422" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D422" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E422" s="14" t="s">
+        <v>307</v>
+      </c>
+      <c r="F422" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G422" s="23">
+        <v>22852</v>
+      </c>
+      <c r="H422" s="18">
+        <v>0.61580000000000001</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A423" s="25" t="s">
+        <v>308</v>
+      </c>
+      <c r="B423" s="8">
+        <v>41156</v>
+      </c>
+      <c r="C423" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D423" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E423" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="F423" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G423" s="23">
+        <v>15962</v>
+      </c>
+      <c r="H423" s="18">
+        <v>0.35499999999999998</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A424" s="25" t="s">
+        <v>308</v>
+      </c>
+      <c r="B424" s="8">
+        <v>41736</v>
+      </c>
+      <c r="C424" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D424" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E424" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="F424" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G424" s="23">
+        <v>17178</v>
+      </c>
+      <c r="H424" s="18">
+        <v>0.41160000000000002</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A425" s="28" t="s">
         <v>310</v>
       </c>
-      <c r="F422" s="12" t="s">
-[...13 lines deleted...]
-      <c r="B423" s="8">
+      <c r="B425" s="8">
         <v>31383</v>
       </c>
-      <c r="C423" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D423" s="12" t="s">
+      <c r="C425" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D425" s="12" t="s">
         <v>20</v>
-      </c>
-[...50 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E425" s="14" t="s">
         <v>114</v>
       </c>
       <c r="F425" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G425" s="23">
+        <v>12568</v>
+      </c>
+      <c r="H425" s="15">
+        <v>0.47749999999999998</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A426" s="28" t="s">
+        <v>310</v>
+      </c>
+      <c r="B426" s="1">
+        <v>32776</v>
+      </c>
+      <c r="C426" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D426" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E426" s="16" t="s">
+        <v>114</v>
+      </c>
+      <c r="F426" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G426" s="24">
+        <v>13582</v>
+      </c>
+      <c r="H426" s="18">
+        <v>0.53680000000000005</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A427" s="28" t="s">
+        <v>310</v>
+      </c>
+      <c r="B427" s="8">
+        <v>34589</v>
+      </c>
+      <c r="C427" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D427" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E427" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="F427" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G427" s="23">
         <v>17611</v>
       </c>
-      <c r="H425" s="15">
+      <c r="H427" s="15">
         <v>0.56189999999999996</v>
       </c>
     </row>
-    <row r="426" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A426" s="28" t="s">
+    <row r="428" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A428" s="28" t="s">
+        <v>310</v>
+      </c>
+      <c r="B428" s="8">
+        <v>36129</v>
+      </c>
+      <c r="C428" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D428" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E428" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="F428" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G428" s="23">
+        <v>15692</v>
+      </c>
+      <c r="H428" s="15">
+        <v>0.51680000000000004</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A429" s="28" t="s">
+        <v>310</v>
+      </c>
+      <c r="B429" s="6">
+        <v>37725</v>
+      </c>
+      <c r="C429" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D429" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E429" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="F429" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G429" s="24">
+        <v>12736</v>
+      </c>
+      <c r="H429" s="18">
+        <v>0.45390000000000003</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A430" s="27" t="s">
         <v>311</v>
       </c>
-      <c r="B426" s="8">
-[...22 lines deleted...]
-      <c r="A427" s="28" t="s">
+      <c r="B430" s="6">
+        <v>37725</v>
+      </c>
+      <c r="C430" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D430" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E430" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F430" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G430" s="24">
+        <v>9658</v>
+      </c>
+      <c r="H430" s="18">
+        <v>0.37580000000000002</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A431" s="27" t="s">
         <v>311</v>
       </c>
-      <c r="B427" s="6">
-[...22 lines deleted...]
-      <c r="A428" s="27" t="s">
+      <c r="B431" s="1">
+        <v>39790</v>
+      </c>
+      <c r="C431" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D431" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E431" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F431" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G431" s="19">
+        <v>10530</v>
+      </c>
+      <c r="H431" s="3">
+        <v>0.47660000000000002</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A432" s="27" t="s">
+        <v>311</v>
+      </c>
+      <c r="B432" s="8">
+        <v>41156</v>
+      </c>
+      <c r="C432" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D432" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E432" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="F432" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G432" s="23">
+        <v>13119</v>
+      </c>
+      <c r="H432" s="18">
+        <v>0.40670000000000001</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A433" s="27" t="s">
+        <v>311</v>
+      </c>
+      <c r="B433" s="8">
+        <v>41736</v>
+      </c>
+      <c r="C433" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D433" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E433" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="F433" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G433" s="23">
+        <v>15843</v>
+      </c>
+      <c r="H433" s="18">
+        <v>0.49270000000000003</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A434" s="26" t="s">
         <v>312</v>
       </c>
-      <c r="B428" s="6">
-[...25 lines deleted...]
-      <c r="B429" s="1">
+      <c r="B434" s="1">
         <v>39790</v>
       </c>
-      <c r="C429" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D429" s="2" t="s">
+      <c r="C434" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D434" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E429" s="2" t="s">
-[...65 lines deleted...]
-      <c r="A432" s="26" t="s">
+      <c r="E434" s="2" t="s">
         <v>313</v>
       </c>
-      <c r="B432" s="1">
-[...14 lines deleted...]
-      <c r="G432" s="19">
+      <c r="F434" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G434" s="19">
         <v>11475</v>
       </c>
-      <c r="H432" s="3">
+      <c r="H434" s="3">
         <v>0.67969999999999997</v>
-      </c>
-[...50 lines deleted...]
-        <v>0.7661</v>
       </c>
     </row>
     <row r="435" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A435" s="26" t="s">
+        <v>312</v>
+      </c>
+      <c r="B435" s="8">
+        <v>41156</v>
+      </c>
+      <c r="C435" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D435" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E435" s="14" t="s">
         <v>313</v>
       </c>
-      <c r="B435" s="8">
-[...10 lines deleted...]
-      </c>
       <c r="F435" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G435" s="23">
-        <v>16843</v>
+        <v>16761</v>
       </c>
       <c r="H435" s="18">
-        <v>0.62980000000000003</v>
+        <v>0.62649999999999995</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="33" x14ac:dyDescent="0.35">
       <c r="A436" s="26" t="s">
+        <v>312</v>
+      </c>
+      <c r="B436" s="8">
+        <v>41736</v>
+      </c>
+      <c r="C436" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D436" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E436" s="14" t="s">
+        <v>313</v>
+      </c>
+      <c r="F436" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G436" s="23">
+        <v>22336</v>
+      </c>
+      <c r="H436" s="18">
+        <v>0.7661</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A437" s="26" t="s">
+        <v>312</v>
+      </c>
+      <c r="B437" s="8">
+        <v>43374</v>
+      </c>
+      <c r="C437" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D437" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E437" s="14" t="s">
+        <v>313</v>
+      </c>
+      <c r="F437" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G437" s="23">
+        <v>16843</v>
+      </c>
+      <c r="H437" s="18">
+        <v>0.62980000000000003</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A438" s="26" t="s">
+        <v>350</v>
+      </c>
+      <c r="B438" s="6">
+        <v>44837</v>
+      </c>
+      <c r="C438" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D438" s="2" t="s">
         <v>351</v>
       </c>
-      <c r="B436" s="6">
-[...8 lines deleted...]
-      <c r="E436" s="16" t="s">
+      <c r="E438" s="16" t="s">
         <v>227</v>
       </c>
-      <c r="F436" s="2" t="s">
+      <c r="F438" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="G436" s="24">
+      <c r="G438" s="24">
         <v>9562</v>
       </c>
-      <c r="H436" s="18">
+      <c r="H438" s="18">
         <v>0.3075</v>
       </c>
     </row>
-    <row r="437" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A437" s="25" t="s">
+    <row r="439" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A439" s="25" t="s">
+        <v>314</v>
+      </c>
+      <c r="B439" s="8">
+        <v>41156</v>
+      </c>
+      <c r="C439" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D439" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E439" s="14" t="s">
         <v>315</v>
       </c>
-      <c r="B437" s="8">
-[...11 lines deleted...]
-      <c r="F437" s="12" t="s">
+      <c r="F439" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G437" s="23">
+      <c r="G439" s="23">
         <v>14474</v>
       </c>
-      <c r="H437" s="18">
+      <c r="H439" s="18">
         <v>0.43049999999999999</v>
       </c>
     </row>
-    <row r="438" spans="1:8" ht="33" hidden="1" x14ac:dyDescent="0.35">
-      <c r="A438" s="25" t="s">
+    <row r="440" spans="1:8" ht="33" x14ac:dyDescent="0.35">
+      <c r="A440" s="25" t="s">
+        <v>314</v>
+      </c>
+      <c r="B440" s="8">
+        <v>41736</v>
+      </c>
+      <c r="C440" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D440" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E440" s="14" t="s">
         <v>315</v>
       </c>
-      <c r="B438" s="8">
-[...11 lines deleted...]
-      <c r="F438" s="12" t="s">
+      <c r="F440" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G438" s="23">
+      <c r="G440" s="23">
         <v>11695</v>
       </c>
-      <c r="H438" s="18">
+      <c r="H440" s="18">
         <v>0.39019999999999999</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" autoFilter="0"/>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C439:C1048576" xr:uid="{75BE1CA4-D2C8-4ACE-8A87-D2548BE4FE5C}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C441:C1048576" xr:uid="{75BE1CA4-D2C8-4ACE-8A87-D2548BE4FE5C}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="F227" r:id="rId1" display="https://www.electionsquebec.qc.ca/francais/tableaux/cand-feminine-2014.php" xr:uid="{FADC8C20-AAAC-4110-960D-70389FE4AF1F}"/>
-[...1 lines deleted...]
-    <hyperlink ref="F306" r:id="rId3" display="https://www.electionsquebec.qc.ca/francais/tableaux/cand-feminine-2014.php" xr:uid="{A046782F-C781-4E27-AADB-AD6386A4042A}"/>
+    <hyperlink ref="F229" r:id="rId1" display="https://www.electionsquebec.qc.ca/francais/tableaux/cand-feminine-2014.php" xr:uid="{FADC8C20-AAAC-4110-960D-70389FE4AF1F}"/>
+    <hyperlink ref="F324" r:id="rId2" display="https://www.electionsquebec.qc.ca/francais/tableaux/cand-feminine-2014.php" xr:uid="{2E3F9DB3-B784-45B6-A2ED-4C8469A45628}"/>
+    <hyperlink ref="F308" r:id="rId3" display="https://www.electionsquebec.qc.ca/francais/tableaux/cand-feminine-2014.php" xr:uid="{A046782F-C781-4E27-AADB-AD6386A4042A}"/>
     <hyperlink ref="A5" r:id="rId4" xr:uid="{125C6989-E1A5-4B72-BE99-CC48D0924E89}"/>
     <hyperlink ref="A4" r:id="rId5" xr:uid="{24A84844-48E0-4512-81FA-20A35A282A66}"/>
     <hyperlink ref="A7" r:id="rId6" xr:uid="{06553A94-4DBD-4B70-B329-9B9AF275FD69}"/>
     <hyperlink ref="A6:A8" r:id="rId7" display="Bacon, Lise" xr:uid="{1367DDAE-D03A-47DC-A0AB-D1064F00167F}"/>
     <hyperlink ref="A12" r:id="rId8" xr:uid="{7A20FF2F-98AF-4176-9C4B-5BE1381D8B54}"/>
     <hyperlink ref="A11" r:id="rId9" xr:uid="{A1B567A6-7928-4EE9-88B3-3C871109DE99}"/>
     <hyperlink ref="A16" r:id="rId10" xr:uid="{9D1BCD5C-9DAD-4547-8D75-9A4C14652B11}"/>
-    <hyperlink ref="A17" r:id="rId11" xr:uid="{40AECEE8-C300-49BF-87EB-F1F241F3702F}"/>
-[...434 lines deleted...]
-    <hyperlink ref="A15" r:id="rId446" xr:uid="{A3F88323-D349-4AEC-B9D3-1D41CAE66FEC}"/>
+    <hyperlink ref="A12:A14" r:id="rId11" display="Beauchamp, Line" xr:uid="{D3A69473-6AD3-4226-B60A-B34D439E79F1}"/>
+    <hyperlink ref="A17" r:id="rId12" xr:uid="{40AECEE8-C300-49BF-87EB-F1F241F3702F}"/>
+    <hyperlink ref="A16:A17" r:id="rId13" display="Beaudoin, Denise" xr:uid="{EB0F0717-7098-4AC3-A4DF-45A88E9EFEA5}"/>
+    <hyperlink ref="A22" r:id="rId14" xr:uid="{C2B1F23B-B10E-4D7B-869B-952D3C99085A}"/>
+    <hyperlink ref="A19:A20" r:id="rId15" display="Beaudoin, Louise" xr:uid="{8117D8F2-D051-4D0C-8FAC-5477E8F9D024}"/>
+    <hyperlink ref="A24" r:id="rId16" xr:uid="{0437C925-B476-41A2-B600-51EEF61C6FF3}"/>
+    <hyperlink ref="A23" r:id="rId17" xr:uid="{DA28A8C3-CFE0-41E8-8855-CA9249E7EF1A}"/>
+    <hyperlink ref="A27" r:id="rId18" xr:uid="{AC0E29FD-41A4-4EDF-9E36-0832E868DCF2}"/>
+    <hyperlink ref="A24:A27" r:id="rId19" display="Bélanger, Madeleine" xr:uid="{13178180-9C13-407D-BC24-8E617ECFEA15}"/>
+    <hyperlink ref="A33" r:id="rId20" xr:uid="{C4510F43-9A2A-488C-AFC9-B4EEE979DCF1}"/>
+    <hyperlink ref="A29:A30" r:id="rId21" display="Blackburn, Jeanne L." xr:uid="{C8A92F4B-AC4C-476E-89E4-AE1FD1975819}"/>
+    <hyperlink ref="A36" r:id="rId22" xr:uid="{39619F90-676A-47AD-86BE-D82F71D390E6}"/>
+    <hyperlink ref="A32:A35" r:id="rId23" display="Blais, Marguerite" xr:uid="{74C5DC26-8790-405E-AB08-4EFF042141D6}"/>
+    <hyperlink ref="A40" r:id="rId24" xr:uid="{CCDF3CA4-36DC-45AE-9921-11DC1428A496}"/>
+    <hyperlink ref="A42" r:id="rId25" xr:uid="{66BB12A4-5B3E-49CC-BB4B-97A67450BA43}"/>
+    <hyperlink ref="A45" r:id="rId26" xr:uid="{66443141-5F1D-4BED-B479-F67637FD0D19}"/>
+    <hyperlink ref="A44" r:id="rId27" xr:uid="{78E73046-333A-4705-997C-237D9C8C10ED}"/>
+    <hyperlink ref="A49" r:id="rId28" xr:uid="{8D481646-9F10-4A38-A42F-FEC1B3CA40AF}"/>
+    <hyperlink ref="A50" r:id="rId29" xr:uid="{EB306961-CEFF-4BC4-9086-0A4E737C16DD}"/>
+    <hyperlink ref="A51" r:id="rId30" xr:uid="{361F30EA-4518-4E48-97BC-A8C6CD1125C2}"/>
+    <hyperlink ref="A54" r:id="rId31" xr:uid="{C9A2A6D1-27BA-478F-AB2A-3C5E705E83C0}"/>
+    <hyperlink ref="A44:A48" r:id="rId32" display="Boulet, Julie" xr:uid="{F5E84ECD-CC78-450B-8809-674F7675E378}"/>
+    <hyperlink ref="A63" r:id="rId33" xr:uid="{FBDD8852-2E5F-44E7-8E84-1A8AF526FD37}"/>
+    <hyperlink ref="A62" r:id="rId34" xr:uid="{0234510E-79B4-48F8-9272-6E425B44CAF2}"/>
+    <hyperlink ref="A64" r:id="rId35" xr:uid="{4AE57754-48EF-411F-8131-155E9B315684}"/>
+    <hyperlink ref="A52:A54" r:id="rId36" display="Caron, Jocelyne" xr:uid="{26B22C77-0D2D-4868-AB1C-4F9721F4023E}"/>
+    <hyperlink ref="A69" r:id="rId37" xr:uid="{40E208B7-1356-49B7-8E5C-68615FD56B47}"/>
+    <hyperlink ref="A56:A57" r:id="rId38" display="Carrier-Perreault, Denise" xr:uid="{70EBA24F-0A59-483D-93D8-79DC4744BD8C}"/>
+    <hyperlink ref="A73" r:id="rId39" xr:uid="{97FB54F9-4F11-45A4-8663-8E3EBBAC91C7}"/>
+    <hyperlink ref="A59:A60" r:id="rId40" display="Champagne, Noëlla" xr:uid="{A056114B-1E9A-4C89-A050-02E90D3A9DAD}"/>
+    <hyperlink ref="A80" r:id="rId41" xr:uid="{EF2B299E-FCD0-4236-A94C-2200B7739C3E}"/>
+    <hyperlink ref="A63:A65" r:id="rId42" display="Charbonneau, Francine" xr:uid="{824ED570-99A7-4C0B-8E04-43DC5ED0EF42}"/>
+    <hyperlink ref="A81" r:id="rId43" xr:uid="{F73714F8-51F5-4813-B81F-29981C13C537}"/>
+    <hyperlink ref="A83" r:id="rId44" xr:uid="{8E9A066F-2201-40EB-842C-6A9934C975D1}"/>
+    <hyperlink ref="A86" r:id="rId45" xr:uid="{01EDBE29-1A22-4661-A82C-1748A04FD0E7}"/>
+    <hyperlink ref="A69:A70" r:id="rId46" display="Charest, Solange" xr:uid="{BA8FB269-7E1D-49F2-A7FC-06EDBD581B67}"/>
+    <hyperlink ref="A88" r:id="rId47" xr:uid="{59A6B8A2-F575-43FA-8FAD-972DE1DE2DE1}"/>
+    <hyperlink ref="A72:A75" r:id="rId48" display="Charlebois, Lucie" xr:uid="{A66D9F5B-3E9C-4D56-8B83-D9F5A4D41085}"/>
+    <hyperlink ref="A92" r:id="rId49" xr:uid="{F3A47605-1CCB-4C76-BA47-B5B186A1953E}"/>
+    <hyperlink ref="A94" r:id="rId50" xr:uid="{D19FD014-844B-43B8-8C27-CBDC8AFCAF59}"/>
+    <hyperlink ref="A78:A79" r:id="rId51" display="Courchesne, Michelle" xr:uid="{397B1222-F71C-4279-BBB0-0B65AAC629EE}"/>
+    <hyperlink ref="A97" r:id="rId52" xr:uid="{3F2310E1-578A-479C-9662-EEFED46A36A3}"/>
+    <hyperlink ref="A98" r:id="rId53" xr:uid="{440F8687-4C8B-4298-B586-A1210A323D73}"/>
+    <hyperlink ref="A100" r:id="rId54" xr:uid="{D3E77892-FC76-4708-A503-8FC2FFA374E4}"/>
+    <hyperlink ref="A101" r:id="rId55" xr:uid="{CBE3366F-687A-472E-8D88-9460CEF01892}"/>
+    <hyperlink ref="A102" r:id="rId56" xr:uid="{1888B387-2B24-4294-B8E8-33FBAEB4199C}"/>
+    <hyperlink ref="A103" r:id="rId57" xr:uid="{B373E43D-B8BA-439C-89B9-2BD3CA5380B5}"/>
+    <hyperlink ref="A105" r:id="rId58" xr:uid="{D80A2E07-EBDA-4FAC-B172-5B24838E4774}"/>
+    <hyperlink ref="A104" r:id="rId59" xr:uid="{E54AAB2A-8FE5-4698-9138-CDB30E5140F5}"/>
+    <hyperlink ref="A106" r:id="rId60" xr:uid="{881E71EE-FDB9-497A-B807-154534801FF0}"/>
+    <hyperlink ref="A107" r:id="rId61" xr:uid="{966B09D3-E02A-44DD-A5A5-49F97A33DDE8}"/>
+    <hyperlink ref="A108" r:id="rId62" xr:uid="{3EB532B3-6269-4F2F-B970-2C72974D59E1}"/>
+    <hyperlink ref="A109" r:id="rId63" xr:uid="{24D70276-944B-4629-B427-3883FBBE8AA0}"/>
+    <hyperlink ref="A93:A94" r:id="rId64" display="Delisle, Margaret F." xr:uid="{4EE9EF18-77DD-43E6-B3FA-351810B0EC7E}"/>
+    <hyperlink ref="A116" r:id="rId65" xr:uid="{9E67EE31-E437-4679-9C0B-43AC074FA38D}"/>
+    <hyperlink ref="A96:A97" r:id="rId66" display="Dionne, France" xr:uid="{676303F9-2738-43A4-8667-65A0E0FED061}"/>
+    <hyperlink ref="A118" r:id="rId67" xr:uid="{B6FD7AA9-4DD7-43D5-9E76-81A6BAD78F46}"/>
+    <hyperlink ref="A99:A101" r:id="rId68" display="Dionne-Marsolais, Rita" xr:uid="{5ADC6A34-1DC3-40DB-B72A-B39A4798566B}"/>
+    <hyperlink ref="A121" r:id="rId69" xr:uid="{95783592-08C1-4D35-A038-B89C07AABB69}"/>
+    <hyperlink ref="A125" r:id="rId70" xr:uid="{2859C5E9-1520-46E9-A5C0-6F209E1F14A5}"/>
+    <hyperlink ref="A124" r:id="rId71" xr:uid="{AAC53CBB-AA80-40F6-AC07-ED68D61AC366}"/>
+    <hyperlink ref="A130" r:id="rId72" xr:uid="{247A86F4-5EF0-41B5-B8B2-174279421137}"/>
+    <hyperlink ref="A107:A110" r:id="rId73" display="Doyer, Danielle" xr:uid="{38FEA197-2D99-4ED1-AD48-5B26E3327C88}"/>
+    <hyperlink ref="A132" r:id="rId74" xr:uid="{661CACBC-08F5-4FDA-ACAB-4507E06F2990}"/>
+    <hyperlink ref="A134" r:id="rId75" xr:uid="{B0A8FEED-E56C-47BA-AD8B-3E752FEE27D6}"/>
+    <hyperlink ref="A135" r:id="rId76" xr:uid="{8D96F620-DC79-4D59-A3D0-C741E6CD56E5}"/>
+    <hyperlink ref="A136" r:id="rId77" xr:uid="{70C8940F-467A-4BED-9CAF-FD10FE65218E}"/>
+    <hyperlink ref="A138" r:id="rId78" xr:uid="{628E4387-52EA-4A74-9A47-C6D0FE7A4D76}"/>
+    <hyperlink ref="A139" r:id="rId79" xr:uid="{D45D530B-8025-4DC0-A584-057CC2299256}"/>
+    <hyperlink ref="A140" r:id="rId80" xr:uid="{F038BEF7-3EDE-4D02-84E4-270AFE864A7B}"/>
+    <hyperlink ref="A146" r:id="rId81" xr:uid="{4A8B8D6F-3D09-4765-8026-2CA3AC0F5632}"/>
+    <hyperlink ref="A119:A124" r:id="rId82" display="Gagnon-Tremblay, Monique" xr:uid="{60251E41-66EA-4DA9-A44B-5C238A831DB9}"/>
+    <hyperlink ref="A149" r:id="rId83" xr:uid="{ECC1DDC4-7D2B-44BD-8FE8-5A046D5C3D8B}"/>
+    <hyperlink ref="A150" r:id="rId84" xr:uid="{3371EFEB-6E18-4649-9022-76288C17DED2}"/>
+    <hyperlink ref="A127:A130" r:id="rId85" display="Gaudreault, Maryse" xr:uid="{7BDFECB7-60F0-4504-B799-25221CADD4ED}"/>
+    <hyperlink ref="A155" r:id="rId86" xr:uid="{8FAF841B-6444-4496-9837-5A897FB42EA0}"/>
+    <hyperlink ref="A156" r:id="rId87" xr:uid="{61A64638-949F-4A56-A5F6-0DC7637ACE3A}"/>
+    <hyperlink ref="A159" r:id="rId88" xr:uid="{6425D6ED-EC41-47B7-ABE5-D899FBA154E7}"/>
+    <hyperlink ref="A161" r:id="rId89" xr:uid="{C06F72E9-11B1-4BD3-96EB-0132B9B0D82B}"/>
+    <hyperlink ref="A162" r:id="rId90" xr:uid="{B56451CD-E1F0-4267-B286-D87B2EA5362F}"/>
+    <hyperlink ref="A163" r:id="rId91" xr:uid="{E4FF61ED-4800-44A9-A67C-11E49F5F5336}"/>
+    <hyperlink ref="A164" r:id="rId92" xr:uid="{32730974-AA14-4DCF-AE4C-EA7C2ED41210}"/>
+    <hyperlink ref="A165" r:id="rId93" xr:uid="{89976A98-675A-4D41-8236-7482ACF8A2C3}"/>
+    <hyperlink ref="A166" r:id="rId94" xr:uid="{2AB41DF6-E17B-4B40-9F8B-1F73B924F8B3}"/>
+    <hyperlink ref="A167" r:id="rId95" xr:uid="{57ECCCC5-5D14-471E-9474-4A43470AECEE}"/>
+    <hyperlink ref="A170" r:id="rId96" xr:uid="{47DC01A5-AA0F-4D59-9D8E-2CCC4E875233}"/>
+    <hyperlink ref="A169" r:id="rId97" xr:uid="{10B38BC4-C317-4E87-B7F3-2ACBD2A78938}"/>
+    <hyperlink ref="A172" r:id="rId98" xr:uid="{23A4E216-0B63-4B1B-8884-9E02688DFC2F}"/>
+    <hyperlink ref="A174" r:id="rId99" xr:uid="{BC8708AA-5A07-4DCD-B3A6-A49414B912F8}"/>
+    <hyperlink ref="A176" r:id="rId100" xr:uid="{60162972-EA2E-40FC-9CC9-A221D9D4550D}"/>
+    <hyperlink ref="A146:A151" r:id="rId101" display="Harel, Louise" xr:uid="{E376710F-5308-4DE5-9857-DC94B728709B}"/>
+    <hyperlink ref="A183" r:id="rId102" xr:uid="{19E5D48A-B1DB-42C0-A3EE-D3A30D3D98C3}"/>
+    <hyperlink ref="A185" r:id="rId103" xr:uid="{C20069DE-44B4-47B4-A88D-8F21A0AA68C5}"/>
+    <hyperlink ref="A154:A156" r:id="rId104" display="Hivon, Véronique" xr:uid="{41E0E086-7CA5-40C5-B7F3-88C111988D91}"/>
+    <hyperlink ref="A193" r:id="rId105" xr:uid="{A2FD13EE-F343-4836-A2B7-B922606EC79D}"/>
+    <hyperlink ref="A159:A163" r:id="rId106" display="Houda-Pepin, Fatima" xr:uid="{FE5EED9A-FD5A-48C8-809B-F563F47DB57A}"/>
+    <hyperlink ref="A196" r:id="rId107" xr:uid="{8D15F96C-40E2-4D9B-BA8F-B654CEC75D01}"/>
+    <hyperlink ref="A195" r:id="rId108" xr:uid="{005B3613-77E0-48E4-85F8-F2931B15F787}"/>
+    <hyperlink ref="A197" r:id="rId109" xr:uid="{88C40A3D-317A-4155-88C3-A87779E99421}"/>
+    <hyperlink ref="A198" r:id="rId110" xr:uid="{5C1737B8-51BC-4F62-BA59-7FECB738BCB2}"/>
+    <hyperlink ref="A168:A170" r:id="rId111" display="James, Yolande" xr:uid="{FCA9695E-F36C-4D31-8799-59BA1F5462A1}"/>
+    <hyperlink ref="A202" r:id="rId112" xr:uid="{B489D93A-885B-453E-AC67-7A03850FA43B}"/>
+    <hyperlink ref="A203" r:id="rId113" xr:uid="{9075587A-4D1C-43E3-8C5E-27F2D67B17C3}"/>
+    <hyperlink ref="A208" r:id="rId114" xr:uid="{30666B99-7A0A-4C7D-9FCA-B0EE0C65D8CD}"/>
+    <hyperlink ref="A174:A176" r:id="rId115" display="Jérôme-Forget, Monique" xr:uid="{376A1680-9636-41C0-9707-9632B14A5F86}"/>
+    <hyperlink ref="A211" r:id="rId116" xr:uid="{BAA2A8E0-7F30-4E50-8638-FF9338A11406}"/>
+    <hyperlink ref="A178:A179" r:id="rId117" display="Juneau, Carmen" xr:uid="{9C1DF664-7E2F-4D7F-925E-B3A6C4ABAC42}"/>
+    <hyperlink ref="A214" r:id="rId118" xr:uid="{8A3D26FB-BC00-49DB-8ADF-6D636472C948}"/>
+    <hyperlink ref="A181:A183" r:id="rId119" display="Kirkland-Casgrain, Claire" xr:uid="{EEEF9A05-1FA0-4376-9EAA-E95B480E2C7A}"/>
+    <hyperlink ref="A218" r:id="rId120" xr:uid="{7B7B1DEC-A248-4D9B-AE91-3C443224C0E9}"/>
+    <hyperlink ref="A185:A187" r:id="rId121" display="L’Écuyer, Charlotte" xr:uid="{3C6F502E-5AEA-450B-B099-BE2BC3F50D7C}"/>
+    <hyperlink ref="A220" r:id="rId122" xr:uid="{B8E399EF-C364-4CF9-8493-07FC243AFC6D}"/>
+    <hyperlink ref="A222" r:id="rId123" xr:uid="{13C06316-B182-4146-A94C-E7DFF7F7E42B}"/>
+    <hyperlink ref="A224" r:id="rId124" xr:uid="{6A9903DE-1B90-4C73-99A9-A8E7B658E712}"/>
+    <hyperlink ref="A226" r:id="rId125" xr:uid="{DB71B244-7F33-4A27-90AD-EE11D5A10BD3}"/>
+    <hyperlink ref="A229" r:id="rId126" xr:uid="{E15BAEB8-B66A-40D3-98F9-FB9167E2C2AD}"/>
+    <hyperlink ref="A230" r:id="rId127" xr:uid="{CB38A94B-EDE3-436C-8A0E-DF1936F7AB55}"/>
+    <hyperlink ref="A194:A195" r:id="rId128" display="Lamquin-Éthier, Michèle" xr:uid="{6655D7CC-1D7B-4B94-B995-9C782A98A4C7}"/>
+    <hyperlink ref="A233" r:id="rId129" xr:uid="{485F6161-1BFE-46A3-B07D-231FDA466926}"/>
+    <hyperlink ref="A234" r:id="rId130" xr:uid="{B84782D1-6291-4805-AF68-DFD3F8A32925}"/>
+    <hyperlink ref="A235" r:id="rId131" xr:uid="{F696D8ED-FE14-4DC8-90DF-A371C29DAE0D}"/>
+    <hyperlink ref="A236" r:id="rId132" xr:uid="{95327D61-7BBD-4388-A871-CBF83416BB43}"/>
+    <hyperlink ref="A237" r:id="rId133" xr:uid="{A401EE00-0705-4252-A2BD-F2187779AB5B}"/>
+    <hyperlink ref="A238" r:id="rId134" xr:uid="{C71D6421-6FEB-4FCD-921C-FD671C56E7DC}"/>
+    <hyperlink ref="A239" r:id="rId135" xr:uid="{A2A2E4A8-32F7-4E7A-BB6C-AC49E8766733}"/>
+    <hyperlink ref="A203:A204" r:id="rId136" display="Lavoie-Roux, Thérèse" xr:uid="{2DF17EE5-D727-4203-8660-462D9333A69D}"/>
+    <hyperlink ref="A242" r:id="rId137" xr:uid="{8D96BB68-5571-49D0-80BC-BDE6065F9793}"/>
+    <hyperlink ref="A244" r:id="rId138" xr:uid="{9150119D-BC76-4FBF-B861-FDA2236CA2B5}"/>
+    <hyperlink ref="A245" r:id="rId139" xr:uid="{FDC015C6-3165-40C2-800F-A8C834923788}"/>
+    <hyperlink ref="A248" r:id="rId140" xr:uid="{76D8E4A1-75DE-4501-8E1B-AE7BE6D704D1}"/>
+    <hyperlink ref="A209:A210" r:id="rId141" display="Leblanc, Diane" xr:uid="{371D0435-9449-4125-A146-3D1CBDC2E163}"/>
+    <hyperlink ref="A249" r:id="rId142" xr:uid="{B5EF1DD8-8E3D-43AA-A62E-F2275EBE75F4}"/>
+    <hyperlink ref="A250" r:id="rId143" xr:uid="{D93B39B0-9359-42B8-8009-A76A0CF94934}"/>
+    <hyperlink ref="A252" r:id="rId144" xr:uid="{A85CE9D4-CDE6-44F4-BE79-2CF357EA0B31}"/>
+    <hyperlink ref="A254" r:id="rId145" xr:uid="{09674BE4-519E-4431-B4ED-61D15EFA99D2}"/>
+    <hyperlink ref="A255" r:id="rId146" xr:uid="{17219F33-7BDF-4A99-AA71-3265FCC892E5}"/>
+    <hyperlink ref="A256" r:id="rId147" xr:uid="{7EACFC51-725C-47BA-B80F-9275EEFDBFD7}"/>
+    <hyperlink ref="A257" r:id="rId148" xr:uid="{A6F45F16-D282-4AE4-A50E-0A491E833717}"/>
+    <hyperlink ref="A258" r:id="rId149" xr:uid="{20E207CF-91BB-4921-BED9-F9E61ACF4D13}"/>
+    <hyperlink ref="A259" r:id="rId150" xr:uid="{5D715DBA-EB40-4004-A748-2A1F967ED371}"/>
+    <hyperlink ref="A220:A226" r:id="rId151" display="Léger, Nicole" xr:uid="{5F4870D4-4485-417F-B092-A7F22CF0164A}"/>
+    <hyperlink ref="A266" r:id="rId152" xr:uid="{85F542E9-4323-4EC6-B49B-CBD01ADC8560}"/>
+    <hyperlink ref="A228:A229" r:id="rId153" display="Lemieux, Diane" xr:uid="{6298415C-7546-4C0B-BE3F-F75703FEF727}"/>
+    <hyperlink ref="A269" r:id="rId154" xr:uid="{45E9A8FA-37F2-46EC-B4D5-DA8FF2B88F0B}"/>
+    <hyperlink ref="A270" r:id="rId155" xr:uid="{68D68466-CE81-4807-9752-174D5200BE34}"/>
+    <hyperlink ref="A271" r:id="rId156" xr:uid="{C48AC9E4-981A-400F-AD4E-3E0C2D7621AB}"/>
+    <hyperlink ref="A233:A235" r:id="rId157" display="Loiselle, Nicole" xr:uid="{B355BF12-8D98-4D02-B159-14889DA1B3CC}"/>
+    <hyperlink ref="A275" r:id="rId158" xr:uid="{3C615665-5045-42D8-AE61-27835FACC80A}"/>
+    <hyperlink ref="A278" r:id="rId159" xr:uid="{10F8EA79-27D3-4B27-94CE-95EE02BD2FC0}"/>
+    <hyperlink ref="A238:A241" r:id="rId160" display="Malavoy, Marie" xr:uid="{15159535-92A2-44B3-9F2E-9DF9A7E7AF23}"/>
+    <hyperlink ref="A283" r:id="rId161" xr:uid="{CC697327-85CA-4C72-819D-46DD903A2298}"/>
+    <hyperlink ref="A243:A247" r:id="rId162" display="Maltais, Agnès" xr:uid="{87F13D0D-E20F-4785-89CA-5B45C0ED2322}"/>
+    <hyperlink ref="A289" r:id="rId163" xr:uid="{71B9DE1E-F261-4479-9413-504FABEE2DDC}"/>
+    <hyperlink ref="A296" r:id="rId164" xr:uid="{D9D7C0C7-8C79-4E0D-99A9-B878E1B5A349}"/>
+    <hyperlink ref="A250:A256" r:id="rId165" display="Marois, Pauline" xr:uid="{37FE3340-58E5-4A9A-9679-761F51BFA8D7}"/>
+    <hyperlink ref="A298" r:id="rId166" xr:uid="{A9A1286E-AD16-4EA2-B77A-9BD46FAE3E62}"/>
+    <hyperlink ref="A299" r:id="rId167" xr:uid="{7828893A-EE15-4666-9424-9F03068EA993}"/>
+    <hyperlink ref="A301" r:id="rId168" xr:uid="{44E91F80-AF5C-4B8A-A496-635A5F60B87D}"/>
+    <hyperlink ref="A304" r:id="rId169" xr:uid="{97A959F3-2419-4062-8D24-DB4DEA7A16AC}"/>
+    <hyperlink ref="A303" r:id="rId170" xr:uid="{D4D64183-3474-4CEF-B5FA-FA27FA05DE29}"/>
+    <hyperlink ref="A309" r:id="rId171" xr:uid="{91968137-F1F5-4C82-A6FD-0BC38384B29B}"/>
+    <hyperlink ref="A263:A266" r:id="rId172" display="Ménard, Nicole" xr:uid="{1544A225-1A6F-4FAA-B040-9317A42450AD}"/>
+    <hyperlink ref="A310" r:id="rId173" xr:uid="{78BA38DA-6ADA-4AC4-849E-83F88F29B38A}"/>
+    <hyperlink ref="A312" r:id="rId174" xr:uid="{1D0C8FEF-0168-430D-862E-45FF6B0DCC69}"/>
+    <hyperlink ref="A311" r:id="rId175" xr:uid="{AA078E7E-CFAA-4764-A67F-B10685621695}"/>
+    <hyperlink ref="A313" r:id="rId176" xr:uid="{88F54BBC-9F30-429A-85C7-18151DF7101B}"/>
+    <hyperlink ref="A314" r:id="rId177" xr:uid="{F42D8E8B-BC3C-4B6E-B08C-432CD2DE8475}"/>
+    <hyperlink ref="A316" r:id="rId178" xr:uid="{D9C7A19E-12FB-42C7-B1BB-A81D94538230}"/>
+    <hyperlink ref="A315" r:id="rId179" xr:uid="{B6AD449E-7B27-43AA-B81F-EEF2CE9B49F6}"/>
+    <hyperlink ref="A320" r:id="rId180" xr:uid="{897320FB-FF54-429F-AF32-DFC75A79E4C1}"/>
+    <hyperlink ref="A275:A277" r:id="rId181" display="Normandeau, Nathalie" xr:uid="{81B6B0A7-A3BD-4FB2-A1B6-55A403FB2ECF}"/>
+    <hyperlink ref="A322" r:id="rId182" xr:uid="{D8524DC4-F280-427A-B3CA-5E036D3F62A1}"/>
+    <hyperlink ref="A279:A280" r:id="rId183" display="Ouellet, Martine" xr:uid="{322A987D-C865-4E7B-9D53-64212B65E5DC}"/>
+    <hyperlink ref="A325" r:id="rId184" xr:uid="{CE56C6D8-3DC4-4C32-B659-B55F9C24A289}"/>
+    <hyperlink ref="A329" r:id="rId185" xr:uid="{47C32DF5-D943-4FCF-9139-A85E31ED166F}"/>
+    <hyperlink ref="A326" r:id="rId186" xr:uid="{0F90C325-9BB8-4E7A-8EB1-9A21E0FF1834}"/>
+    <hyperlink ref="A282:A283" r:id="rId187" display="Papineau, Lucie" xr:uid="{01EC70A2-1772-45A2-9094-13ED5AF62842}"/>
+    <hyperlink ref="A331" r:id="rId188" xr:uid="{B3B93B12-AF51-4328-B0EA-46205427DB94}"/>
+    <hyperlink ref="A330" r:id="rId189" xr:uid="{C6FF5F7D-5BB6-4693-91C0-090CC8570C5C}"/>
+    <hyperlink ref="A332" r:id="rId190" xr:uid="{E29261DC-0239-414F-B433-3CE7407E2C43}"/>
+    <hyperlink ref="A333" r:id="rId191" xr:uid="{4DF69D9B-381B-4EA6-870B-3B87900C6D7A}"/>
+    <hyperlink ref="A334" r:id="rId192" xr:uid="{6C4C6D71-6469-4BCF-9F43-DAC7A3AB616B}"/>
+    <hyperlink ref="A338" r:id="rId193" xr:uid="{98A2AC10-D94E-4AC9-9DDA-415421876B85}"/>
+    <hyperlink ref="A291:A292" r:id="rId194" display="Poirier, Carole" xr:uid="{CA1D8AE2-F416-4456-8313-6406E1A717E3}"/>
+    <hyperlink ref="A341" r:id="rId195" xr:uid="{627EECF2-564E-45AB-AF36-3D8E2452B325}"/>
+    <hyperlink ref="A343" r:id="rId196" xr:uid="{E07C8080-BBDD-45FF-ADBD-2521D6E076E3}"/>
+    <hyperlink ref="A344" r:id="rId197" xr:uid="{C005FB0A-4F24-4C85-9B89-0CCB53BD418D}"/>
+    <hyperlink ref="A345" r:id="rId198" xr:uid="{4EAF0731-1022-4078-B215-7D5AE36C8A2A}"/>
+    <hyperlink ref="A351" r:id="rId199" xr:uid="{A928BD8B-DE95-406E-8951-357EE928BEE2}"/>
+    <hyperlink ref="A298:A302" r:id="rId200" display="Richard, Lorraine" xr:uid="{F915BC1F-08C8-44C3-B6AE-C9639763A531}"/>
+    <hyperlink ref="A352" r:id="rId201" xr:uid="{7A5261B8-F8AF-4A4C-B90D-B81F0161DBBB}"/>
+    <hyperlink ref="A353" r:id="rId202" xr:uid="{B83BB66D-2E00-41E3-AC1D-C3F681F21637}"/>
+    <hyperlink ref="A357" r:id="rId203" xr:uid="{68267559-59EC-4D74-AA63-C5E067146863}"/>
+    <hyperlink ref="A306:A307" r:id="rId204" display="Robert, Hélène" xr:uid="{3A6C6887-ED8D-4F17-A5AF-BF0426D75D36}"/>
+    <hyperlink ref="A359" r:id="rId205" xr:uid="{799755CA-28A8-4085-A801-397F9218941B}"/>
+    <hyperlink ref="A358" r:id="rId206" xr:uid="{EE063420-280F-47CD-9DBE-52FBD62BFB17}"/>
+    <hyperlink ref="A360" r:id="rId207" xr:uid="{B09B02AC-DC56-4C2F-9C43-BDC16C87A1A5}"/>
+    <hyperlink ref="A361" r:id="rId208" xr:uid="{365AC6C7-04C1-4853-81D5-3BB6FD0469E4}"/>
+    <hyperlink ref="A362" r:id="rId209" xr:uid="{171A2959-343B-4EA7-A96D-D267DE855226}"/>
+    <hyperlink ref="A363" r:id="rId210" xr:uid="{EDEE7E2B-B51E-4710-8C6E-D91814E08FED}"/>
+    <hyperlink ref="A314:A316" r:id="rId211" display="Rotiroti, Filomena" xr:uid="{F99C9D1C-0EBD-4B10-A1F2-FC4A17F81AE5}"/>
+    <hyperlink ref="A368" r:id="rId212" xr:uid="{0F7EE6C1-8359-44D3-AE6A-4680CFBE28F0}"/>
+    <hyperlink ref="A370" r:id="rId213" xr:uid="{12616D87-1594-43AF-8B89-43A5515E4598}"/>
+    <hyperlink ref="A372" r:id="rId214" xr:uid="{70FF0F88-D88B-4764-A7B2-B8084174939F}"/>
+    <hyperlink ref="A320:A321" r:id="rId215" display="Roy, Nathalie" xr:uid="{1A9CC24C-FBF9-4D72-A724-BD0F9AE2DAE8}"/>
+    <hyperlink ref="A376" r:id="rId216" xr:uid="{AC25ADC4-2D1A-4D65-BEA9-D2C349E92B7F}"/>
+    <hyperlink ref="A323:A326" r:id="rId217" display="Roy, Sylvie" xr:uid="{682062C2-F004-4586-A5D2-DA2A34DDF2C5}"/>
+    <hyperlink ref="A381" r:id="rId218" xr:uid="{D13F5309-7C6A-4578-B4B5-D4A42D860537}"/>
+    <hyperlink ref="A382" r:id="rId219" xr:uid="{784B3599-4F18-40DB-8A23-75872FCFEF06}"/>
+    <hyperlink ref="A383" r:id="rId220" xr:uid="{D62170D8-B17D-4D69-8258-0406C4A1AAA6}"/>
+    <hyperlink ref="A384" r:id="rId221" xr:uid="{46CD2237-F165-4214-8EBB-34BFDC41B85B}"/>
+    <hyperlink ref="A385" r:id="rId222" xr:uid="{49776287-57E9-4725-89E2-34421EC46C0F}"/>
+    <hyperlink ref="A388" r:id="rId223" xr:uid="{08C9C9B0-AB93-4588-AE90-84CFCECBF334}"/>
+    <hyperlink ref="A390" r:id="rId224" xr:uid="{3EF716AD-D2AB-49C1-9750-176BBD765EE6}"/>
+    <hyperlink ref="A391" r:id="rId225" xr:uid="{AD921D76-D623-4AA2-829A-DE3FF40469D7}"/>
+    <hyperlink ref="A392" r:id="rId226" xr:uid="{70265EE8-2795-4EFE-8554-B2F23AF6B763}"/>
+    <hyperlink ref="A393" r:id="rId227" xr:uid="{8C69A2EC-84E3-41B5-8DC7-B06A3473F889}"/>
+    <hyperlink ref="A395" r:id="rId228" xr:uid="{0524DFFB-8985-471F-9229-34DD31FF6E40}"/>
+    <hyperlink ref="A396" r:id="rId229" xr:uid="{198A87D6-CB21-4E3F-8888-46F7FF518824}"/>
+    <hyperlink ref="A397" r:id="rId230" xr:uid="{33CD35D1-53E7-4C7C-8C64-E6BCF472CE53}"/>
+    <hyperlink ref="A402" r:id="rId231" xr:uid="{4EE7F006-80AF-404D-9143-B36E1C9BBADB}"/>
+    <hyperlink ref="A342:A345" r:id="rId232" display="St-Pierre, Christine" xr:uid="{956FE1D5-2020-4896-8C03-0850703D12E7}"/>
+    <hyperlink ref="A403" r:id="rId233" xr:uid="{145F8CBC-EA7A-4E18-8FE6-0E08303E256B}"/>
+    <hyperlink ref="A405" r:id="rId234" xr:uid="{52F8567F-5A50-4B49-86F4-6F92A1A21120}"/>
+    <hyperlink ref="A406" r:id="rId235" xr:uid="{C6DC345D-6115-4723-A25C-D6589793DFE0}"/>
+    <hyperlink ref="A349:A354" r:id="rId236" display="Thériault, Lise" xr:uid="{75203802-8039-47C3-924F-588ABAEDD1D5}"/>
+    <hyperlink ref="A414" r:id="rId237" xr:uid="{8F33D1EA-B853-4166-B9B2-3CE828BE91F9}"/>
+    <hyperlink ref="A416" r:id="rId238" xr:uid="{1223B652-420D-488B-9F46-4F886F270F50}"/>
+    <hyperlink ref="A415" r:id="rId239" xr:uid="{576C5AFF-8E45-49B7-88A9-B9BE75BD9FDB}"/>
+    <hyperlink ref="A417" r:id="rId240" xr:uid="{3E705402-0265-4001-8B7E-E0CB3A1C72CC}"/>
+    <hyperlink ref="A418" r:id="rId241" xr:uid="{99AA076F-F202-4B89-83C4-ED4CB1B989FA}"/>
+    <hyperlink ref="A419" r:id="rId242" xr:uid="{FDD75F85-035A-4C25-B46C-67E68974811A}"/>
+    <hyperlink ref="A361:A363" r:id="rId243" display="Vallée, Stéphanie" xr:uid="{36DC4546-D2CF-4CA1-8161-B047606AD33A}"/>
+    <hyperlink ref="A423" r:id="rId244" xr:uid="{8B0B815B-D2A7-41E4-8462-E9DFE47016E2}"/>
+    <hyperlink ref="A424" r:id="rId245" xr:uid="{DE074ADC-5947-448F-A581-DA9DEAF995D0}"/>
+    <hyperlink ref="A425" r:id="rId246" xr:uid="{FE71509A-589E-4EC3-B752-9590A186FCB4}"/>
+    <hyperlink ref="A367:A370" r:id="rId247" display="Vermette, Cécile" xr:uid="{8095F0CE-EB04-4A21-98D9-7BBFD72E547C}"/>
+    <hyperlink ref="A430" r:id="rId248" xr:uid="{F4604B3B-948D-467F-A39F-3779C597EB78}"/>
+    <hyperlink ref="A372:A374" r:id="rId249" display="Vien, Dominique" xr:uid="{311D9B04-08FB-44FE-A72D-54CDB5ACE204}"/>
+    <hyperlink ref="A434" r:id="rId250" xr:uid="{391488F3-DC71-46FF-BA6E-F6C21F0FEFD4}"/>
+    <hyperlink ref="A377:A379" r:id="rId251" display="Weil, Kathleen" xr:uid="{4A6CDECF-8AD7-4CDF-BBFA-B57C00767186}"/>
+    <hyperlink ref="A440" r:id="rId252" xr:uid="{F75FD901-AA6D-4587-9BC9-C4C19ADD26C1}"/>
+    <hyperlink ref="A439" r:id="rId253" xr:uid="{6AF5A47B-9D5F-4AE9-ACFA-CC87863EAE5C}"/>
+    <hyperlink ref="A96" r:id="rId254" xr:uid="{F90322C6-2DEC-46AE-825F-1394A44A3153}"/>
+    <hyperlink ref="A59" r:id="rId255" xr:uid="{C42B73CF-AE0E-47B0-A058-C2F556622F36}"/>
+    <hyperlink ref="A76" r:id="rId256" xr:uid="{C73438C0-92A7-4B68-A8E4-2323201EC94D}"/>
+    <hyperlink ref="A389" r:id="rId257" xr:uid="{02124130-AFFA-4016-AB65-C397451120C8}"/>
+    <hyperlink ref="A122" r:id="rId258" xr:uid="{68AEB9C6-5030-48EF-9565-019ABDF1FB8A}"/>
+    <hyperlink ref="A3" r:id="rId259" xr:uid="{1A01452A-9548-4498-A510-7A21117A50C7}"/>
+    <hyperlink ref="A6" r:id="rId260" xr:uid="{CE090A2D-D350-4F83-BF42-91BBB51A75EB}"/>
+    <hyperlink ref="A30" r:id="rId261" xr:uid="{1AA7293D-E5DF-4CD9-86C4-99707EB0F4A8}"/>
+    <hyperlink ref="A31" r:id="rId262" xr:uid="{4F65D82C-EED5-4F3E-A764-C0874B9409CA}"/>
+    <hyperlink ref="A41" r:id="rId263" xr:uid="{F109A60A-090B-4F4F-B947-352E06706778}"/>
+    <hyperlink ref="A43" r:id="rId264" xr:uid="{C577B316-3ED4-4834-9A59-7A0767611AEA}"/>
+    <hyperlink ref="A46" r:id="rId265" xr:uid="{C0CA760B-705C-483B-B4E2-D26BDC7C8298}"/>
+    <hyperlink ref="A47" r:id="rId266" xr:uid="{C3454262-6AE4-4002-8C53-C61F6BD0BCC9}"/>
+    <hyperlink ref="A48" r:id="rId267" xr:uid="{52669E87-5617-47BC-A27D-082F642697B3}"/>
+    <hyperlink ref="A58" r:id="rId268" xr:uid="{FD9EA45A-66EA-40EC-8A4D-0C0B54484684}"/>
+    <hyperlink ref="A60" r:id="rId269" xr:uid="{8FA7F413-E0E4-4864-8BB8-1C04BA066746}"/>
+    <hyperlink ref="A61" r:id="rId270" xr:uid="{004E185D-6E28-4DA2-BD31-634CE103F127}"/>
+    <hyperlink ref="A68" r:id="rId271" xr:uid="{F8A1A95F-FDE6-4E03-9D82-0CC9AA9D944B}"/>
+    <hyperlink ref="A72" r:id="rId272" xr:uid="{9A213659-330C-49A6-9315-8098CDA9C4EF}"/>
+    <hyperlink ref="A82" r:id="rId273" xr:uid="{6CCC4D5C-FD1D-4400-B9E1-BED1B11A79F4}"/>
+    <hyperlink ref="A99" r:id="rId274" xr:uid="{7A2EB3ED-2FC4-4AC5-9C05-6F8D251C5BF9}"/>
+    <hyperlink ref="A112" r:id="rId275" xr:uid="{0819C6D6-6714-4761-A5A4-248D7DD17092}"/>
+    <hyperlink ref="A113" r:id="rId276" xr:uid="{0F0A589E-E423-4E8F-9B5A-8335328BF40C}"/>
+    <hyperlink ref="A123" r:id="rId277" xr:uid="{D4B44B5E-481F-4666-A506-722272380057}"/>
+    <hyperlink ref="A131" r:id="rId278" xr:uid="{6D5B686F-AEAC-463E-B9DB-E365773D1B8E}"/>
+    <hyperlink ref="A133" r:id="rId279" xr:uid="{778FBED6-8983-4233-9150-523A97A7C372}"/>
+    <hyperlink ref="A137" r:id="rId280" xr:uid="{96B0323B-F911-485C-8774-1009F69802CA}"/>
+    <hyperlink ref="A148" r:id="rId281" xr:uid="{4E8BF6A1-A0A6-4924-8432-BCAC7333E6BE}"/>
+    <hyperlink ref="A157" r:id="rId282" xr:uid="{11DC3A95-67F3-4BC2-938C-78068939EE47}"/>
+    <hyperlink ref="A160" r:id="rId283" xr:uid="{08254F4A-55F3-4D3D-BF3A-2CD80959DD48}"/>
+    <hyperlink ref="A168" r:id="rId284" xr:uid="{BEF60AEC-9665-451D-807B-F66DF6E0AA49}"/>
+    <hyperlink ref="A171" r:id="rId285" xr:uid="{4F9555C9-3422-418C-B74F-EB6795660D96}"/>
+    <hyperlink ref="A173" r:id="rId286" xr:uid="{0DFFB3B9-A917-4787-8D32-E4171746F899}"/>
+    <hyperlink ref="A182" r:id="rId287" xr:uid="{39CEAB0A-0110-4188-BCCE-6F1C56B70764}"/>
+    <hyperlink ref="A184" r:id="rId288" xr:uid="{9B38D453-28B1-4999-BD12-12C03A952F01}"/>
+    <hyperlink ref="A204" r:id="rId289" xr:uid="{A33F3B0D-9319-405D-9D09-C3FFD0E01664}"/>
+    <hyperlink ref="A221" r:id="rId290" xr:uid="{DC6471B0-484D-4B2B-A862-D6F913C07FA5}"/>
+    <hyperlink ref="A223" r:id="rId291" xr:uid="{7CAADB9D-6DF7-4837-A7EC-74962C0FA0F1}"/>
+    <hyperlink ref="A227" r:id="rId292" xr:uid="{3C08ACCF-0554-4D92-8E86-71F0A2B2FB09}"/>
+    <hyperlink ref="A228" r:id="rId293" xr:uid="{C10611F9-BE37-4E03-80C3-480F779F2290}"/>
+    <hyperlink ref="A243" r:id="rId294" xr:uid="{313DE18D-EFF4-4031-A54D-0659D82AFA29}"/>
+    <hyperlink ref="A251" r:id="rId295" xr:uid="{159E2623-3245-4069-AE58-22A716BC84ED}"/>
+    <hyperlink ref="A253" r:id="rId296" xr:uid="{0560E5CE-E16F-449A-9F09-DACD509595E1}"/>
+    <hyperlink ref="A276" r:id="rId297" xr:uid="{C530643E-FE73-4A14-83BF-FCED1B1DCC74}"/>
+    <hyperlink ref="A282" r:id="rId298" xr:uid="{DA78774C-118C-4F5F-B769-2750C8E593BE}"/>
+    <hyperlink ref="A300" r:id="rId299" xr:uid="{A0DA83FD-36FD-4209-A48A-D6CE5ED5B47C}"/>
+    <hyperlink ref="A302" r:id="rId300" xr:uid="{B6862953-009F-489A-B2AD-D9DC02F997F5}"/>
+    <hyperlink ref="A317" r:id="rId301" xr:uid="{731C7F80-3F16-41A4-909C-943460D1D1AA}"/>
+    <hyperlink ref="A335" r:id="rId302" xr:uid="{263386BD-8150-4EED-A2FC-D814E52F198A}"/>
+    <hyperlink ref="A339" r:id="rId303" xr:uid="{F868FE10-AE22-4BF4-821C-D6733A9900F5}"/>
+    <hyperlink ref="A340" r:id="rId304" xr:uid="{A421510F-203D-4D38-A911-ED6DB9BC54F0}"/>
+    <hyperlink ref="A342" r:id="rId305" xr:uid="{E5FD79A3-65C6-4560-9CAB-2B2010915627}"/>
+    <hyperlink ref="A354" r:id="rId306" xr:uid="{1C5A6F48-7849-4D6C-A342-22ACA0D074D8}"/>
+    <hyperlink ref="A367" r:id="rId307" xr:uid="{642851A3-4A39-47C0-A74E-F6C65DBFBFCD}"/>
+    <hyperlink ref="A369" r:id="rId308" xr:uid="{2D72375F-4463-4A94-8FE1-E0B271D03323}"/>
+    <hyperlink ref="A374" r:id="rId309" xr:uid="{43AB4728-73C2-410C-B4CC-03B4D3EE4AEA}"/>
+    <hyperlink ref="A375" r:id="rId310" xr:uid="{3F270C36-64F6-48D6-B4A1-24C57CF074DF}"/>
+    <hyperlink ref="A386" r:id="rId311" xr:uid="{F31DBBE8-2C25-4D93-BE0A-FF217C9E2905}"/>
+    <hyperlink ref="A387" r:id="rId312" xr:uid="{B9F639EE-F98E-453D-BDF5-396FA5E681CF}"/>
+    <hyperlink ref="A394" r:id="rId313" xr:uid="{B9279501-944C-4ED1-BCE9-D5439149FC49}"/>
+    <hyperlink ref="A404" r:id="rId314" xr:uid="{E40F652F-17DC-4553-8411-EE71B14F3B82}"/>
+    <hyperlink ref="A413" r:id="rId315" xr:uid="{82148BCF-7381-4C31-99DC-FD74B828CBD2}"/>
+    <hyperlink ref="A438" r:id="rId316" xr:uid="{21536275-9C51-4FBF-9A5B-13BFBBFBC75A}"/>
+    <hyperlink ref="A158" r:id="rId317" xr:uid="{526C9FEB-C473-46D3-8417-16980C7F7BE1}"/>
+    <hyperlink ref="A225" r:id="rId318" xr:uid="{4B639911-C607-453F-BFD0-61C3BEA2B240}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId447"/>
-  <drawing r:id="rId448"/>
+  <pageSetup orientation="portrait" r:id="rId319"/>
+  <drawing r:id="rId320"/>
   <tableParts count="1">
-    <tablePart r:id="rId449"/>
+    <tablePart r:id="rId321"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...23 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0683056e-20ca-4d1a-9994-38726de96c77" xmlns:ns3="818e2508-81bc-4771-91be-949b271fd80e" xmlns:ns4="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a3ce8cdeedb35f99827fa7565a55ec7d" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ECE9580C1D0B084F873123C424E583F8" ma:contentTypeVersion="45" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="6bdd82efc4f009d26aef524532962153">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0683056e-20ca-4d1a-9994-38726de96c77" xmlns:ns3="818e2508-81bc-4771-91be-949b271fd80e" xmlns:ns4="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1" xmlns:ns5="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xmlns:ns6="08bfab35-c0ae-4247-a240-43dcd2ac7a80" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e78cd812a7c901dea892afa05d62b07" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="0683056e-20ca-4d1a-9994-38726de96c77"/>
     <xsd:import namespace="818e2508-81bc-4771-91be-949b271fd80e"/>
     <xsd:import namespace="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1"/>
+    <xsd:import namespace="f53a051f-3f64-47d6-8de1-6a03fdbf7d14"/>
+    <xsd:import namespace="08bfab35-c0ae-4247-a240-43dcd2ac7a80"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Code_x0020_du_x0020_repertoire" minOccurs="0"/>
                 <xsd:element ref="ns2:Direction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:Statut" minOccurs="0"/>
                 <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns5:DocumentId" minOccurs="0"/>
+                <xsd:element ref="ns5:IntegrationStatus" minOccurs="0"/>
+                <xsd:element ref="ns5:UltimaId" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationCode" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationConfidentiality" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationDescription" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationId" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationLevel" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationTitle" minOccurs="0"/>
+                <xsd:element ref="ns5:ClassificationType" minOccurs="0"/>
+                <xsd:element ref="ns5:CopyType" minOccurs="0"/>
+                <xsd:element ref="ns5:DatasetId" minOccurs="0"/>
+                <xsd:element ref="ns5:DirectionQUSP" minOccurs="0"/>
+                <xsd:element ref="ns5:ErrorDetails" minOccurs="0"/>
+                <xsd:element ref="ns5:LifeCycleConfidentiality" minOccurs="0"/>
+                <xsd:element ref="ns5:CodeCR" minOccurs="0"/>
+                <xsd:element ref="ns5:PlannedDispositionCode" minOccurs="0"/>
+                <xsd:element ref="ns5:PlannedDispositionDate" minOccurs="0"/>
+                <xsd:element ref="ns5:RetentionRuleCode" minOccurs="0"/>
+                <xsd:element ref="ns6:RetentionRuleId" minOccurs="0"/>
+                <xsd:element ref="ns5:RetentionRuleTitle" minOccurs="0"/>
+                <xsd:element ref="ns5:StatusDesc" minOccurs="0"/>
+                <xsd:element ref="ns5:UnitId" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0683056e-20ca-4d1a-9994-38726de96c77" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Code_x0020_du_x0020_repertoire" ma:index="8" nillable="true" ma:displayName="Code du repertoire" ma:internalName="Code_x0020_du_x0020_repertoire">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-          <xsd:maxLength value="10"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Direction" ma:index="9" nillable="true" ma:displayName="Direction" ma:list="{35d096bf-50de-42b5-bc8c-eeed33589348}" ma:internalName="Direction" ma:showField="Title" ma:web="0683056e-20ca-4d1a-9994-38726de96c77">
       <xsd:simpleType>
         <xsd:restriction base="dms:Lookup"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -15118,50 +15083,234 @@
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="20" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5713d6c2-d296-4b7b-baae-a9d2371d082a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="27" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="28" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="52" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="DocumentId" ma:index="29" nillable="true" ma:displayName="No interne Document" ma:internalName="DocumentId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="IntegrationStatus" ma:index="30" nillable="true" ma:displayName="État Intégration" ma:format="Dropdown" ma:indexed="true" ma:internalName="IntegrationStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="retentionInfoApplied"/>
+          <xsd:enumeration value="incompleteUpload"/>
+          <xsd:enumeration value="errorUploading"/>
+          <xsd:enumeration value="archivedInQoreUltima"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UltimaId" ma:index="31" nillable="true" ma:displayName="No interne Dossier" ma:internalName="UltimaId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationCode" ma:index="32" nillable="true" ma:displayName="Code de classification" ma:internalName="ClassificationCode">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationConfidentiality" ma:index="33" nillable="true" ma:displayName="Niveau de confidentialité classification" ma:internalName="ClassificationConfidentiality" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationDescription" ma:index="34" nillable="true" ma:displayName="Description du code" ma:internalName="ClassificationDescription">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationId" ma:index="35" nillable="true" ma:displayName="Classification Id" ma:internalName="ClassificationId" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationLevel" ma:index="36" nillable="true" ma:displayName="Niveau de classification" ma:internalName="ClassificationLevel" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationTitle" ma:index="37" nillable="true" ma:displayName="ClassificationTitle" ma:internalName="ClassificationTitle">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClassificationType" ma:index="38" nillable="true" ma:displayName="Type de classification" ma:internalName="ClassificationType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CopyType" ma:index="39" nillable="true" ma:displayName="Exemplaire" ma:internalName="CopyType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DatasetId" ma:index="40" nillable="true" ma:displayName="Ensemble" ma:internalName="DatasetId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DirectionQUSP" ma:index="41" nillable="true" ma:displayName="Direction" ma:internalName="DirectionQUSP">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ErrorDetails" ma:index="42" nillable="true" ma:displayName="Détail des erreurs" ma:internalName="ErrorDetails">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LifeCycleConfidentiality" ma:index="43" nillable="true" ma:displayName="Niveau de confidentialité règle" ma:format="Dropdown" ma:internalName="LifeCycleConfidentiality">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="1"/>
+          <xsd:enumeration value="2"/>
+          <xsd:enumeration value="3"/>
+          <xsd:enumeration value="4"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CodeCR" ma:index="44" nillable="true" ma:displayName="Code du répertoire" ma:internalName="CodeCR">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PlannedDispositionCode" ma:index="45" nillable="true" ma:displayName="Disposition prévue" ma:format="Dropdown" ma:internalName="PlannedDispositionCode">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="C"/>
+          <xsd:enumeration value="T"/>
+          <xsd:enumeration value="D"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PlannedDispositionDate" ma:index="46" nillable="true" ma:displayName="Date disposition prévue" ma:format="DateOnly" ma:internalName="PlannedDispositionDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RetentionRuleCode" ma:index="47" nillable="true" ma:displayName="Numéro règle" ma:internalName="RetentionRuleCode">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RetentionRuleTitle" ma:index="49" nillable="true" ma:displayName="Titre règle" ma:internalName="RetentionRuleTitle">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="StatusDesc" ma:index="50" nillable="true" ma:displayName="Statut" ma:indexed="true" ma:internalName="StatusDesc">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UnitId" ma:index="51" nillable="true" ma:displayName="Unité Id" ma:internalName="UnitId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="08bfab35-c0ae-4247-a240-43dcd2ac7a80" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="RetentionRuleId" ma:index="48" nillable="true" ma:displayName="Règle Id" ma:internalName="RetentionRuleId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -15218,92 +15367,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Code_x0020_du_x0020_repertoire xmlns="0683056e-20ca-4d1a-9994-38726de96c77">&lt;div class="ExternalClass1891778AC1D64E61B3F6920DC4F4E1FD"&gt;&lt;div style="font-family&amp;#58;Calibri, Arial, Helvetica, sans-serif;font-size&amp;#58;11pt;color&amp;#58;rgb(50, 49, 48);background-color&amp;#58;transparent;"&gt;
+&lt;/div&gt;&lt;/div&gt;</Code_x0020_du_x0020_repertoire>
+    <Direction xmlns="0683056e-20ca-4d1a-9994-38726de96c77">3</Direction>
+    <Statut xmlns="0683056e-20ca-4d1a-9994-38726de96c77" xsi:nil="true"/>
+    <TaxCatchAll xmlns="0683056e-20ca-4d1a-9994-38726de96c77" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <ClassificationId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <PlannedDispositionDate xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <IntegrationStatus xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationType xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationCode xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <DocumentId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationDescription xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <PlannedDispositionCode xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationTitle xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <RetentionRuleId xmlns="08bfab35-c0ae-4247-a240-43dcd2ac7a80" xsi:nil="true"/>
+    <DatasetId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <UltimaId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <LifeCycleConfidentiality xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <DirectionQUSP xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <RetentionRuleTitle xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <CopyType xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <CodeCR xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ErrorDetails xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <UnitId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationConfidentiality xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <StatusDesc xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationLevel xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <RetentionRuleCode xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F9117EF-1F57-4F3C-B2F4-855391175928}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F00D594-2E26-4F72-8DE8-7387A2EBF818}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0683056e-20ca-4d1a-9994-38726de96c77"/>
     <ds:schemaRef ds:uri="818e2508-81bc-4771-91be-949b271fd80e"/>
     <ds:schemaRef ds:uri="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1"/>
+    <ds:schemaRef ds:uri="f53a051f-3f64-47d6-8de1-6a03fdbf7d14"/>
+    <ds:schemaRef ds:uri="08bfab35-c0ae-4247-a240-43dcd2ac7a80"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9042FA0C-82B5-4DE3-B6B8-1596BDF37ED6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{414EC5E1-777F-4B64-9111-1D67E4C54300}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="818e2508-81bc-4771-91be-949b271fd80e"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="08bfab35-c0ae-4247-a240-43dcd2ac7a80"/>
+    <ds:schemaRef ds:uri="f53a051f-3f64-47d6-8de1-6a03fdbf7d14"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="49b9bb05-b2a5-4a3b-9d5c-fed2c03ccec1"/>
+    <ds:schemaRef ds:uri="0683056e-20ca-4d1a-9994-38726de96c77"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Élues</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
@@ -15318,27 +15518,30 @@
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Beaumont, Joanie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ECE9580C1D0B084F873123C424E583F8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>False</vt:lpwstr>
+  </property>
 </Properties>
 </file>