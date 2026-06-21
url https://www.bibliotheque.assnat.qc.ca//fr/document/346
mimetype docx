--- v0 (2026-03-30)
+++ v1 (2026-06-21)
@@ -259,98 +259,119 @@
             <w:r w:rsidR="00CD1388">
               <w:t xml:space="preserve"> (CCE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="481094BB" w14:textId="25783B44" w:rsidR="00396F8D" w:rsidRPr="00C47D2F" w:rsidRDefault="00641711" w:rsidP="70916318">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F26A74B" w14:textId="4311BCC8" w:rsidR="0025759D" w:rsidRPr="00123D25" w:rsidRDefault="00B20868" w:rsidP="00DA5590">
+          <w:p w14:paraId="3F26A74B" w14:textId="764458CB" w:rsidR="0025759D" w:rsidRPr="00123D25" w:rsidRDefault="00B20868" w:rsidP="00DA5590">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0078425C">
               <w:t xml:space="preserve"> à</w:t>
             </w:r>
             <w:r w:rsidR="00A31739">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D6C31">
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="001F70A4">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D6C31">
               <w:t xml:space="preserve">à </w:t>
             </w:r>
             <w:r w:rsidR="00A16C3B">
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00247BC0">
               <w:t xml:space="preserve"> à</w:t>
             </w:r>
             <w:r w:rsidR="00A761DF">
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
             <w:r w:rsidR="00F07238">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00A761DF">
               <w:t>,</w:t>
             </w:r>
+            <w:r w:rsidR="00100ABF">
+              <w:t xml:space="preserve"> 38,</w:t>
+            </w:r>
+            <w:r w:rsidR="00923FB4">
+              <w:t xml:space="preserve"> 40, 41</w:t>
+            </w:r>
+            <w:r w:rsidR="005A2DA6">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00E8116D">
+              <w:t xml:space="preserve"> 48,</w:t>
+            </w:r>
             <w:r w:rsidR="00A16C3B">
               <w:t xml:space="preserve"> 51</w:t>
             </w:r>
             <w:r w:rsidR="00A15FA4">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="008E55D6">
               <w:t xml:space="preserve"> 56,</w:t>
             </w:r>
+            <w:r w:rsidR="00E8116D">
+              <w:t xml:space="preserve"> 59,</w:t>
+            </w:r>
             <w:r w:rsidR="00A15FA4">
-              <w:t xml:space="preserve"> 6</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00100ABF">
+              <w:t xml:space="preserve">60, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A15FA4">
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="004331D6">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00A15FA4">
               <w:t xml:space="preserve"> à 6</w:t>
             </w:r>
             <w:r w:rsidR="00B11852">
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00396F8D" w:rsidRPr="00123D25" w14:paraId="15C143EA" w14:textId="77777777" w:rsidTr="2F744804">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FBBC232" w14:textId="77777777" w:rsidR="00396F8D" w:rsidRPr="00E70105" w:rsidRDefault="00396F8D" w:rsidP="00D4452E">
             <w:r w:rsidRPr="004E266F">
               <w:t>Commission de la santé et des services sociaux</w:t>
@@ -360,77 +381,89 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2115D800" w14:textId="3662533B" w:rsidR="00396F8D" w:rsidRPr="00C47D2F" w:rsidRDefault="00A638B4" w:rsidP="00D37769">
             <w:pPr>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0C37B0" w14:textId="7FC0799E" w:rsidR="00396F8D" w:rsidRPr="00123D25" w:rsidRDefault="00CD482D" w:rsidP="00D4452E">
+          <w:p w14:paraId="5E0C37B0" w14:textId="4F013AEE" w:rsidR="00396F8D" w:rsidRPr="00123D25" w:rsidRDefault="00CD482D" w:rsidP="00D4452E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00BF5432">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B369F0">
               <w:t xml:space="preserve">à </w:t>
             </w:r>
             <w:r w:rsidR="002C08D2">
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="00F2202F">
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="001F743F">
               <w:t xml:space="preserve">17 </w:t>
             </w:r>
             <w:r w:rsidR="00875B62">
               <w:t xml:space="preserve">à </w:t>
             </w:r>
             <w:r w:rsidR="00F97C3D">
               <w:t>61,</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13D69">
+              <w:t xml:space="preserve"> 65</w:t>
+            </w:r>
+            <w:r w:rsidR="006B5D9A">
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD5DCE">
+              <w:t>69</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0E02">
+              <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="00F718F7">
               <w:t>71,</w:t>
             </w:r>
             <w:r w:rsidR="00657D78">
               <w:t xml:space="preserve"> 81, 84,</w:t>
             </w:r>
             <w:r w:rsidR="00F718F7">
               <w:t xml:space="preserve"> 92</w:t>
             </w:r>
             <w:r w:rsidR="00CA396D">
               <w:t>,93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00396F8D" w:rsidRPr="00123D25" w14:paraId="7E9666B2" w14:textId="77777777" w:rsidTr="2F744804">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -447,118 +480,124 @@
               <w:t xml:space="preserve"> (CAP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55867608" w14:textId="2DFC1647" w:rsidR="00396F8D" w:rsidRPr="00C47D2F" w:rsidRDefault="00CF29B6" w:rsidP="00D4452E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="054A93FC" w14:textId="4B66FBEE" w:rsidR="00396F8D" w:rsidRDefault="00076873" w:rsidP="00961C2D">
+          <w:p w14:paraId="054A93FC" w14:textId="0F0C8EA6" w:rsidR="00396F8D" w:rsidRDefault="00076873" w:rsidP="00961C2D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="005A1D68">
-              <w:t>-2</w:t>
+            <w:r w:rsidR="001C3A05">
+              <w:t xml:space="preserve"> à 4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="226B0473" w14:textId="4AAFD751" w:rsidR="00076873" w:rsidRPr="00123D25" w:rsidRDefault="00076873" w:rsidP="009D7C2C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00396F8D" w:rsidRPr="00123D25" w14:paraId="4C94109C" w14:textId="77777777" w:rsidTr="2F744804">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AEEC055" w14:textId="77777777" w:rsidR="00396F8D" w:rsidRDefault="00396F8D" w:rsidP="00D4452E">
             <w:r w:rsidRPr="006A4994">
               <w:t>Commission de l'agriculture, des pêcheries, de l'énergie et des ressources naturelles</w:t>
             </w:r>
             <w:r w:rsidR="00CD1388">
               <w:t xml:space="preserve"> (CAPERN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64557EE1" w14:textId="1D61036B" w:rsidR="00396F8D" w:rsidRPr="00C47D2F" w:rsidRDefault="00E72357" w:rsidP="003475B8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF15D46" w14:textId="4F61E38A" w:rsidR="00396F8D" w:rsidRDefault="00781517" w:rsidP="00E716ED">
+          <w:p w14:paraId="3EF15D46" w14:textId="36C1F366" w:rsidR="00396F8D" w:rsidRDefault="00781517" w:rsidP="00E716ED">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="005E0B9A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AE5812">
               <w:t xml:space="preserve">à </w:t>
             </w:r>
             <w:r w:rsidR="00247CE6">
-              <w:t>15,</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="005A1F0D">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00247CE6">
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00C92580">
               <w:t>21,</w:t>
             </w:r>
             <w:r w:rsidR="00D01B2D">
               <w:t xml:space="preserve"> 62</w:t>
             </w:r>
             <w:r w:rsidR="00C90FB4">
               <w:t xml:space="preserve"> à 6</w:t>
             </w:r>
             <w:r w:rsidR="00C92580">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00396F8D" w:rsidRPr="00123D25" w14:paraId="780E95E8" w14:textId="77777777" w:rsidTr="2F744804">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -570,113 +609,110 @@
               <w:t xml:space="preserve"> (CAT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36F360E7" w14:textId="3745C69D" w:rsidR="00396F8D" w:rsidRPr="00C47D2F" w:rsidRDefault="00B91341" w:rsidP="00D4452E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="206B5318" w14:textId="3127ADA5" w:rsidR="00396F8D" w:rsidRDefault="00780A81" w:rsidP="00961C2D">
+          <w:p w14:paraId="206B5318" w14:textId="6648384D" w:rsidR="00396F8D" w:rsidRDefault="00780A81" w:rsidP="00961C2D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00913F22">
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
-            <w:r w:rsidR="00F64025">
-[...4 lines deleted...]
-            </w:r>
             <w:r w:rsidR="004B2973">
-              <w:t xml:space="preserve"> 7 à 9</w:t>
+              <w:t>7 à 9</w:t>
             </w:r>
             <w:r w:rsidR="0081490E">
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B369F0">
               <w:t xml:space="preserve">1 à </w:t>
             </w:r>
             <w:r w:rsidR="006C713B">
               <w:t>21</w:t>
             </w:r>
             <w:r w:rsidR="00DF5EB9">
               <w:t xml:space="preserve"> à</w:t>
             </w:r>
             <w:r w:rsidR="005B33DA">
               <w:t xml:space="preserve"> 27</w:t>
             </w:r>
             <w:r w:rsidR="00EF34EE">
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="00344B6A">
-              <w:t>29 à 3</w:t>
-[...11 lines deleted...]
-              <w:t>42</w:t>
+              <w:t>29</w:t>
             </w:r>
             <w:r w:rsidR="00B720BB">
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="00053856">
               <w:t>43</w:t>
             </w:r>
             <w:r w:rsidR="000A51FC">
               <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00530AE4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA02C9">
+              <w:t>48</w:t>
+            </w:r>
+            <w:r w:rsidR="007958C6">
+              <w:t xml:space="preserve"> à 50, </w:t>
+            </w:r>
+            <w:r w:rsidR="00530AE4">
+              <w:t>58</w:t>
+            </w:r>
+            <w:r w:rsidR="0086567D">
+              <w:t xml:space="preserve"> à 59, </w:t>
             </w:r>
             <w:r w:rsidR="00247493">
               <w:t>99 à 101</w:t>
             </w:r>
             <w:r w:rsidR="000A51FC">
               <w:t>, 103</w:t>
             </w:r>
             <w:r w:rsidR="00191FCD">
               <w:t xml:space="preserve"> à 10</w:t>
             </w:r>
             <w:r w:rsidR="00C1405B">
               <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31D94A92" w14:textId="57AF3518" w:rsidR="00780A81" w:rsidRDefault="00780A81" w:rsidP="009D7C2C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00396F8D" w:rsidRPr="00600E00" w14:paraId="2FD915F7" w14:textId="77777777" w:rsidTr="2F744804">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -748,207 +784,243 @@
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61B33339" w14:textId="19AAADE0" w:rsidR="00396F8D" w:rsidRPr="00C47D2F" w:rsidRDefault="00C466E3" w:rsidP="00D4452E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A630F1C" w14:textId="43447725" w:rsidR="00396F8D" w:rsidRPr="00160D3D" w:rsidRDefault="00396F8D" w:rsidP="70916318">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="32C0EBEC" w14:textId="4689381F" w:rsidR="00396F8D" w:rsidRPr="00160D3D" w:rsidRDefault="002231E8" w:rsidP="00D4452E">
+          <w:p w14:paraId="32C0EBEC" w14:textId="17804047" w:rsidR="00396F8D" w:rsidRPr="00160D3D" w:rsidRDefault="002231E8" w:rsidP="00D4452E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00F417D2">
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
-            <w:r w:rsidR="00EB1658">
-[...4 lines deleted...]
-            </w:r>
             <w:r w:rsidR="004D097F">
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00130E44">
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="0017121C">
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="008B4CA5">
               <w:t xml:space="preserve"> à 2</w:t>
             </w:r>
             <w:r w:rsidR="00B16F29">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00813303">
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="000D0C48">
               <w:t>28 à</w:t>
             </w:r>
             <w:r w:rsidR="00896F4D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00996F07">
               <w:t>30</w:t>
             </w:r>
-            <w:r w:rsidR="00854735">
+            <w:r w:rsidR="002C6A5B">
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:r w:rsidR="00817C0B">
+              <w:t>32</w:t>
+            </w:r>
+            <w:r w:rsidR="004C73D5">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C1801">
+              <w:t>à 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00A3052C">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1801">
               <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00491A92">
+              <w:t xml:space="preserve"> 37, 39 à 41,</w:t>
+            </w:r>
+            <w:r w:rsidR="00216A73">
+              <w:t xml:space="preserve"> 42,</w:t>
+            </w:r>
+            <w:r w:rsidR="001D3A06">
+              <w:t xml:space="preserve"> 44,</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1801">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F7579">
+              <w:t>47</w:t>
+            </w:r>
+            <w:r w:rsidR="002C6A5B">
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:r w:rsidR="00806358">
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidR="001D3A06">
+              <w:t xml:space="preserve"> à 52,</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC24BC">
+              <w:t xml:space="preserve"> 58 à 59,</w:t>
+            </w:r>
+            <w:r w:rsidR="002C6A5B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00384890">
+              <w:t>73,</w:t>
+            </w:r>
+            <w:r w:rsidR="004A4D9C">
+              <w:t>92-,96,</w:t>
             </w:r>
             <w:r w:rsidR="00384890">
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">73, </w:t>
             </w:r>
             <w:r w:rsidR="00854735">
               <w:t>100 à 10</w:t>
             </w:r>
             <w:r w:rsidR="006B7FDA">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00396F8D" w:rsidRPr="00123D25" w14:paraId="16182426" w14:textId="77777777" w:rsidTr="2F744804">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E07EB40" w14:textId="77777777" w:rsidR="00396F8D" w:rsidRDefault="00396F8D" w:rsidP="00D4452E">
             <w:r>
               <w:t>Commission des finances publiques</w:t>
             </w:r>
             <w:r w:rsidR="005E7A6E">
               <w:t xml:space="preserve"> (CFP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50D8C659" w14:textId="49BC624F" w:rsidR="00396F8D" w:rsidRPr="00C47D2F" w:rsidRDefault="00DC3FC2" w:rsidP="00D4452E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="273E24D7" w14:textId="35C88D73" w:rsidR="00396F8D" w:rsidRPr="00AD232B" w:rsidRDefault="00762087" w:rsidP="00961C2D">
+          <w:p w14:paraId="273E24D7" w14:textId="62A891E4" w:rsidR="00396F8D" w:rsidRPr="00AD232B" w:rsidRDefault="00762087" w:rsidP="00961C2D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="000971BD">
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0027571D">
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="002D5952">
               <w:t xml:space="preserve"> à</w:t>
             </w:r>
             <w:r w:rsidR="003F79C9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A91C59">
               <w:t>24</w:t>
             </w:r>
             <w:r w:rsidR="005D0DE7">
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="000619D5">
               <w:t>27</w:t>
             </w:r>
             <w:r w:rsidR="00EF7632">
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="00E81772">
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidR="00426170">
               <w:t xml:space="preserve"> à 33,</w:t>
             </w:r>
+            <w:r w:rsidR="00B10221">
+              <w:t xml:space="preserve"> 37,</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4420">
+              <w:t xml:space="preserve"> 38,</w:t>
+            </w:r>
             <w:r w:rsidR="0068071D">
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00246560">
+              <w:t xml:space="preserve">45, </w:t>
             </w:r>
             <w:r w:rsidR="00B814BE">
               <w:t>59,</w:t>
             </w:r>
             <w:r w:rsidR="00AF532B">
               <w:t>75</w:t>
             </w:r>
             <w:r w:rsidR="000971BD">
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="00AF532B">
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00B814BE">
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00396F8D" w:rsidRPr="00123D25" w14:paraId="297B766A" w14:textId="77777777" w:rsidTr="2F744804">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -963,119 +1035,119 @@
               <w:t xml:space="preserve"> (CI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35C21482" w14:textId="143270BB" w:rsidR="00396F8D" w:rsidRPr="00C47D2F" w:rsidRDefault="004C5877" w:rsidP="00D4452E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71998475" w14:textId="3DFC9096" w:rsidR="00396F8D" w:rsidRPr="00035700" w:rsidRDefault="00790A0F" w:rsidP="00D4452E">
+          <w:p w14:paraId="71998475" w14:textId="042E791E" w:rsidR="00396F8D" w:rsidRPr="00035700" w:rsidRDefault="00790A0F" w:rsidP="00D4452E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="000971BD">
               <w:t xml:space="preserve"> à</w:t>
             </w:r>
             <w:r w:rsidR="00D81689">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FD73EF">
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="000971BD">
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r>
               <w:t>24</w:t>
             </w:r>
             <w:r w:rsidR="00CB5D36">
               <w:t xml:space="preserve"> à</w:t>
             </w:r>
             <w:r w:rsidR="00280FEC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B722FF">
               <w:t>35</w:t>
             </w:r>
             <w:r w:rsidR="00C67B02">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A21095">
               <w:t xml:space="preserve">à </w:t>
             </w:r>
             <w:r w:rsidR="000C5675">
               <w:t xml:space="preserve">41 à </w:t>
             </w:r>
             <w:r w:rsidR="00E5016F">
               <w:t>46</w:t>
             </w:r>
             <w:r w:rsidR="000C5675">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009633C3">
-              <w:t>à 48,</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">à </w:t>
             </w:r>
             <w:r w:rsidR="000734A5">
               <w:t xml:space="preserve">50, </w:t>
             </w:r>
             <w:r w:rsidR="00F460DB">
               <w:t>52</w:t>
             </w:r>
             <w:r w:rsidR="001A745D">
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="00F460DB">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="001A745D">
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00F460DB">
-              <w:t>,</w:t>
+            <w:r w:rsidR="00A7262C">
+              <w:t xml:space="preserve"> à</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6656F">
+              <w:t xml:space="preserve"> 57, </w:t>
             </w:r>
             <w:r w:rsidR="008E5AF3">
               <w:t xml:space="preserve">76, </w:t>
             </w:r>
             <w:r w:rsidR="000C5675">
               <w:t>109 à 11</w:t>
             </w:r>
             <w:r w:rsidR="003E022E">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="008E5AF3">
               <w:t xml:space="preserve"> à 118</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00396F8D" w:rsidRPr="00123D25" w14:paraId="6CF7A249" w14:textId="77777777" w:rsidTr="2F744804">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1087,74 +1159,89 @@
               <w:t xml:space="preserve"> (CRC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77CE390A" w14:textId="7A7428BF" w:rsidR="00396F8D" w:rsidRPr="00C47D2F" w:rsidRDefault="00BD271A" w:rsidP="00D4452E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D6F2BFF" w14:textId="4C12CBE5" w:rsidR="00396F8D" w:rsidRPr="00B14879" w:rsidRDefault="00B278E6" w:rsidP="00D4452E">
+          <w:p w14:paraId="3D6F2BFF" w14:textId="04071275" w:rsidR="00396F8D" w:rsidRPr="00B14879" w:rsidRDefault="00B278E6" w:rsidP="00D4452E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00D47041">
               <w:t xml:space="preserve"> à</w:t>
             </w:r>
             <w:r w:rsidR="00900971">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidR="00CB5D36">
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="0059758B">
               <w:t xml:space="preserve">33, </w:t>
             </w:r>
+            <w:r w:rsidR="007B6684">
+              <w:t>36, 38</w:t>
+            </w:r>
+            <w:r w:rsidR="00223274">
+              <w:t xml:space="preserve"> à 4</w:t>
+            </w:r>
+            <w:r w:rsidR="005F3196">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00223274">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA44D2">
+              <w:t>44 à</w:t>
+            </w:r>
             <w:r w:rsidR="00371BED">
-              <w:t xml:space="preserve">39, </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A63D4C">
               <w:t xml:space="preserve">45, </w:t>
             </w:r>
             <w:r w:rsidR="00371BED">
               <w:t>73 à 7</w:t>
             </w:r>
             <w:r w:rsidR="005D75C1">
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00C82E4B">
               <w:t>,79</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00396F8D" w:rsidRPr="00123D25" w14:paraId="28604A03" w14:textId="77777777" w:rsidTr="2F744804">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1167,89 +1254,110 @@
               <w:t xml:space="preserve"> (CTE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E77990E" w14:textId="651A8CF3" w:rsidR="00396F8D" w:rsidRPr="00C47D2F" w:rsidRDefault="00C846F7" w:rsidP="00D4452E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D37951E" w14:textId="4FC968DE" w:rsidR="00396F8D" w:rsidRPr="00B14879" w:rsidRDefault="00445A39" w:rsidP="51EE56B0">
+          <w:p w14:paraId="0D37951E" w14:textId="41321840" w:rsidR="00396F8D" w:rsidRPr="00B14879" w:rsidRDefault="00445A39" w:rsidP="51EE56B0">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0044607A">
               <w:t xml:space="preserve"> à</w:t>
             </w:r>
             <w:r w:rsidR="000B3A4B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001A6545">
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="001E41E6">
               <w:t xml:space="preserve"> à</w:t>
             </w:r>
             <w:r w:rsidR="00DC43D3">
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
             <w:r w:rsidR="00FB15E1">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="007D1F1B">
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="002D31C1">
               <w:t>19 à</w:t>
             </w:r>
             <w:r w:rsidR="00615B3F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00953480">
               <w:t>29,</w:t>
             </w:r>
+            <w:r w:rsidR="00D65864">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC40CE">
+              <w:t>35 à 4</w:t>
+            </w:r>
+            <w:r w:rsidR="007D12E9">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00D65864">
+              <w:t>,</w:t>
+            </w:r>
             <w:r w:rsidR="002D31C1">
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D12E9">
+              <w:t>46</w:t>
+            </w:r>
+            <w:r w:rsidR="0013471A">
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:r w:rsidR="00104D0F">
+              <w:t>50,</w:t>
             </w:r>
             <w:r w:rsidR="00F57938">
               <w:t xml:space="preserve">58, </w:t>
             </w:r>
             <w:r w:rsidR="00530C7E">
               <w:t>96</w:t>
             </w:r>
             <w:r w:rsidR="006D72FC">
               <w:t xml:space="preserve"> à 97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D7C2C" w:rsidRPr="00123D25" w14:paraId="777D6A29" w14:textId="77777777" w:rsidTr="2F744804">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="222D6C46" w14:textId="06D7D380" w:rsidR="00193379" w:rsidRPr="00193379" w:rsidRDefault="00193379" w:rsidP="00193379">
             <w:r w:rsidRPr="00193379">
               <w:t>Commission spéciale sur les impacts des écrans et des réseaux sociaux sur la santé et le développement des jeunes</w:t>
@@ -1277,101 +1385,94 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F4F7D0F" w14:textId="2C41CFF5" w:rsidR="009D7C2C" w:rsidRPr="00B14879" w:rsidRDefault="00C53676" w:rsidP="51EE56B0">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Complet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="63422EEA" w14:textId="3A71DB82" w:rsidR="00396F8D" w:rsidRPr="00185085" w:rsidRDefault="00396F8D" w:rsidP="00917CED">
+    <w:p w14:paraId="63422EEA" w14:textId="4EBA3F04" w:rsidR="00396F8D" w:rsidRPr="00185085" w:rsidRDefault="00396F8D" w:rsidP="00917CED">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mise à jour : </w:t>
       </w:r>
       <w:r w:rsidRPr="6AF893AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="009828D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6-0</w:t>
       </w:r>
-      <w:r w:rsidR="00767DEB">
+      <w:r w:rsidR="00CD09AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00F265F0">
+      <w:r w:rsidR="00BC2ABD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="009F0C06">
+      <w:r w:rsidR="00CD09AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>2</w:t>
-[...6 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>01</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00396F8D" w:rsidRPr="00185085" w:rsidSect="00185085">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1E7029DE" w14:textId="77777777" w:rsidR="00C34C66" w:rsidRDefault="00C34C66" w:rsidP="007F3FB6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -1386,81 +1487,81 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="3FE9E255" w14:textId="77777777" w:rsidR="00C34C66" w:rsidRDefault="00C34C66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{59C9EB24-F156-4843-8A13-C96553EC2C0E}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{823D1A33-5478-4CE2-AA3F-61EEE9356464}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{C357E55A-E165-4913-ADC7-8DCD3C15FF4F}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{6003A457-7C7D-4B92-BABE-5DEB8DDA6A70}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedBold r:id="rId3" w:subsetted="1" w:fontKey="{05B3094C-CFEB-40D0-A20A-BFE46A0A6077}"/>
+    <w:embedBold r:id="rId3" w:subsetted="1" w:fontKey="{5AAA23B7-D10E-4289-B6FA-3FD3F33A8732}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74386CC6" w14:textId="77777777" w:rsidR="00956DD1" w:rsidRDefault="00956DD1">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B068A52" w14:textId="77777777" w:rsidR="00956DD1" w:rsidRDefault="00956DD1">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1515,827 +1616,913 @@
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E76E828" w14:textId="77777777" w:rsidR="00956DD1" w:rsidRDefault="00956DD1">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F7D2EAB" w14:textId="77777777" w:rsidR="00956DD1" w:rsidRDefault="00956DD1">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00396F8D"/>
     <w:rsid w:val="00011566"/>
     <w:rsid w:val="000175BA"/>
     <w:rsid w:val="000226F3"/>
+    <w:rsid w:val="00030109"/>
     <w:rsid w:val="000305E8"/>
     <w:rsid w:val="00030630"/>
     <w:rsid w:val="00030B7A"/>
     <w:rsid w:val="00034FAD"/>
     <w:rsid w:val="00036083"/>
     <w:rsid w:val="000361F1"/>
     <w:rsid w:val="00045CDD"/>
     <w:rsid w:val="00047D26"/>
     <w:rsid w:val="00051D2B"/>
     <w:rsid w:val="00053856"/>
     <w:rsid w:val="000619D5"/>
     <w:rsid w:val="0006290F"/>
     <w:rsid w:val="000657A9"/>
     <w:rsid w:val="00072412"/>
     <w:rsid w:val="000734A5"/>
     <w:rsid w:val="000738E7"/>
     <w:rsid w:val="000745DB"/>
     <w:rsid w:val="00076873"/>
     <w:rsid w:val="00082B24"/>
     <w:rsid w:val="00087AD8"/>
     <w:rsid w:val="00094ADF"/>
     <w:rsid w:val="00094E38"/>
     <w:rsid w:val="000971BD"/>
     <w:rsid w:val="000A0261"/>
     <w:rsid w:val="000A2426"/>
     <w:rsid w:val="000A51FC"/>
     <w:rsid w:val="000A6738"/>
     <w:rsid w:val="000A74ED"/>
     <w:rsid w:val="000B3A4B"/>
     <w:rsid w:val="000B6258"/>
+    <w:rsid w:val="000B6F92"/>
     <w:rsid w:val="000C1D7B"/>
     <w:rsid w:val="000C1F9B"/>
     <w:rsid w:val="000C5675"/>
     <w:rsid w:val="000D0C48"/>
     <w:rsid w:val="000D2AF7"/>
     <w:rsid w:val="000D4949"/>
     <w:rsid w:val="000D662E"/>
     <w:rsid w:val="000D6E2C"/>
     <w:rsid w:val="000E3B65"/>
     <w:rsid w:val="000F0084"/>
     <w:rsid w:val="000F40D5"/>
     <w:rsid w:val="000F5C1D"/>
+    <w:rsid w:val="00100ABF"/>
     <w:rsid w:val="0010297A"/>
+    <w:rsid w:val="00104D0F"/>
     <w:rsid w:val="00106376"/>
     <w:rsid w:val="001103E8"/>
     <w:rsid w:val="00112C9D"/>
     <w:rsid w:val="001133AD"/>
     <w:rsid w:val="00123744"/>
+    <w:rsid w:val="00126207"/>
+    <w:rsid w:val="00126305"/>
     <w:rsid w:val="00130E44"/>
     <w:rsid w:val="0013263E"/>
     <w:rsid w:val="001338F7"/>
+    <w:rsid w:val="0013471A"/>
     <w:rsid w:val="0013645E"/>
+    <w:rsid w:val="001367B0"/>
     <w:rsid w:val="00151176"/>
     <w:rsid w:val="00151DE9"/>
     <w:rsid w:val="00153540"/>
     <w:rsid w:val="001579EE"/>
     <w:rsid w:val="00157CF5"/>
     <w:rsid w:val="001628D6"/>
     <w:rsid w:val="001632CF"/>
+    <w:rsid w:val="00164ADE"/>
+    <w:rsid w:val="00165448"/>
     <w:rsid w:val="00167285"/>
     <w:rsid w:val="00167797"/>
     <w:rsid w:val="00167C22"/>
     <w:rsid w:val="001706E8"/>
     <w:rsid w:val="0017121C"/>
     <w:rsid w:val="001813E0"/>
     <w:rsid w:val="00182F62"/>
     <w:rsid w:val="0018385F"/>
     <w:rsid w:val="00185085"/>
     <w:rsid w:val="00185A9C"/>
     <w:rsid w:val="00185E8E"/>
     <w:rsid w:val="00191FCD"/>
     <w:rsid w:val="00193379"/>
     <w:rsid w:val="001940D2"/>
     <w:rsid w:val="001A3E6E"/>
     <w:rsid w:val="001A4C8F"/>
     <w:rsid w:val="001A6545"/>
     <w:rsid w:val="001A745D"/>
     <w:rsid w:val="001B190B"/>
     <w:rsid w:val="001B2138"/>
+    <w:rsid w:val="001C3A05"/>
+    <w:rsid w:val="001D3A06"/>
     <w:rsid w:val="001D42FF"/>
     <w:rsid w:val="001D6C31"/>
     <w:rsid w:val="001E0972"/>
     <w:rsid w:val="001E2765"/>
     <w:rsid w:val="001E41E6"/>
+    <w:rsid w:val="001F04A7"/>
     <w:rsid w:val="001F70A4"/>
     <w:rsid w:val="001F743F"/>
     <w:rsid w:val="00201E0A"/>
     <w:rsid w:val="00201FB3"/>
     <w:rsid w:val="002053A8"/>
+    <w:rsid w:val="00210C5A"/>
     <w:rsid w:val="00212938"/>
     <w:rsid w:val="00212AB5"/>
     <w:rsid w:val="00212C72"/>
     <w:rsid w:val="00213A7C"/>
     <w:rsid w:val="002140CC"/>
+    <w:rsid w:val="00216A73"/>
     <w:rsid w:val="00216D32"/>
     <w:rsid w:val="002231E8"/>
+    <w:rsid w:val="00223274"/>
     <w:rsid w:val="002233F9"/>
     <w:rsid w:val="002244B7"/>
     <w:rsid w:val="00224D01"/>
     <w:rsid w:val="00224E0D"/>
     <w:rsid w:val="00225618"/>
     <w:rsid w:val="0023760D"/>
     <w:rsid w:val="00240FD4"/>
+    <w:rsid w:val="00246560"/>
     <w:rsid w:val="00247493"/>
     <w:rsid w:val="00247BC0"/>
     <w:rsid w:val="00247CE6"/>
     <w:rsid w:val="00250DD4"/>
     <w:rsid w:val="00254EB5"/>
     <w:rsid w:val="0025759D"/>
     <w:rsid w:val="002575B3"/>
     <w:rsid w:val="002601BE"/>
     <w:rsid w:val="00274ACC"/>
     <w:rsid w:val="0027571D"/>
     <w:rsid w:val="0027686A"/>
     <w:rsid w:val="00280FEC"/>
     <w:rsid w:val="0028113B"/>
     <w:rsid w:val="00290319"/>
     <w:rsid w:val="00292B58"/>
     <w:rsid w:val="00292F7F"/>
     <w:rsid w:val="0029328A"/>
     <w:rsid w:val="00294E75"/>
     <w:rsid w:val="00295160"/>
     <w:rsid w:val="002A096F"/>
     <w:rsid w:val="002A19C5"/>
     <w:rsid w:val="002A1AE7"/>
     <w:rsid w:val="002B1C92"/>
     <w:rsid w:val="002B7B79"/>
     <w:rsid w:val="002C08D2"/>
     <w:rsid w:val="002C279F"/>
     <w:rsid w:val="002C33FC"/>
+    <w:rsid w:val="002C6A5B"/>
     <w:rsid w:val="002C7254"/>
     <w:rsid w:val="002D044B"/>
     <w:rsid w:val="002D31C1"/>
     <w:rsid w:val="002D5952"/>
     <w:rsid w:val="002D75E4"/>
     <w:rsid w:val="002E0378"/>
     <w:rsid w:val="002E106E"/>
     <w:rsid w:val="002E2BCA"/>
     <w:rsid w:val="002E70BD"/>
+    <w:rsid w:val="002E7716"/>
     <w:rsid w:val="002F29BF"/>
     <w:rsid w:val="002F2EA0"/>
     <w:rsid w:val="002F5EB6"/>
     <w:rsid w:val="00305378"/>
     <w:rsid w:val="003169C9"/>
     <w:rsid w:val="003174AA"/>
     <w:rsid w:val="003220C4"/>
     <w:rsid w:val="00324E49"/>
     <w:rsid w:val="00326881"/>
     <w:rsid w:val="00332FBE"/>
     <w:rsid w:val="0033436A"/>
     <w:rsid w:val="00334A87"/>
     <w:rsid w:val="00340F03"/>
     <w:rsid w:val="003418C6"/>
     <w:rsid w:val="00341E62"/>
     <w:rsid w:val="00344B6A"/>
     <w:rsid w:val="003464BF"/>
     <w:rsid w:val="003475B8"/>
     <w:rsid w:val="003532FE"/>
     <w:rsid w:val="00367CBF"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00371E12"/>
     <w:rsid w:val="0037439C"/>
     <w:rsid w:val="003763E1"/>
     <w:rsid w:val="00381A17"/>
     <w:rsid w:val="00382E8A"/>
     <w:rsid w:val="00384890"/>
     <w:rsid w:val="003855C6"/>
     <w:rsid w:val="00390420"/>
     <w:rsid w:val="00396F8D"/>
     <w:rsid w:val="003B0157"/>
     <w:rsid w:val="003B15D0"/>
     <w:rsid w:val="003C1077"/>
     <w:rsid w:val="003D3199"/>
     <w:rsid w:val="003D7759"/>
     <w:rsid w:val="003E022E"/>
     <w:rsid w:val="003E1079"/>
     <w:rsid w:val="003E1259"/>
     <w:rsid w:val="003F0615"/>
     <w:rsid w:val="003F5647"/>
     <w:rsid w:val="003F622E"/>
     <w:rsid w:val="003F7579"/>
     <w:rsid w:val="003F79C9"/>
     <w:rsid w:val="004006CD"/>
     <w:rsid w:val="004019A9"/>
+    <w:rsid w:val="00403B4B"/>
     <w:rsid w:val="0041252D"/>
     <w:rsid w:val="00415653"/>
     <w:rsid w:val="00417553"/>
     <w:rsid w:val="004206DE"/>
     <w:rsid w:val="00421773"/>
     <w:rsid w:val="004217A6"/>
+    <w:rsid w:val="00423DE6"/>
     <w:rsid w:val="00426170"/>
     <w:rsid w:val="00427FF9"/>
     <w:rsid w:val="004331D6"/>
     <w:rsid w:val="004361FA"/>
     <w:rsid w:val="0043632E"/>
     <w:rsid w:val="0043656B"/>
     <w:rsid w:val="0044190A"/>
     <w:rsid w:val="00444574"/>
     <w:rsid w:val="00445A39"/>
     <w:rsid w:val="0044607A"/>
     <w:rsid w:val="004521FE"/>
     <w:rsid w:val="00453108"/>
     <w:rsid w:val="0045762E"/>
     <w:rsid w:val="00462C81"/>
     <w:rsid w:val="00463272"/>
     <w:rsid w:val="00463767"/>
     <w:rsid w:val="0046436A"/>
     <w:rsid w:val="00465140"/>
     <w:rsid w:val="00466FC0"/>
     <w:rsid w:val="00470F7A"/>
+    <w:rsid w:val="00481D8C"/>
     <w:rsid w:val="00485AD2"/>
+    <w:rsid w:val="00491A92"/>
     <w:rsid w:val="00494787"/>
     <w:rsid w:val="004A0376"/>
     <w:rsid w:val="004A3ADF"/>
+    <w:rsid w:val="004A4D9C"/>
     <w:rsid w:val="004B2973"/>
+    <w:rsid w:val="004B315A"/>
     <w:rsid w:val="004C2058"/>
+    <w:rsid w:val="004C5600"/>
     <w:rsid w:val="004C5877"/>
     <w:rsid w:val="004C7029"/>
     <w:rsid w:val="004C7222"/>
+    <w:rsid w:val="004C73D5"/>
     <w:rsid w:val="004D097F"/>
     <w:rsid w:val="004D5725"/>
     <w:rsid w:val="004E6692"/>
     <w:rsid w:val="004E79C5"/>
     <w:rsid w:val="004F00EA"/>
     <w:rsid w:val="00505519"/>
     <w:rsid w:val="00513387"/>
+    <w:rsid w:val="00517014"/>
     <w:rsid w:val="005255E8"/>
+    <w:rsid w:val="00530AE4"/>
     <w:rsid w:val="00530C7E"/>
     <w:rsid w:val="00530E24"/>
     <w:rsid w:val="005328AB"/>
     <w:rsid w:val="00535A7D"/>
     <w:rsid w:val="00536A97"/>
     <w:rsid w:val="00536F76"/>
     <w:rsid w:val="005377F0"/>
     <w:rsid w:val="005416EA"/>
     <w:rsid w:val="00546A12"/>
     <w:rsid w:val="00555438"/>
     <w:rsid w:val="005556B8"/>
     <w:rsid w:val="00560262"/>
     <w:rsid w:val="005749E2"/>
     <w:rsid w:val="00576A0F"/>
     <w:rsid w:val="00585B8F"/>
     <w:rsid w:val="00586F60"/>
     <w:rsid w:val="00587967"/>
     <w:rsid w:val="00592C2C"/>
     <w:rsid w:val="00592FB7"/>
     <w:rsid w:val="00593571"/>
     <w:rsid w:val="00593BD4"/>
     <w:rsid w:val="0059758B"/>
     <w:rsid w:val="00597B05"/>
     <w:rsid w:val="005A079A"/>
     <w:rsid w:val="005A1960"/>
     <w:rsid w:val="005A1D68"/>
+    <w:rsid w:val="005A1F0D"/>
+    <w:rsid w:val="005A2DA6"/>
     <w:rsid w:val="005A7495"/>
     <w:rsid w:val="005B33DA"/>
     <w:rsid w:val="005B7AD2"/>
     <w:rsid w:val="005C0DDC"/>
     <w:rsid w:val="005C61F3"/>
     <w:rsid w:val="005D0DE7"/>
     <w:rsid w:val="005D75C1"/>
     <w:rsid w:val="005E0B9A"/>
     <w:rsid w:val="005E6547"/>
     <w:rsid w:val="005E7A6E"/>
     <w:rsid w:val="005F0FA5"/>
+    <w:rsid w:val="005F3196"/>
     <w:rsid w:val="00601936"/>
     <w:rsid w:val="00604C8E"/>
+    <w:rsid w:val="00607C47"/>
     <w:rsid w:val="00615B3F"/>
     <w:rsid w:val="006176BC"/>
     <w:rsid w:val="00617FA5"/>
     <w:rsid w:val="00621FB9"/>
     <w:rsid w:val="00626F01"/>
     <w:rsid w:val="006361AE"/>
     <w:rsid w:val="0063622A"/>
     <w:rsid w:val="0064060A"/>
     <w:rsid w:val="00641711"/>
     <w:rsid w:val="00644268"/>
     <w:rsid w:val="006500BA"/>
     <w:rsid w:val="00650EAC"/>
     <w:rsid w:val="006511B4"/>
     <w:rsid w:val="00653F31"/>
     <w:rsid w:val="00655171"/>
     <w:rsid w:val="0065584F"/>
     <w:rsid w:val="006579FE"/>
     <w:rsid w:val="00657D78"/>
     <w:rsid w:val="00657E88"/>
     <w:rsid w:val="006628DB"/>
     <w:rsid w:val="00665F1B"/>
     <w:rsid w:val="00671D08"/>
     <w:rsid w:val="00672244"/>
     <w:rsid w:val="0067378E"/>
     <w:rsid w:val="006748F0"/>
     <w:rsid w:val="0067650E"/>
     <w:rsid w:val="0068071D"/>
     <w:rsid w:val="00680B6A"/>
     <w:rsid w:val="006829F5"/>
     <w:rsid w:val="006906CF"/>
     <w:rsid w:val="00690C2E"/>
     <w:rsid w:val="00696125"/>
     <w:rsid w:val="00696C3D"/>
     <w:rsid w:val="00696C46"/>
+    <w:rsid w:val="006A60D8"/>
     <w:rsid w:val="006B1F26"/>
     <w:rsid w:val="006B38EC"/>
+    <w:rsid w:val="006B5D9A"/>
     <w:rsid w:val="006B75E6"/>
     <w:rsid w:val="006B7FDA"/>
     <w:rsid w:val="006C0662"/>
     <w:rsid w:val="006C0F0B"/>
     <w:rsid w:val="006C4DE7"/>
     <w:rsid w:val="006C713B"/>
     <w:rsid w:val="006C744C"/>
     <w:rsid w:val="006D72FC"/>
     <w:rsid w:val="006DEE49"/>
     <w:rsid w:val="006E0575"/>
     <w:rsid w:val="006E0822"/>
     <w:rsid w:val="006E2972"/>
     <w:rsid w:val="006E520D"/>
     <w:rsid w:val="006F23E9"/>
     <w:rsid w:val="006F3228"/>
     <w:rsid w:val="006F422B"/>
     <w:rsid w:val="006F43FE"/>
     <w:rsid w:val="0070209C"/>
     <w:rsid w:val="007039B3"/>
     <w:rsid w:val="00704515"/>
     <w:rsid w:val="00705782"/>
     <w:rsid w:val="00710E91"/>
+    <w:rsid w:val="0071255F"/>
     <w:rsid w:val="00714BAB"/>
     <w:rsid w:val="0072086E"/>
     <w:rsid w:val="00726EEF"/>
     <w:rsid w:val="0073087A"/>
     <w:rsid w:val="00730A55"/>
     <w:rsid w:val="007346DF"/>
     <w:rsid w:val="007370B2"/>
     <w:rsid w:val="00737C49"/>
     <w:rsid w:val="00742A80"/>
     <w:rsid w:val="007455E6"/>
     <w:rsid w:val="0074612E"/>
     <w:rsid w:val="007476D2"/>
     <w:rsid w:val="00757EDF"/>
     <w:rsid w:val="00760B8D"/>
     <w:rsid w:val="00762087"/>
     <w:rsid w:val="007675BF"/>
     <w:rsid w:val="00767DEB"/>
     <w:rsid w:val="00775C48"/>
     <w:rsid w:val="00776550"/>
     <w:rsid w:val="007809D9"/>
     <w:rsid w:val="00780A81"/>
     <w:rsid w:val="00781517"/>
+    <w:rsid w:val="007834F4"/>
     <w:rsid w:val="00783538"/>
     <w:rsid w:val="0078425C"/>
     <w:rsid w:val="00787281"/>
     <w:rsid w:val="00790A0F"/>
+    <w:rsid w:val="00791FF3"/>
     <w:rsid w:val="007936E8"/>
+    <w:rsid w:val="007958C6"/>
     <w:rsid w:val="007B05AF"/>
     <w:rsid w:val="007B5F9C"/>
+    <w:rsid w:val="007B6684"/>
     <w:rsid w:val="007B7D4E"/>
     <w:rsid w:val="007C07CC"/>
     <w:rsid w:val="007C0E64"/>
     <w:rsid w:val="007C2936"/>
     <w:rsid w:val="007C3B7A"/>
     <w:rsid w:val="007C4986"/>
     <w:rsid w:val="007C509E"/>
     <w:rsid w:val="007C7665"/>
+    <w:rsid w:val="007D12E9"/>
     <w:rsid w:val="007D1F1B"/>
     <w:rsid w:val="007D2491"/>
     <w:rsid w:val="007D3386"/>
     <w:rsid w:val="007D54AE"/>
+    <w:rsid w:val="007D61DC"/>
     <w:rsid w:val="007E27FC"/>
     <w:rsid w:val="007E3B01"/>
     <w:rsid w:val="007E3B2A"/>
     <w:rsid w:val="007E4698"/>
     <w:rsid w:val="007E4B85"/>
     <w:rsid w:val="007F15D7"/>
+    <w:rsid w:val="007F1705"/>
     <w:rsid w:val="007F3FB6"/>
     <w:rsid w:val="007F4DC6"/>
     <w:rsid w:val="007F5054"/>
     <w:rsid w:val="00800C65"/>
     <w:rsid w:val="00802DC6"/>
+    <w:rsid w:val="00806358"/>
     <w:rsid w:val="008113E9"/>
     <w:rsid w:val="00813303"/>
     <w:rsid w:val="008133D0"/>
     <w:rsid w:val="0081490E"/>
     <w:rsid w:val="00817C0B"/>
     <w:rsid w:val="008210A9"/>
     <w:rsid w:val="00821F5C"/>
     <w:rsid w:val="00834123"/>
     <w:rsid w:val="00834CA0"/>
     <w:rsid w:val="008369FB"/>
     <w:rsid w:val="00837AEF"/>
     <w:rsid w:val="00842A1A"/>
     <w:rsid w:val="008433E5"/>
     <w:rsid w:val="00844CBE"/>
     <w:rsid w:val="00850F20"/>
     <w:rsid w:val="00852775"/>
     <w:rsid w:val="00854039"/>
     <w:rsid w:val="00854735"/>
     <w:rsid w:val="0085635A"/>
     <w:rsid w:val="00856646"/>
     <w:rsid w:val="00856AFF"/>
+    <w:rsid w:val="00857CF0"/>
     <w:rsid w:val="0086057C"/>
     <w:rsid w:val="0086112A"/>
+    <w:rsid w:val="00861370"/>
     <w:rsid w:val="00864A28"/>
+    <w:rsid w:val="0086567D"/>
     <w:rsid w:val="0086771A"/>
     <w:rsid w:val="00867E4C"/>
     <w:rsid w:val="0087547A"/>
     <w:rsid w:val="00875B62"/>
     <w:rsid w:val="00882898"/>
     <w:rsid w:val="00883A27"/>
     <w:rsid w:val="00886022"/>
     <w:rsid w:val="00890832"/>
     <w:rsid w:val="008944FE"/>
     <w:rsid w:val="00895C20"/>
     <w:rsid w:val="00895D69"/>
     <w:rsid w:val="00896F4D"/>
     <w:rsid w:val="008A0032"/>
     <w:rsid w:val="008B06EB"/>
     <w:rsid w:val="008B0FA7"/>
     <w:rsid w:val="008B4CA5"/>
     <w:rsid w:val="008C1341"/>
+    <w:rsid w:val="008C63BF"/>
     <w:rsid w:val="008C6CE9"/>
     <w:rsid w:val="008C79D1"/>
     <w:rsid w:val="008D4813"/>
     <w:rsid w:val="008E030B"/>
+    <w:rsid w:val="008E46FE"/>
     <w:rsid w:val="008E55D6"/>
     <w:rsid w:val="008E5AF3"/>
     <w:rsid w:val="008E6C58"/>
     <w:rsid w:val="008F0202"/>
     <w:rsid w:val="008F0206"/>
     <w:rsid w:val="008F5994"/>
     <w:rsid w:val="00900634"/>
     <w:rsid w:val="00900971"/>
     <w:rsid w:val="00900B02"/>
     <w:rsid w:val="00904D06"/>
     <w:rsid w:val="00906AE5"/>
     <w:rsid w:val="00912A5E"/>
     <w:rsid w:val="00913F22"/>
     <w:rsid w:val="009153A0"/>
     <w:rsid w:val="00917CED"/>
     <w:rsid w:val="009236FE"/>
     <w:rsid w:val="00923B34"/>
+    <w:rsid w:val="00923FB4"/>
     <w:rsid w:val="00925559"/>
     <w:rsid w:val="0092772B"/>
     <w:rsid w:val="00933438"/>
     <w:rsid w:val="009358B2"/>
     <w:rsid w:val="00942D3B"/>
     <w:rsid w:val="00946457"/>
     <w:rsid w:val="00950C0C"/>
     <w:rsid w:val="00953480"/>
     <w:rsid w:val="00953AC0"/>
     <w:rsid w:val="00953F78"/>
     <w:rsid w:val="00955EDB"/>
     <w:rsid w:val="00956DD1"/>
     <w:rsid w:val="0095710A"/>
     <w:rsid w:val="0095727B"/>
     <w:rsid w:val="00961C2D"/>
     <w:rsid w:val="009633C3"/>
     <w:rsid w:val="00966676"/>
     <w:rsid w:val="00966E30"/>
     <w:rsid w:val="009706F9"/>
     <w:rsid w:val="0097072D"/>
     <w:rsid w:val="009712F4"/>
     <w:rsid w:val="00975A6D"/>
     <w:rsid w:val="009828D3"/>
     <w:rsid w:val="00983B47"/>
     <w:rsid w:val="00985413"/>
     <w:rsid w:val="009863B4"/>
     <w:rsid w:val="00993A91"/>
     <w:rsid w:val="00993ABE"/>
     <w:rsid w:val="009945E1"/>
     <w:rsid w:val="00996F07"/>
     <w:rsid w:val="009A47E1"/>
     <w:rsid w:val="009B1BF3"/>
     <w:rsid w:val="009B39A2"/>
     <w:rsid w:val="009B4606"/>
     <w:rsid w:val="009C1801"/>
     <w:rsid w:val="009C226E"/>
     <w:rsid w:val="009C4C53"/>
     <w:rsid w:val="009C6D98"/>
     <w:rsid w:val="009D42C6"/>
     <w:rsid w:val="009D680F"/>
     <w:rsid w:val="009D7C2C"/>
     <w:rsid w:val="009E0B4B"/>
+    <w:rsid w:val="009E20FF"/>
     <w:rsid w:val="009E52C9"/>
     <w:rsid w:val="009E741E"/>
     <w:rsid w:val="009F0C06"/>
     <w:rsid w:val="009F2068"/>
     <w:rsid w:val="009F2B7E"/>
     <w:rsid w:val="009F4C8F"/>
+    <w:rsid w:val="00A00653"/>
     <w:rsid w:val="00A02FF5"/>
     <w:rsid w:val="00A05A46"/>
     <w:rsid w:val="00A1382C"/>
     <w:rsid w:val="00A14FDC"/>
     <w:rsid w:val="00A15FA4"/>
     <w:rsid w:val="00A16C3B"/>
     <w:rsid w:val="00A177FE"/>
     <w:rsid w:val="00A17E75"/>
     <w:rsid w:val="00A21095"/>
+    <w:rsid w:val="00A24145"/>
     <w:rsid w:val="00A264BF"/>
     <w:rsid w:val="00A3052C"/>
     <w:rsid w:val="00A31739"/>
     <w:rsid w:val="00A36B74"/>
     <w:rsid w:val="00A45E59"/>
     <w:rsid w:val="00A52B74"/>
     <w:rsid w:val="00A52BC8"/>
     <w:rsid w:val="00A557E4"/>
     <w:rsid w:val="00A60B38"/>
     <w:rsid w:val="00A6199A"/>
     <w:rsid w:val="00A6225F"/>
     <w:rsid w:val="00A638B4"/>
     <w:rsid w:val="00A63D4C"/>
     <w:rsid w:val="00A67BF1"/>
     <w:rsid w:val="00A71BC3"/>
+    <w:rsid w:val="00A7262C"/>
     <w:rsid w:val="00A761DF"/>
+    <w:rsid w:val="00A77918"/>
     <w:rsid w:val="00A81A39"/>
     <w:rsid w:val="00A83767"/>
     <w:rsid w:val="00A903D9"/>
     <w:rsid w:val="00A91C59"/>
+    <w:rsid w:val="00AA44D2"/>
     <w:rsid w:val="00AB16BC"/>
     <w:rsid w:val="00AB2337"/>
     <w:rsid w:val="00AB472A"/>
     <w:rsid w:val="00AB6F27"/>
     <w:rsid w:val="00AC2BE1"/>
     <w:rsid w:val="00AC4C35"/>
     <w:rsid w:val="00AC57B3"/>
     <w:rsid w:val="00AC77B3"/>
     <w:rsid w:val="00AD2C58"/>
     <w:rsid w:val="00AD323A"/>
     <w:rsid w:val="00AD3969"/>
     <w:rsid w:val="00AD3D11"/>
     <w:rsid w:val="00AD4E21"/>
     <w:rsid w:val="00AD527B"/>
     <w:rsid w:val="00AD66BB"/>
     <w:rsid w:val="00AE5812"/>
     <w:rsid w:val="00AE71C8"/>
     <w:rsid w:val="00AF532B"/>
     <w:rsid w:val="00B02236"/>
     <w:rsid w:val="00B0225F"/>
     <w:rsid w:val="00B025A6"/>
     <w:rsid w:val="00B03D27"/>
     <w:rsid w:val="00B0594B"/>
     <w:rsid w:val="00B06482"/>
+    <w:rsid w:val="00B10221"/>
     <w:rsid w:val="00B11852"/>
     <w:rsid w:val="00B14A79"/>
     <w:rsid w:val="00B14ABC"/>
     <w:rsid w:val="00B15E61"/>
     <w:rsid w:val="00B16F29"/>
     <w:rsid w:val="00B20868"/>
     <w:rsid w:val="00B20BE7"/>
     <w:rsid w:val="00B233EE"/>
+    <w:rsid w:val="00B25FD7"/>
     <w:rsid w:val="00B26A04"/>
     <w:rsid w:val="00B278E6"/>
     <w:rsid w:val="00B35021"/>
     <w:rsid w:val="00B369F0"/>
     <w:rsid w:val="00B36DEE"/>
+    <w:rsid w:val="00B403F2"/>
     <w:rsid w:val="00B43811"/>
     <w:rsid w:val="00B4492D"/>
     <w:rsid w:val="00B45284"/>
     <w:rsid w:val="00B574D1"/>
     <w:rsid w:val="00B61C18"/>
+    <w:rsid w:val="00B64261"/>
     <w:rsid w:val="00B720BB"/>
     <w:rsid w:val="00B722FF"/>
     <w:rsid w:val="00B738B9"/>
     <w:rsid w:val="00B74F57"/>
     <w:rsid w:val="00B75F97"/>
     <w:rsid w:val="00B814BE"/>
     <w:rsid w:val="00B82B25"/>
     <w:rsid w:val="00B85C9D"/>
     <w:rsid w:val="00B87151"/>
     <w:rsid w:val="00B91341"/>
     <w:rsid w:val="00B975AA"/>
     <w:rsid w:val="00BA0CDF"/>
     <w:rsid w:val="00BA328E"/>
     <w:rsid w:val="00BA3BC6"/>
     <w:rsid w:val="00BA557C"/>
     <w:rsid w:val="00BB1817"/>
     <w:rsid w:val="00BB6CEC"/>
     <w:rsid w:val="00BC20BC"/>
+    <w:rsid w:val="00BC24BC"/>
     <w:rsid w:val="00BC2639"/>
+    <w:rsid w:val="00BC2ABD"/>
     <w:rsid w:val="00BC600F"/>
     <w:rsid w:val="00BD271A"/>
     <w:rsid w:val="00BD3D83"/>
     <w:rsid w:val="00BD7B19"/>
     <w:rsid w:val="00BE1E20"/>
     <w:rsid w:val="00BF12CC"/>
     <w:rsid w:val="00BF1A0C"/>
     <w:rsid w:val="00BF2462"/>
     <w:rsid w:val="00BF5432"/>
     <w:rsid w:val="00BF5BF1"/>
     <w:rsid w:val="00C00734"/>
+    <w:rsid w:val="00C01021"/>
     <w:rsid w:val="00C03787"/>
+    <w:rsid w:val="00C07295"/>
     <w:rsid w:val="00C1266E"/>
     <w:rsid w:val="00C12750"/>
+    <w:rsid w:val="00C13D69"/>
     <w:rsid w:val="00C1405B"/>
     <w:rsid w:val="00C16BAE"/>
     <w:rsid w:val="00C21DC7"/>
     <w:rsid w:val="00C23FEA"/>
     <w:rsid w:val="00C30456"/>
+    <w:rsid w:val="00C31144"/>
     <w:rsid w:val="00C34C66"/>
     <w:rsid w:val="00C35D4C"/>
     <w:rsid w:val="00C369DB"/>
+    <w:rsid w:val="00C379DE"/>
     <w:rsid w:val="00C428E8"/>
     <w:rsid w:val="00C466E3"/>
     <w:rsid w:val="00C529A6"/>
     <w:rsid w:val="00C53676"/>
     <w:rsid w:val="00C6088B"/>
     <w:rsid w:val="00C670C1"/>
     <w:rsid w:val="00C67B02"/>
     <w:rsid w:val="00C70834"/>
     <w:rsid w:val="00C70AFE"/>
     <w:rsid w:val="00C728EE"/>
+    <w:rsid w:val="00C75A5C"/>
     <w:rsid w:val="00C77760"/>
+    <w:rsid w:val="00C80C77"/>
     <w:rsid w:val="00C819CF"/>
     <w:rsid w:val="00C82E4B"/>
     <w:rsid w:val="00C846F7"/>
     <w:rsid w:val="00C86B4E"/>
     <w:rsid w:val="00C90FB4"/>
     <w:rsid w:val="00C916CC"/>
     <w:rsid w:val="00C92580"/>
     <w:rsid w:val="00C94992"/>
+    <w:rsid w:val="00C95CDE"/>
+    <w:rsid w:val="00CA02C9"/>
     <w:rsid w:val="00CA396D"/>
     <w:rsid w:val="00CA5856"/>
     <w:rsid w:val="00CB07EB"/>
     <w:rsid w:val="00CB17F8"/>
     <w:rsid w:val="00CB2715"/>
     <w:rsid w:val="00CB3845"/>
     <w:rsid w:val="00CB4440"/>
     <w:rsid w:val="00CB5D36"/>
     <w:rsid w:val="00CB6819"/>
     <w:rsid w:val="00CC506E"/>
     <w:rsid w:val="00CC7ECB"/>
+    <w:rsid w:val="00CD09AB"/>
     <w:rsid w:val="00CD1388"/>
     <w:rsid w:val="00CD1AE3"/>
     <w:rsid w:val="00CD4214"/>
     <w:rsid w:val="00CD482D"/>
+    <w:rsid w:val="00CD5DCE"/>
     <w:rsid w:val="00CD6478"/>
     <w:rsid w:val="00CD65C8"/>
     <w:rsid w:val="00CE046E"/>
     <w:rsid w:val="00CE0F2E"/>
     <w:rsid w:val="00CE23CD"/>
     <w:rsid w:val="00CF29B6"/>
     <w:rsid w:val="00CF3EBF"/>
     <w:rsid w:val="00CF7450"/>
     <w:rsid w:val="00CF7C94"/>
     <w:rsid w:val="00D01B2D"/>
     <w:rsid w:val="00D11745"/>
     <w:rsid w:val="00D152BF"/>
     <w:rsid w:val="00D23CF6"/>
     <w:rsid w:val="00D24E05"/>
+    <w:rsid w:val="00D34F59"/>
     <w:rsid w:val="00D367FE"/>
     <w:rsid w:val="00D37769"/>
     <w:rsid w:val="00D408BA"/>
     <w:rsid w:val="00D4452E"/>
     <w:rsid w:val="00D47041"/>
     <w:rsid w:val="00D5455A"/>
     <w:rsid w:val="00D55FB8"/>
     <w:rsid w:val="00D57199"/>
     <w:rsid w:val="00D65071"/>
     <w:rsid w:val="00D657CE"/>
+    <w:rsid w:val="00D65864"/>
     <w:rsid w:val="00D668BF"/>
     <w:rsid w:val="00D71A1A"/>
     <w:rsid w:val="00D73374"/>
     <w:rsid w:val="00D744F9"/>
     <w:rsid w:val="00D81689"/>
     <w:rsid w:val="00D82240"/>
     <w:rsid w:val="00D844A0"/>
     <w:rsid w:val="00D90300"/>
     <w:rsid w:val="00D928C0"/>
     <w:rsid w:val="00D9462E"/>
     <w:rsid w:val="00DA363E"/>
     <w:rsid w:val="00DA5590"/>
     <w:rsid w:val="00DB3986"/>
+    <w:rsid w:val="00DB4623"/>
     <w:rsid w:val="00DC3FC2"/>
+    <w:rsid w:val="00DC40CE"/>
     <w:rsid w:val="00DC43D3"/>
     <w:rsid w:val="00DC4BAC"/>
+    <w:rsid w:val="00DC65B1"/>
     <w:rsid w:val="00DC7544"/>
     <w:rsid w:val="00DC7958"/>
     <w:rsid w:val="00DD061F"/>
     <w:rsid w:val="00DD4396"/>
     <w:rsid w:val="00DD5D5E"/>
     <w:rsid w:val="00DE0F1F"/>
     <w:rsid w:val="00DE2A92"/>
     <w:rsid w:val="00DE37DE"/>
     <w:rsid w:val="00DF5CDB"/>
     <w:rsid w:val="00DF5EB9"/>
     <w:rsid w:val="00DF7794"/>
     <w:rsid w:val="00E00FEE"/>
     <w:rsid w:val="00E011D4"/>
     <w:rsid w:val="00E03694"/>
     <w:rsid w:val="00E03BBF"/>
     <w:rsid w:val="00E03D0A"/>
     <w:rsid w:val="00E06E3B"/>
     <w:rsid w:val="00E07105"/>
     <w:rsid w:val="00E110A7"/>
     <w:rsid w:val="00E16733"/>
     <w:rsid w:val="00E16E23"/>
+    <w:rsid w:val="00E20718"/>
     <w:rsid w:val="00E223D0"/>
     <w:rsid w:val="00E25832"/>
     <w:rsid w:val="00E269F6"/>
     <w:rsid w:val="00E26C27"/>
     <w:rsid w:val="00E308E7"/>
     <w:rsid w:val="00E470D5"/>
     <w:rsid w:val="00E5016F"/>
     <w:rsid w:val="00E64EF6"/>
     <w:rsid w:val="00E650F3"/>
+    <w:rsid w:val="00E6656F"/>
     <w:rsid w:val="00E6732D"/>
     <w:rsid w:val="00E716ED"/>
     <w:rsid w:val="00E72357"/>
     <w:rsid w:val="00E73899"/>
     <w:rsid w:val="00E74436"/>
+    <w:rsid w:val="00E80941"/>
     <w:rsid w:val="00E81163"/>
+    <w:rsid w:val="00E8116D"/>
     <w:rsid w:val="00E81772"/>
     <w:rsid w:val="00E82C12"/>
     <w:rsid w:val="00E83C54"/>
     <w:rsid w:val="00E97191"/>
     <w:rsid w:val="00EA149A"/>
+    <w:rsid w:val="00EA5CF1"/>
     <w:rsid w:val="00EA7313"/>
     <w:rsid w:val="00EB1658"/>
     <w:rsid w:val="00EB5427"/>
     <w:rsid w:val="00EB6816"/>
     <w:rsid w:val="00EC0A21"/>
     <w:rsid w:val="00EC4F8E"/>
     <w:rsid w:val="00EC7758"/>
     <w:rsid w:val="00ED1E6C"/>
     <w:rsid w:val="00ED7250"/>
+    <w:rsid w:val="00EE0E02"/>
+    <w:rsid w:val="00EE4420"/>
     <w:rsid w:val="00EE4ADB"/>
     <w:rsid w:val="00EF06E9"/>
     <w:rsid w:val="00EF175C"/>
     <w:rsid w:val="00EF34EE"/>
     <w:rsid w:val="00EF3691"/>
     <w:rsid w:val="00EF4642"/>
     <w:rsid w:val="00EF7632"/>
     <w:rsid w:val="00F004A4"/>
     <w:rsid w:val="00F014F2"/>
     <w:rsid w:val="00F07238"/>
     <w:rsid w:val="00F10A76"/>
     <w:rsid w:val="00F124C4"/>
     <w:rsid w:val="00F13800"/>
     <w:rsid w:val="00F156D3"/>
     <w:rsid w:val="00F15E68"/>
     <w:rsid w:val="00F20FC9"/>
     <w:rsid w:val="00F2202F"/>
     <w:rsid w:val="00F265F0"/>
     <w:rsid w:val="00F33C19"/>
     <w:rsid w:val="00F3405D"/>
     <w:rsid w:val="00F343DA"/>
     <w:rsid w:val="00F37C15"/>
     <w:rsid w:val="00F417D2"/>
+    <w:rsid w:val="00F457FE"/>
     <w:rsid w:val="00F460DB"/>
     <w:rsid w:val="00F57938"/>
     <w:rsid w:val="00F64025"/>
     <w:rsid w:val="00F702A5"/>
     <w:rsid w:val="00F718F7"/>
     <w:rsid w:val="00F72E42"/>
     <w:rsid w:val="00F76222"/>
     <w:rsid w:val="00F7774D"/>
     <w:rsid w:val="00F80526"/>
     <w:rsid w:val="00F9710C"/>
     <w:rsid w:val="00F97C3D"/>
     <w:rsid w:val="00FA0EDA"/>
     <w:rsid w:val="00FA37BA"/>
     <w:rsid w:val="00FB15E1"/>
     <w:rsid w:val="00FB2D4B"/>
     <w:rsid w:val="00FB3F7A"/>
     <w:rsid w:val="00FB5F99"/>
     <w:rsid w:val="00FC02FE"/>
     <w:rsid w:val="00FC0C13"/>
     <w:rsid w:val="00FC1442"/>
     <w:rsid w:val="00FD01E8"/>
     <w:rsid w:val="00FD36A9"/>
     <w:rsid w:val="00FD4C4A"/>
     <w:rsid w:val="00FD66C5"/>
     <w:rsid w:val="00FD73EF"/>
@@ -3788,56 +3975,86 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Code_x0020_du_x0020_repertoire xmlns="0683056e-20ca-4d1a-9994-38726de96c77">2120B-REFERENCE</Code_x0020_du_x0020_repertoire>
+    <Direction xmlns="0683056e-20ca-4d1a-9994-38726de96c77">3</Direction>
+    <Statut xmlns="4ef3b77b-8918-4d5b-b5d6-76fb3b475858">Actif</Statut>
+    <TaxCatchAll xmlns="0683056e-20ca-4d1a-9994-38726de96c77" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4ef3b77b-8918-4d5b-b5d6-76fb3b475858">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="4ef3b77b-8918-4d5b-b5d6-76fb3b475858" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <ClassificationId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <PlannedDispositionDate xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <IntegrationStatus xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationType xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationCode xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14">01320</ClassificationCode>
+    <DocumentId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationDescription xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <PlannedDispositionCode xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationTitle xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <RetentionRuleId xmlns="08bfab35-c0ae-4247-a240-43dcd2ac7a80" xsi:nil="true"/>
+    <DatasetId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <UltimaId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <LifeCycleConfidentiality xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <DirectionQUSP xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <RetentionRuleTitle xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <CopyType xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <CodeCR xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ErrorDetails xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <UnitId xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationConfidentiality xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <StatusDesc xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <ClassificationLevel xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+    <RetentionRuleCode xmlns="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005E835B437773FE49AD15F0AFA419AF47" ma:contentTypeVersion="48" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="71d9e809fd13c718a8c61810a14a08e3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0683056e-20ca-4d1a-9994-38726de96c77" xmlns:ns3="818e2508-81bc-4771-91be-949b271fd80e" xmlns:ns4="4ef3b77b-8918-4d5b-b5d6-76fb3b475858" xmlns:ns5="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns6="f53a051f-3f64-47d6-8de1-6a03fdbf7d14" xmlns:ns7="08bfab35-c0ae-4247-a240-43dcd2ac7a80" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4bf0d947be75fa860f08f17118a93398" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="0683056e-20ca-4d1a-9994-38726de96c77"/>
     <xsd:import namespace="818e2508-81bc-4771-91be-949b271fd80e"/>
     <xsd:import namespace="4ef3b77b-8918-4d5b-b5d6-76fb3b475858"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:import namespace="f53a051f-3f64-47d6-8de1-6a03fdbf7d14"/>
     <xsd:import namespace="08bfab35-c0ae-4247-a240-43dcd2ac7a80"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Code_x0020_du_x0020_repertoire" minOccurs="0"/>
                 <xsd:element ref="ns2:Direction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
@@ -4301,156 +4518,126 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...34 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D779B2AD-77DD-4764-967B-454D8FFB3CC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3ED47E8-F5E7-4766-95C5-B9B1DE430D3E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57B5E99D-B97C-4CE8-A0F0-8915A7CCDB4B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0683056e-20ca-4d1a-9994-38726de96c77"/>
+    <ds:schemaRef ds:uri="4ef3b77b-8918-4d5b-b5d6-76fb3b475858"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="f53a051f-3f64-47d6-8de1-6a03fdbf7d14"/>
+    <ds:schemaRef ds:uri="08bfab35-c0ae-4247-a240-43dcd2ac7a80"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{113F216F-4A67-47D4-9102-22D55473F8BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0683056e-20ca-4d1a-9994-38726de96c77"/>
     <ds:schemaRef ds:uri="818e2508-81bc-4771-91be-949b271fd80e"/>
     <ds:schemaRef ds:uri="4ef3b77b-8918-4d5b-b5d6-76fb3b475858"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="f53a051f-3f64-47d6-8de1-6a03fdbf7d14"/>
     <ds:schemaRef ds:uri="08bfab35-c0ae-4247-a240-43dcd2ac7a80"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57B5E99D-B97C-4CE8-A0F0-8915A7CCDB4B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3ED47E8-F5E7-4766-95C5-B9B1DE430D3E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="08bfab35-c0ae-4247-a240-43dcd2ac7a80"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>216</Words>
-  <Characters>1190</Characters>
+  <Words>236</Words>
+  <Characters>1303</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Assemblée nationale du Québec</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1404</CharactersWithSpaces>
+  <CharactersWithSpaces>1536</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mercier, Judith</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005E835B437773FE49AD15F0AFA419AF47</vt:lpwstr>